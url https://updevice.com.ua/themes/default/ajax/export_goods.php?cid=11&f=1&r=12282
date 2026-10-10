--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03705c85cb8816ab8cb2b3f34a9ddd3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f6711d1753005a60979e5f26bc0c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab61325c7a1fc8a5a823aa2a73a51533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f36624bc35b468311203997f27ec34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281120e135d1a4ddae3cd59c61b420d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45143715153ffad3037e54f513893a166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd47cfe0cc36bf79fee2d029a617a147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fdf434b8dc38d4096c63efaf32f068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61c0b55308df6bddb27408a760ef019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8667198f0df78d4e93214152bcd08c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d77610afbad0b6d4f6b2dceaf9d4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c2fb6b64e354c4d643da1f73e5ae712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8298bc0fec166dc0743552aa7f70813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767e6f2d9b66477237dd436aea002f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996747d8cf423b03d8d8087efc0bd12715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a712a440872a5afe505ecb614745ba616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb950bcf7045ca81c73df80bd4367f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e6662a686fe4ecf7ee8ffd33ce94018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae3cc7936947d6aaecede891a3223619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a858627e40a922cfee0d9074ce0e9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24ff694a604f654199721ccd76856c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421d2a33cac48cf893a59ca287c063c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddec8cd2a30729d00c7dbadba802bf523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9659ac092820e4f36af6cf58465d57c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c560ced5bbcca4118f667597a39a6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e215754bb3ca09a4cf2fe8735a6cc926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d5653d277232ebf7e8f740ca3ee3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0570d4f0e83a05646e481e9aa46dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602644f7a07862b03081dc64f447c9be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba68bb81e742b4f5291f75bffdbf9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e47d28338d2ed285629545993f89531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81938387f5f27a1107c5818dee5d7f8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a988060982ed13676b5ecf13a6f0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00f4fa89a007cb784396d0d5cb331c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299a6f0ed07964d01befdb19b68dc4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab38fe7bb0217558ab614d3f4203de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72ce374ad84283011d4e9f795d743637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56adc511120332e2c68ac9b46756b2438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a8c3f05fb451ccfe384275dfe23cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c19cafdd093ac709cb2d94dc6124ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b9b224d7153826da829542161173041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cd40991a6b1713261945699d4629942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418c3715b5a3e48ec66d66aff2a321643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cd9f37ff350fbc791e226b16e0a7244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cde1c93a5f73db68c3860d16b1fd545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ae8d901864c2a57e17e55bf17d2ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839697986ae42a5f7dfbab663eab3ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce4c5b895c3cee3b07701f83a668c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def494e01bf248a6f91af5512ede3cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106d2381ec0ef47b0f19d2261bb10d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489f72b2b354767d320651c16f5a07c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1719c708d711188c77a21e13efda2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6e4db04e0034b7dec4863fda7d41d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa0e0909205c7c3cb83bbb11fa41fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a3e0aaa665ad911d663c06ab368f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2175e8320ffb1976be9bf63dd01cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dcc4e08e3f42d70923ded4b2f0bcb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d37b9219f2205fd27316c94faa584058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00025a9b72df6eec3248679a48b660c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0351632042cda557963dbab70634db560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a963b88ee9dbb5a8d21ea80083856761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d6c6581a319e0e5fd5749a94d56e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbff71f6e64c0bc1a5ddd65894181163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b04a60d93160daa368d6a3e3fc9be764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f81bc9ba82d1aa6ca4624af96960a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377139d1086dfce96017854b95b1b7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa230561457739de8a0a02ad0d5caa0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a5cdec4b61e6130938239a9fcf82368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48acbdf8e1f5810fa00c9367a25d4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacd5acb4a3ca39342ff98b951f3ff470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3e2d890187a1419a29d64cbe3575c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56458d684bbd921d05766d8b659410a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91310dbe9238503aaff0b11de747a4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c780a56f74505fb58cb31503494ad9374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c16da7333679876305ec162d30c87375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb42783d1db57653034230ee6bc599076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e79cffc20beeb0a6fc604e691194377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335379cae02dafc53830ac58c7df4b5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dc387b190877ca228b416e1e0d27a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091079156c74fae323ac5daa89167c8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d3e100911060bc8ed394ff613fe2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d4df446b67e9699a15019c06c2d0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152540374419a81835c952a5cfee42cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ae7150a85de1a7dba06ca5d8c4dfa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e3359c8deb237974cf67c15e3355c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b6f446bc95fb8e17ae4a944b0d12c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58615a63de1f1c99f427780205979d7387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bdb7fc4b855b18fc18f5d4c15a9d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c9c3470ef61f0c9bab1b050da43dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538000d4ff0c22a74d123879e52525790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b10c719f048fb82169ccb4267c586391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635248cd11ad0931a9e1971de6165b1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f079f6aeda93c552e201041aa7da26c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498a3e2b5b969c259617c560dfdfedf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca324aafd77a2da9e0ccb6290902aff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9061720a426058a017a6e1a8e7f3c2996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3c465dc4549f743f1db7371842be897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d777069362936ccaf320efd9a0513398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1d85f2d81ffbc45d44cefe00d705699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d8bc1ef8f69c28b6226d8c451beeb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed97e9c709052e3831f8da346a9a814101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bdb6915ff3b8a24016806eb8c72a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5cf9a8a8ab1356a3a5ecd9fc04bf8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63893ab5cba596275060e8a23825429a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84611b4fc88355aa9e1fb38e9e1cb974105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aef13a47420804c7e4c82c1e155f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c59c549131e52d005a428a353aa3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99edbbaf3d4831da9c28388d9f1025108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6335bce9fb69c54df66e552f165d0ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f747c826febc0e2c3ab427b463f55a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74915c6a27ca607e4cb050af12e69f95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927afcfd91986e3011886bef39cc32eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ad2e986103e880c1641cb429d1d14113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb9c173f8a92cdd3f59d21167daf09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad46958c6cb3d235ed89af0d82f7db8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72540ac817f910fc84e2b3cc2d65e38116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44ca956863f0cc64483d034582131c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbddb2de31e6f2c4572365eb092fcf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58543ef4ae3e9635fceeeb29c6d5e939119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0634d72d9036c5277459edd7993f1e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621ab942657e6bb6b86d0f46a3027d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6586311861695a625ff506b30cb934122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7224bd889e72be62cf18366ad0bf80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e94c76298d718339b196055443467b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb9e8f2a141757dffb191633e0d029125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d2d87290b19961632722a1e3c961b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5c52e52bbcce57749694c22d7e0d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329915a4c01517f3e4daaa3855631b79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad02a8d2703c886589bce87c73c395129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44071e8c00da93e349c3fd16c9be9473130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a8b3db5f27bc2df14a5583a243671131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328d4fab40cf05e4272763a2ecde261132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9db74be2601f55df45b26ee738e64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158c9671ced796165be09675fb9e4e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667f970ad32d3efc63aadbd3f2e51c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308aa5d0a8c7a135114f8890461f1b5d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9760d6ea1d8f8a7bf94922971c75ad1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824d78198859f42b3c5f6e8b2bf833a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7788628a6ffef06445e1849045ae5e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63366b0fa595f21efb42f1a20e377a05140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d828ebb41ffe5f4dc60081b2e39b03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445ad44458600a385e5434877e200e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05217652e8390df39de2eaa6494288143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53b350e82a1cc5bfff042be5069faa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1138629d6a21fe19f9c59cfdc407a81145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81bc79f51871027a18543f5db2b3a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e696c248b228441f4ebd213fca827f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84aede978b8417dc390c42e5d3bfe5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2c71ea451eb338e6d1f80f79bcfbf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266869fdb52ee8d28b6d288244d44445150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415428e6d924b46318e7c6a8e0f6e55151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a9bc6f69e79addd8b67d78a04c0cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f670964bcd12097e295f2ecedf35877153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c16a4549fe61062ee24838b8928b73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d6728c90f270b5d1eb3a1d5efbc9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e057657dc40e54c72e79b36e37e13156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797b4962878df15a192a48644ba735a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986bda9e3bd9a1df66ad6c696440e26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6370d2b5856d44e85c03e1551b59c01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0105acce962cf7efeae891e3f0140160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8861d9daf21e2db7560d37aad5d9cb3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e7d5e2ad98ff7effe52e814fdc3a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58ae40bb8e4ce44901f51489f73dc5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d1dfa9189251e1b84da29c9f1ca75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df6da551d714747cd02f7037606be5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18743a2398ce711ef6221084057a9600166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f45352a24c665cfa1d5078c7c471d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c63feef64428bc99634c70298c8a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd41232615242bc26b76cb1e971f5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe00fb01e2a8fdb4bc30d9451b9f60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e747f8299cab1e8ddc97020e3e4e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d314cbb00fac0fa21c14933acb318fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc0eddd84d7fbfbd2fcda90896d693173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e0eaf45c6958d41b3b1b7f7c44643174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d1ea4ea76a53e7561ec40f14bdc6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2be99e30912e1fa0138709196e2714176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458a6700075533ea29a361af9f9cf68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607005a6cddaea74d4e86d354a20298178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91636700ccf76c2aa6c20559f9e87c4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e18e1dd751f9d9088cca6d8ef5baf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f56af33357960c5ee68b14445e21ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bccf9aec70309612a97b9b20c7dc2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0185f6193681d5641d9f7e675c4ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740e0c3a2f05daf80c271551be50ff0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07ac02f679b41251e6c8010c885bef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138fda7f6f8112af4fabc89fb6f9104186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0dab74434849654856b7a2b54bcf7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560fbe97ae46fde8ac2451147255c93188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cb62c7328da9cce41362ef90c12a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656f3149f12c206e681caa13e6f9636190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd9c963cea94dbf5833f8fc0db5261191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a675cc74d377a8b0bee80f75422f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395a9ca1dbcd8890eafdc3dadbaf1e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fa08c46eae22547e58a2fb754a64c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4734ab5f95e128ce733df4be5fac4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2653fd33426a47dced577b4d577e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edf0dbeeeb78319958f326041dc494197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dec7353796cabbb2e4014632b50e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b11f231a46447c108ba5ff4f6cb0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4d68adf87d4bf1a827aa4189d7b6c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28849845f6455674abc25f91449ca22e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e81bb5f1eeaef4517516dfe46c0da7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bfebcabf7a4dffbf04545320b0082203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991277fe8f10228b012f4759cadb701c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d22f110d0d635dd1b1af8398702e7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5fe949ccc35ca8869654ba652f2fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b98fac6a2a34e961033069917ed0b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbff3aea57b773b445d911214db6d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dacaded1306543a6a7e92aa4c9a03209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afc53ae81d66984ecdef0acf97ccbb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a517d81f2153fa0be89580ba959dff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125fefb3d690e8856177baf20f3cd76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34622e7abdbae7622568f1ca229b217213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4aec9e1450b4e063892ae9995cfa3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae612db97aa045776e8a1448548f106a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb6408240c839d0b5168d02d5225ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251390d638965e325c34ae23caeb841f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daff0e41eea027de96cf4e04c7e46fa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af01f00634790081126f4fc82273d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04adc0fcfa7b19f57fc7071ed7c90ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c75cb05105067f46e918f017650758221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885c8a70e40377e7eb8d099b2ef3b71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d22dac20709a3b306d5e2e5cf97f04223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b23ecee77d1918dde79c1d6f6d4ad4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54515fe7b209dcc7dd591eb38e65e30a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd6e148271f1bda61530290f5d4229226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5f3175c9bc4ff75638df8eabdce88227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3875f5c18f61f0877303f47b232c7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7101d1e290544d82fae7d9ad47adf4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0021b74cf3d4d552710519818457547230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88fc44fd03f1b00205d2a99dabf1e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196880672e791873b0e418fb512535bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfa59095a283039a82cdafcc60e1fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3515eb762c3a4425cc2d4ae73c44f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd7ec741d52ddd6cc99b1d67570ff6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90240bdf7c7f62f646b0e63fc3c23545236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d63a558caa535259d92ee806f049c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca9fb7a1f37e2fb5d250db3b13c834238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c817051c774a0836ea90aafd525e9f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd928cda0f4a0bcf8ba3ad9ae12fb70240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe291ec564c3d313b58e5182f0310ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fc7d1fa5f537ddc95497c90397ad4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93969baa886c2cb94e1c42bd6cb8c17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4743879ec82de454366de6192c369d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da2438ed25ec23167bf73201c7cd3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9bc0e961c8d78dbfc99f73ab41a5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934e0b53e9111bd618af83636a84ff4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46ecc340718c955d1f10142e8ca1ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b105eca0973f7f2fc0e0b83dd93153249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c66e439fe96a74f98e2e3b239b79a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524202f0bb1853d25c0039cd2f3387e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155815772e9340fcb405b3c82468802a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2399556e290d8d005e7da79a7251c13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712690298ae65e698e5a8c2ed5e0f22a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23ad551e0f57fae485904138cc4937255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697cd7c07f3f0db5e6f594bc513cfb6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ca92b8eb7acb6bb1c25b2d5e50827257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea4ef1db40c940256dac8bff8847fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937f5d5349c85a80bc9d489a5b55347259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe200223c1e602ab6636ecc5a79be4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1bc038c03cb86a03660f102c3187a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9042335713ffa104b24bc0b902595262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7c3290f80758876fe730648f82ef7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd74867c7d577d25306ccb302e4a6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5510059437c9295ba04ff3a5c126d59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfe36978f1259a8bd45de4c67d7f88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b877b4e98781fdcc7ecebb3e301e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fae11cb398ebbbbc75223b1e872714268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcdd8869f88dcb2475835b8219dd61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b8e2615e1c188a6d08ec4434b58bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff004872a60e8cb1ee79e311117400271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa526c0bcdef3d4b776c5fa233fb8bf7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07edb79673488f82181b0d2f0394170273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfbe4fd72228851be02cd54d3fa2a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229801a652fbbdb95fe8ae57a19f69ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cc2f04295f1454caef8d5e83f59e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfba3d5f762aaebb8d0262dc8ebfb3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff2f1ce866e57831a923aaa1b3c5fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e11e4aedd9a0c638e4bf1863c47be3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ee92e2461855d69170f7dcd683598280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01615ffe18dcf53cdae14ff5cec94e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4b4cc173ba5d6231992bfb5c897c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adde909a442abfad963c5cbb1f40e4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33d163f0dc935b0ba8adefe6a71110284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df91534354770c0c485c05fe86efd39285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be5eae40835201fd5d55b2f6d9de26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db54734c5ecfb8429129854ab9d6de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e60df8a4213be6615f46084e66409288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b1ddd3f2dcb66b30f938a5e7c2813289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdb0316c38bc5c24634ea526a8d125290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9f85230014f97625e7cc9309caeb4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6882828589b7db84b7a19c1d321d9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65109783aa7bbb6afe706051d266eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e4287dc541d5fa75ec82f68feca08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4e9d8bd3dbe2f4ba96ad69c4529d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60134c50db38b580604715d45c6dafa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223004d0b1e63ba8a80cec2212c8a5d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c0581d55eae2fc1aa3e878b1a52af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4b737ba200cc8ffba4f6414be9721299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02670aa0cbf97176293dfe16bad004300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03189278283a8d38711b886d6743b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dc4bb61d80b76f7a09ebe1bd6e4e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cebe14086443a237d04c91cbee8edf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9b439ca868ef0d88b855dfdad36ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b79df2101167523c327551ba7e1f78305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8613be8fb5b1c38120fc8898452e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4975354241143a6619a2a9c748ad5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54eb5759a3cecb3320e7d9ab1453016308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e45cebe0a47a0d2fce8bceed097aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f31be2214ab74e0469659cd91d347310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f7a9063b6551f1c26d3938136ae50311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9d58f3f0d892f6edb8be05a6da3dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec98687169abd38b1ca617f588fbf4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ea48146af16de60824c5fd5b2ed49314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6a6cc389d4ebe41042c9592f9c3db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5d27ad02f39d72599c3f635e7cdbe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c8f2fdab5d63fcf0217ac4b19419d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3712722639771c1553285bfb42d8534318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cefe13124be5160cde73800d903a81319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617fd5f18f6efdea3b2eaf21fe39595320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2f51f7af162de7ea2e8cf7fa3dc11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bf9f28b91129f0d160bb329b51b16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f93db615b1c181aec246f436f6b305323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235472895deb2a8f0c709b4dcf8f43e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ceeacc3aae9e50ed61db37eea3331325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdd9826dc7607fd0c58a38b6736071326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759937198b3a376274775e15c0c4fbe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f5551978820147009b7b896f1586c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129107833877cd2ff5cc4cb9a24377eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d350cf79e8d6820aa83a95bc47b4410330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466f73e0841df41786201db6238a6bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79945928f2c3bc861f324d76743dab64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6a727ed4300a76d1a0416e57f54cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc703f9a4c718a1c6715f52e5caa0eee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81520ca8922395f32bbc7f19783f52f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852972a0a50eb865bce672b9cdd7ab2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698e21d58e2663d544de70175f5c529337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3a2e162dca657819a1c6f631f1ca5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7348ae7952d52da59a13fc82534ed1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d99ac5932f2dee6f325be90e83a0d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc2318d2bf1257d6c8a98f6cdae4cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164a12f345b63c7cc7c0fb1107c7f9f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603bc2fc6ea3c1fbc87ae3364577f87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e257b4cb6aad24fbfbbb2c16928be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f85da7e7d43fce12f0eaf8b5b56e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d70114f6fcaf6ecb247ff41bea183346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8871fe579ac4b43354a0ba3349e9eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc770e98911bd1349e931270b501bf2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ccb2f1e58004c6201815c406c052c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ba414a12007081dd426356beb5d88350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad75df22cd6f07f3dea120f507e04b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbdde199d4823d46e820c2ea419e32352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93589d2c0fda70c628b29accb9145a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33a5b31e4cedee34fd7e22c4219184354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98273c8825ed43db2901360b81aa869355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa80ac105c90004b3d44ffabf24e4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb80106408ed8623b7c6ed5dad39220357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02403c0a95d6002417507365fd61cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9667853844c3fa3886450bbee1b65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdb60b05e270be30276f869eaff647360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af555e6847bfb31d05e4b820e584117361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11a90bd54d4664047fbdef1d16a8a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c534e5013c3e4b995f526ca8fac82a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399827e4267db6fcedf8cc410ba75a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d864c52cf53b2a206a8e8d1649bdd4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e305d7fec75f97f4198e04e4675067a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847b36ee375722d9fbc81c4cac92809367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d34cc38c9703017b8f1274f134c144368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934feaee305171a4758289ad9836fc7f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c228988763ef2831aede728cd741f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cd57671ae8fa6d7909ff79404d952371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12151674a58d21d92a158a728c0cc7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8474e577793ebf9b404b4a28bd69ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6909f17794079d60358df03fd7f17c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0f0dab3713f190e3288283629f40d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c003d93a9c584b2d2b4491ca8bee149376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1a9897a8be9c06352501ad387320f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083519302e033fd8ec10cd3687f06b86378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de252da7b5191fd7c42333a39c4dbb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c02fca25e531802f50012719080b18380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bc8d8623c7817921a6488b092b4e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f51ee433c128ef04fe667adc058d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43633ae2560056e6173ed552fbb0d93383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91431ddad62c226cbecfe5af01adf749384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c62ae7114ba6847f54b7acf36c1148385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c36af1d379b018e988740b79ce0d2b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe25bb544f0b9b20a505413dbc1cdf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc94075d223ec14c8db23e412a126a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc52d892d95b0d26de77df509bb6120389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4c09f45089d9e28624da1dbeb8610390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c997ec00f035984d549a571a1fdc8c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce691cace396644a462023deef121b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a83312731d9a5a879d1f30387db70393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d7667402a103a2d66d5e6e30b3309394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d4cd14c482ccb520f9d1a33692935395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d011f8c99634c4b949589ecc0185e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eaef07cb109051b3ba4ff78eeb26f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63026a5e920f3d14b01f4ca441e0fb1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b533ecc610d103de2e9e71193add03399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457f056711919429a0fc1c81d618c9f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25db429cbc983fefb719b50cb2d5e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa158105d0090315e122ac6163d13d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02d471de6e5a084b44341483058063403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0497e4bd1abc88e324cf1e984801e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7e0878bce65d477e8dcf60850546a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf105f9157632ff036a82f9266066d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbe3490ad9f0b28ffcfd1a653310e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7d7ace7d2a117ff107ad0adfc1aee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ff6140de41ff7d877e7618f49cb79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fce3927ef762c555df529ae065626410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9681a1121808b5aa42dfac160f519411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e158f99cbe630619b0912a89939ce84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ef25ef113eb87067e3cb8efb21106413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4d74a6f6507da22de0a02ba3ac299414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff05978e5f9d2d36391bfcd9d2d18c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458ce66a65f1d13e6779d6abb264204416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f252e7201409197422657982cc9655417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744533d0cd81a77591068faf953e7ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92219a24d2a792459c18d2f9cdf4fdbf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e3d7ccec371435a6fa5ac11960250420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798cd0798dc044d8f8edb30250ce1b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e017b3ecd6d3d05d393783b72a113c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff0197dcf848378840be441a32bc2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aedfef0436a029ff7160b3bda5120d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e1f0551586351746c24011c0753ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23db6f3bbc16f309d31f83470746553426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1462f2f9fa146dd9cce3fec9d4fbcf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14b45762cf627f7be473417d3b2591428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd63d93d3048b513195a5416bd6889429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c176d6d84cd4c2029e04685a3eeed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7028fd4339c155973577738bf81090a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28852ca1bf81e17db025107e0538d549432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48214a7319bcb076a92e8ae1a1f70f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e6d4649e5c434358d5786d239361d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e817640c03999bb699bc65c8a305d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d69b34fcd3f4ec6425c3de0f5202a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced8fefbf16034e1831c2ccc7227b97437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa373951f64a2e5d8bf4876dc01d2d8e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928a34fdf356f3da1e1e1dc73f8d4ae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65ba38a81ae1a02f0c7ee01c962cc5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64813fd495d3f77b98ca28b2edaf440441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e087c893c9368e68514b8fd97a9a5e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b63b3277b816c8055e5da04df965d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730731d953bf4fa25c857b98b4f71d77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70165602b9cae7b9dcd6cf1f4347713445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257bee455bc921740819d1f87ea707f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b7bd53546e81a7b842ceaff2e28aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e94c79b620fc000485980da2b6a531448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583524d2a925b8f3689581ca08e6df5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f56506a954b5d6a657da3267f40acf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ed98ac141e44cfa00a11e6f030f15451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc8366dfe78cc90447aedc9871e38e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e75bcf49a30835eabdba92f51b427453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db841a74c97e5b3c5fcbb66cc03d7f42454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef30086a9b814cb2a880a23a7142e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c707751015cd1fe26777a32e6cb61456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b3b4a78489de0c7daff43f14bc051457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101334c153a1023a8a8c7984f2e77ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a22dce94cb9078088e890c334b51d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f4db365c19690324e01111c9392c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5651b11c8a77c9ea4a16910a46fb75461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d4eb2d817ae241cd59fe951b8eee8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e05399b8f02aba54dcb5e51b51c29463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768de81a2e8f30b4041b8c39bd6a3394464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b41d01d9ec4e64047cc9cbb773bdf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0ec8b2a3b166d82b097e99b5341a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd944f15c0dcef9746208c433bd0fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfd396c5f3206e7475701b1c3c5c6f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49ef870378692ba5cc2086aadc2a48469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9ef4cd165a079126ac432c46a8731470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2304359442039b8660c73c21d3286c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f77409ea84e73d1c29e3ac9f6e1b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9f060f09849a0cc299bbdce639b27473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063aa9c5075c3e4750bfc9b425f9ed2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65371f0154a7f580b16649af09e34ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16138129530acec4d068345d22feb0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4666483e5bec3bcaa27b48a15d2447477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae444fedafd5d5fb80d12cbab1ffa3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b081af8ebdf6d37343ae5922649f74479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5b9215a0c2f14ab409415e9157e89480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7774689613152ff665ce7ba6bfe78481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27001bcea45bdfa22d503cb856e48935482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445beabb005cddc46f8a6eb790078af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fa099d01bc191975bb9adc18bf5f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495c797b1e1e7b6551345443a8aec27485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b09984c0628418b16847cb70a9ac18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ec0e3468752cf8628085532034799487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691c4dec57b434b831d714caf3e6599488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2d0e560e83ebba88a1c20f5fbc5f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a0b32848b741a64e58a3019ea5b05490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87a7e8fa28e5990688bfe347d42fa9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91595af8a8d7db8ba17b9d4691c015492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e41ffc41963eead2be26c81bf7892493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4531ee13b3ee0b0cc068269951c09494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39ccc120f79c9d7b11940fa3a878f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7876b60ee356abf81ce437d5a312cdd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d5aa0e81d23636ff27b8d8288ed06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59b7e9b8949fb00e3fc5a3eee832ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412350c4e0d3f634fe306668a63b34af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a86c76de7aafaf78209160a64c7a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cded48c44cd02044057a47110ff00501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb1f75cf7426aefedfdc629e454f29502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbe618c104e4a2187cc5ca2c0673b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f0518d885316a0a24457b91e5af7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb00f885e431bfd9bc6bfd16dc7186505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863c8bd0221a1135f184c3b109dbeb0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30511be1fbb63c13ddf0648b94372e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03f514917e8492de03f4aa161d0e8a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f5255be104083f1728b74651c9955509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2eadd63802fc64331ad8e03b282cc3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b01f9e3a8b61a2922b48f1af1fd29511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013f777df0baf2568db6cb73aee538c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff4392e8b83610024ee2e4b84cdb3c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb328c49c551ea5115e5ee9cf10b9010514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47e7c7141055321e1459546e5359b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1acbcf356d1bd117ca895576fcdadc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ac75b51e8c76c32852c1fd30cdad6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b78e8464ba7b6dd6d705b4f9a9a758518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef55620f0e13001af27296572960d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc423ce6b74a82eecf2f593bc4cda24520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0503c44e55dcfb6df9e5c680b3ae70521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfc3d5090e8f8fc4840a9d603df9ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403d13cd8f944fc97e46319847f21dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3beb1f910115605588adec2f880dc0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3669d4b0c9be47ada5d8a924c46cd9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e325bcc47fd813220dad5e0f97e27fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb46c1ff0eab5891b1556a68a89c17527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156b4b16c6f0002f6781a28dbdd70a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76815d985d0c312c0272a3171913b21b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22118fc56788e2290f586b36efc05a96530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ae72ad75cc540b0aa14078b582530531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e3e5b844d178bed982f982e1ff798532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300414fc860405b7605a6e580f92011533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefa40ac70b96a9b6ab8cfebad576a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68feee68c7df7c8f585721282566d1b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2528bea6cf26f0868d7427fc06e4d62536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a4771ae31f8a950ee7bace0ea35a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bff5a59a9925f9053ee9e58beb974538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b0aeedceb270af66504c0f5187139539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420fdf3046ce2fc3f3d5f91fdef759e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba8bca071a69daa05545e14f51e8c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c760372cb92c7e3986fcd1ee3aff8c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4288a11b538dfeac1d6738943743889543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2d9ca3eb81fe88d6c72f64c53b6cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d714db3833be6ea4992fb896e9868545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a8348927739645f8dcbbe45425391546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dd786031b70fc515712b18e573ca2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b164437bce31d35e99da336e06a30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11691472778b2ee777d95b8cc61a38b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e5573b3c8f215115a91db7694830f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c3f80e3e7118d6f9abc34bb6c21a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa808df5ee31b1723a05cea57c228b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a39d23bc1636ac770f51a86dec5886553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581e528b5db305fab1b2f28a11f1f5d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655717157cbd172808cc22c36c62aa1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a2b7c43e5d3e98231ad6ff2191fba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515be69b7e275417bb5e8806c1f2f3e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78f290f2ca6c26db1b765e06bcbfdb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd68e89a05037a7f271c6892412013a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1b09a5b9c3c27f3ee1cf6a856eea0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312f7e30884a40354e981c7b773e3aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5c12709919a12446cb56a83dba538562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e500cf82a0c3531341477d5bd7237b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110332a930fe62656e364052f56338e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c9ac87d6fe74f8c0ff7681a031f38565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e11629ccd205534639782fbc7b1bcf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc61f44e174d172d8a5c467e993977567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c8e32ad25f8f04d50f0cc2c5a93bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8608595861e8f1cc0cf7580bae0e025569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609b69bebcf92786ce80ba55ce88653570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b482c2bb003e04a0bd0ed8fa3798d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb05f0602e7c03ad1948bb810c2a64d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682aead72b331619fe6e418ffc1d4a1a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de151fe027c7b4603d582d78558edc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf149df6efacec48c5cb685bedf4473575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4779e1fa4698b7f4df2507ea7e08a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263b129290f5aee76deed51d2b7072c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a27a0a34455339a6a07de2fe1baa6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead758e93d6d76b26ba4ed232651d42579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1dd49ec2817017fb0d39dbb6c783f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0238e354aa5ec84ed3e5802465f9e75581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbbad24f0bd29139571c711f6178c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df606ec18bb3aa3325d7f619dbbc5087583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cea49371fc47dea1b23a9b1bdaaa4c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc58c83d617aa83ef6a19b01757caa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877d86ffcc043e7e5312d30bd0324e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dfa8e1ecb5e3b489a934a661f23fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d7f0fdb887ca3b19144a447e00770588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f7223a4fe000fb0a5bc1015007f8d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faae11dbc8f02fa80daeb20c485de66590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b277874691dd38022082ef98d2ef6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f956e7349ad3c49f8525d98186a5c97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f870f24d6466f41325d4aef680af8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbfff95a3ee58faa594ae578f5f1d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29873902384243b63ec5bfa8cabcca76595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787876f3d1112f5ec75bd97a720418c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a148f164b2428836562bd5744dac55e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2136d7755247d6021adf77b664d467598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8219113c64bbb6720500b06597fcc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e53527a7a2870b9ae54645226e8a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc511b3907559bd4dd857e265a45732d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c397890d368b22a0f10f4d3899b062602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2939f71e40d693f76a9080c5c9202603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc0bc7b6521981610a8e7bc699efb0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906deb4284e1f7877aae2fc93d78f890605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf80f32366363f2af515682954e9ac0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7be07ca6339b28b0630bd03cbf023607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f593d90f39e29e13f24293002ef48d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fbce57fc72adfa1e608a17d3511be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175e6d96e1dfbac3443087b4846a20f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf552eee8e788ee9d1680eb74db19b5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e690fff85f60ba5730a625fae8c8a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ce30308896a559fbc6dd921b47051613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2487eae7705ccfb472dbb5c28ee82614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61557c7980078da9723b2903d9533b3a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc331a584cf0569bd229449d633340616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c534e9a3dac06e163c9c4f4450c9b7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ac4ea6b0d7a13becbc3a3ba26c8dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263860ce3c95165cee8ca3ddc840220f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b875d13581528388839907f957357df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dc999235bee8cec662c7d104cc98d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e318e8dab7c9129a13f894175e53d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5ddfeead7279237a56c3e49ad80cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea3cf914f1758102c88cd8b3b63c13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f169cf76038212d616a2312017e67625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cf4ad3b9d5ac474cb5498189abecc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabea8dfe659c766adc3e3efe90d89b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90a88b22f56d8023a9d4d915c5fc79628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5fce5f70ece8210169db19e9fc9d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8489ccbe63d0a1258e45a83c62eda5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b2ce03e757d85614a679ee6ed2811631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d8719a29bd35c6b2b879b7c85cea1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a601b911f26687f3c89af09b3366c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0fa397707d0b9417fb437c140fbbd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cb59716ee52f010e05f91b5141d34635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb2c9a9eb7dbc966fa64f03c52e162636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7165d34ce9e86953db52fb742ce8238637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161263f773d4d71dd46002e23310a1e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46050fab93253d1999e8490d569d3d8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2fe484ab094d66756e9618b0a41ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbd645177e6f65a40d6d51ff49b986641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0776007e1a66e4e3b951004b5f3d54642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611aa1cf63619a8b11efb3f81faa50b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7db3d3817e6ca7929d4122cd247eea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf421faab8b97896658921f0ac2aa9d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ee0b8fdfbb5e88e3fa4e4dd148132646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03534443a6791101b4011df3225169c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52b5204aa1f54105f9f7d116557947648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395258fdff9692949e85d65fe6f9d137649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90af275726c73ac5ee435bb3648833650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f045df41e7dca8e8855a678a38e980651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76a8743d013fd0f890217a9b718198652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd81aeb9ea63d43d68758650a28fe8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e5309d76ac43a06c3023979829af8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f13850f486a19c16c4abe4d4a07da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4676fc8ea775f8da4a99e9c4e27b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0581d7677b8faad4e6a5d76219813657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae8042d653a43a9e094356790c9781658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6fd3ff4fdffa6dc2dfb4c01687117659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a74fe2c42cc346c21af567c623790b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19700025bd3ad75a777acb5ee63f35661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86d37190176d16810e156928feab05662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc1a2780f3abb08c816159130907c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8a4fd79f1de3a1a06d5e8051ed9f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbf9e7c6cfcbdb616bf20a1eef8a5a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b37effbaddb50e48c84090dea5d0fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048c63146e75479813303c0b7801223667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654fbe65d7b8db01f87ce0a2f067e52668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b0e994b8bd931897743c24fdb364e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425676007d737bde9eec03cf423d24bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1371552cb3ded0a335b6ed6c248d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabe89a5f24274024a16b55f674d2d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccf694a941256820d4ecadbda5ba71673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e08e1032f319da31ef536cee351a93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb6f23f02aa90fe86e2c82a1b38e1a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd7020b19f59e27a6347c3311ba417676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c42f06323ac874b122fea1ecc3f04677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad92979e416afafdd276d1ce4b26d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845807cb4248356316cf614951f8707679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556eca7fb54ad0ac4dd7a1028a0e3c35680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626cb82f3614a0aca57d83ca4f82f90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e3522323b616892ac9309c1f0c31e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76b8bbcade558533a394392db8fda0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4febaa411ced83bf4a70323f8b824684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9d511187924104e6740bac0657eff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ac1df545627886620d6a3c6614d91686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e4555a23df665634add49c64e765f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a9f00bf95d082ce3740381f747915688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afbc4f5c9d4955e9b1722a8d80d7fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cab497b1a7d48b6540b8a6949f0b8e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d7678237472b77156e6d6ecb8cdb6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4600b117fd7bc9eba08f7cd2a392cdf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628ce222627e4ebe2812e8f2fffb486693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeca639ee30925e2424d8341ad23e90694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109b558d05910765411c44034ff2516695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bd79600c6ceffb894265602fdd5c1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bffa5089a4b8986a099accf5ce8692697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456903748b9de4982f369f50f551a35f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da738751a9c8e5eb2f04bf0b0cebc40699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1332877a316ef86b9b1689d5df15af0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c8ac92b1292599d358724da6250d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fcbcf703e96ac7aa2db578d7d1e98702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb072225fd861bc51b35758d4566a6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5919c4e387d64dcccf363388bf2970704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c612438815889f5b4ea2372acb5c588705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bc3c98a92f7605d7cc241f96fff08706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938165476db8ffd8efd8e5948a4c426d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625bd942a76232ad70fef9cafe0ff74708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96aa747c762d928ea4b182ac38898a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec587a1987c7ff612f07b1195538f8c710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a62931fb004ce64b6a52a4e7384b031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f27ee50f4fbbda6821ad15ab3e71552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19af2ab896a882edcb6e53f9e44c883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab33b09f4cc6ad6a5fb0c33dd1ac7334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416d84c02ed4804302be79ba7955f5f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef1c11c3f2b837ea99d7afebf0494a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004d86a3fdb96e088a3e6fb3eb64d877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec508b952809f22e38379af5d12051e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b003e7a442a84359477cc5db7ae969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66122a09e8b2a07badaa1eac5424ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9f874b74ff71516f15ba7249f6ec611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60997debc6365116d5b951101cbafca712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194d3f32a491b834db6116da5c302ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821fb08c24c671ddb3042369e01ac1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b818b4cb441cdf90f4e2c0ef267af815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24deb3778c3f28e75301127e62e7baa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a59b35235f6449f9c997310ac3afe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d661f76719206b8152f4b20422c46f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab221468010989c33d37230279b7840019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d55e74bb229369ea96ffe310993a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d715721325c81d2caad19d26d2c3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fc010bd2ce23511644b8f78b981c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e991261f276015fa6700e2cd3fc3ae723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4cb4901aa5499e07125696f00744824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35670eb1b059dbd2a5c37e804315be825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641055de56618a92ed85b06cba8226626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92406fec76761d3425c0350724e9530227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce64dddcfddb49f54df643b3e7825cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37c5f2095e8e84a44b9a14146b168129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d4da2de252969e0219d8afa3d7c1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217de98e5bcb87e90cb347ca1a090a2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c939d4238dee5eddf84dbd1f779eab532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e5b6f76a11da77ebe0c37b7e6c69c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ec57ecc9fdf37bc1e0b139c0b80fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3e6308e41a7fff212a0853b7455f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9758e767739c54bd2108acc8575faf936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434375931ac2b7e34180abea13403da037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79075e7bef1c18b25cfdf1a7da8713e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8be9e0adc8167dbc534b19c43350a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0d40ceea093d0e2a906534c9b080840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bc4d2537aaa0d93c4681f2decdb7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586540cb3b2402441150340871ba952842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b23cefb1a63bf19776ddd417d94b6e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b25ffaa29a09ee9c9407a30ec742cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4360c2017a1205f06f988c5ee830145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3de258ecf529daae1fd391612acca346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8dff31a99d2a05c88fe7a69cbfc2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f04519320315e56230b69000ac8ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff578938d267ff4b3e310637f5e3693749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcbfea40219f344ed0e0eca452e24550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960377424e0b1bf9981e9c7acd9107951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d0a7e6b7939512e84f6225bd3e1d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d32a0e818d96cde42d9856def7e9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27122818e5cdc494d8ac995941b25e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a510e1498092d71f7f2eaf0aa0585555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ee87c8a4a802e026744be96c8d77a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2eb3c622e0f8b4c259b455ba9d75f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d606863b08046e1cb0e81f0aa51ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e170aa090b004d3bdbdc1ecc1387c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0608a2b392ab47ee03969b4b026b6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a74ddabb699bf6fdb33a256e4ab99961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d57031a4efaf63956abdefc51ca77062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f32061111d6ad24bcca66cf22442f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdcf7e77d66939ee8a44e6b8b228ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b694f9d1f9012474680b9c5ffe42c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149020c1aa99bb63ddd671604643def66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44255682faff0a53ac00653645e87867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2850ef0cd7b8814eac026b9a5c21968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b36c646f16dd9e30b0bfeea24c34769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc188cc3e4ef7c62607f9aa28b70f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959c691ed959f3fc8a8017d5e4450a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411aeab6f4cff4fa3cd705e9f7a7262672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cf648493e25aa84914523b95e2bfd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c6487bb909f88f073f08430c6ec9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67474112c9d810d295ace93c9049bc7f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a63ee5366551cce01a923528caa5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f004f83e0a7a63928a719035ab1260677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc31ce64280d6f5e613fbadaa780c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4f7abdf920abfa9ad211693a82c8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e58e5b731f2fc5612ca8d5ee38e6f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8359106b2457b554b6cc0bc9c4a3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95069c1b087d4efcfb697cf1374b3c0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e699bde428ac6d8e9f25ee7c2e7a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746303fea9e3d9b17c7f59bda7d4463d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f14cdec9ff4b4b679dea18ad2094485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38194d31a634144a6b6e748f66bc5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f2deb9de627fb06a492ecc8b7dce687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ccc710380db65ce3a2807253fb76788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae92fe72fa330d5ee0904791c154fb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b6d3eb861e81d88c512b23ef1bd8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800c8d7bc837b226cb2890d2323a6d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899a7e87b831658df6ed5feba12452092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85466f456170497536084e2be042bb0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bd38e1e6674431e29a187ca44dfe794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880625cd837341ab7f19fe5e1ae677ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdc6d8b7d555ceaabc69e55c1e768e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e63ac56c92966e793b80b471bffee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc4d1e2ae24e7ceb973c9694b36af898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5dbccf851d62da738367f078b2598a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055db6c73ec02e465845ec9383174ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bd7f82fc3dfc3e701969dd10d1347101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2156a48a22f49c586a36bd8198cbcc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96efb589adc2c8239d7478fb49500a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc4c534e88c9357c750099efe430a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ede759c59fea83ea28a6f34bbbea3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8c43cd440b12319b70f0fb5dc2e69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519a184cd54aef82b0fdfd2945b26d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225e2be18c2d8395ebec78cbdd6639f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4aa11cf1b1d6b90cec094846a928bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d07d9119e0776b1d8159061c771d20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c902b9f90931c7b232fe5a749546d0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46121551013e9d7ddeb2b4e5fbd868112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff7bbeeebf133e71b389a2353e0341113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0977036978376261abfed472036c12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3a6cfe683f891eafbe93b6af7becd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad593e7b4f1f3bb87acd062e5d0f740116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5347846eb3384c8153c2fdecccef7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff4ad809c11eb54cd6045fe132d39f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2f7c453a8be545789a66eba2676c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faebfac6351f43fcfdfe6d933858ca0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec2d997f13697af17abf92c8ef7a3f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d128cc1b4eb1b974c539ef5043038122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be869fc4f40d50f2043692414a0601ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b202387d9e47bcf34a8f8bf1f58eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8bb96f5200eda4f627e965afa0594125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b92698175b695f0573f6ce5ed15b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927cfc1455a7925dcc812d5744a7806127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dbd15daa5ea06f4396d4a60a01795128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e205f64bc80fce1fa22d499200810129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a584f7dfe6981c632541d260bfa38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a73d98a1c8eb6c2f748a6bc51a2cca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64164bcc58813a4abc2da29ab33ebf7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd9eaff3f46610a78bd0d94e4c3af7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25da4e826f5681ad2eb9d9bbfbf0de6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfdd2d9093e1d8994165559290f5bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abd1bf3b63538311bcdbad8ee76582136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7ab6517029c2aef68d63b5cb99591137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4043461aec10cfd4651fd687b66c57f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1fa64bc8045ff1d8d060b2abd6476139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef72d410cc41253f67d01b95b844c9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1308f8194eae033c182edd64c2543141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b76b888339f6c4ed5edd576442278f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146daac49445fae941d866df50564f45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95653f2e32bc7d0a6b42712f230068d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb08749d140973ae99134daf3a0d01e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb012e712c1afe6e2d2916aa62a1ab8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6312acb1b65b6601d4bfc1a535a5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f468722d0cd9d2f5ff19d9f8782447148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0325bb2f2491f4fbc43c0c29af91c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b650d43c5197fbf22665c6899e3b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6db402e125972693e8c2521fb3fc42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f675f646d662490a5780f39f00594152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce56483affb613b31985fcf3be4d0d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054af56510ef6f69a8b3b5b7beda3b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3977b4d8a30933217f26af375219f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9ea43cdb700a47da9390b066bd8c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be62d8c84a80cf69d47ef630095c7b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe412bbb846a235e60ba07508a80e02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9d3e473377c8e894124349beeada7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac39d98ab2d1a7b3db2dec499a2825e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7b4ed45f514c36183474774cc5792161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15849a84b9210d2ff0d3cb74995b1934162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559abd260ecc357217954120c55e27d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5ec809b53aa6253cd185eeaec19bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef25b5f501702f33873804567c22cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177eca5fb71a4e47f88c3a3c091ee3b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c21b9af65e3aca79adbace1e5e083167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62a5c6997a5b2cf6166e91cc80126e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1739293707511537e12b8218b9a2b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8ba4c0c0c6efc383fe602118fad5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7680e04fc3053846aa0b6d23c66973171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d317b4befb64e2354cfe603377bcc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a050d7006faf03809fb210d1e32c31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548efd9fd7c91b1b4871723f2c6acab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ccb3b58062fdb985714128a7bf256175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e075020b5c5ba3d7949f4b9a5e6640b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639b34c193d50b83e39230babb378e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088e2586cc8aa8b3fd7f8287df016fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7fb63b9bcb6933ddd4b7fd61d11c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec645d2f6e7e114069bd45919c40fa47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308616be99eee0a5dddf6c9babafaa0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3b1b82b38c4e25c6a809294e2db3e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74818c8fd8bca2172e0df5acf55607db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ba9b68f1959d69b2af3201a31cb23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e2fbf1feefd43bdb447c78de32510185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d6c0bc75b8393fdbf118567940c3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089705d39c7a74bf878d89d515f093e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e38b110ab4dfa9e5c6d6fea1b7250d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8401b3e7fe4c3bf16d15ca45cf4aea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7ca4f3720880154e689d0664eceb8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a76e498f56d386684597175b3c8e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b8cc044b1705944a8b9a4b3a7fa44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f8e5d7e183c5a84f730c5cbc870a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158af99db9631bccb14e85e9c5a4462194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60208c5466610c4218276f793ee4fa6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcfb6ad998b83cb8f1dd75939eaaae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653e41a507d0a0a1a4e6f0dea23d251197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09678f5c94df37bb34a487ce4c22d9f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3391820f3c5364a92bc8087dcb6dbd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4728f7724bc008c60499d6c4f8f920b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a730100658426a330964696d35997a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec809fb6cfb68b1e9631b11092692c49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cb13976ee233c0a5e33e652ef48b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8d8a2cb69e51bd4bd151d2570bf8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4939e390864bd145edf4117ed478ba4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac4c8941c5b092f943b8b7f457a4aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e185363301fb6ba8810532c0f516a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28484c93de85f7ad734d4fb675cb5133208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75522f48ecd75dd378ce2c2ba9ed56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d88eab34053c0bdea536950b6bfc72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c519cf8f08d2b7ed6e9cda7386393211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b21f3eee2f5843ed4df7d6cc22cfb5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b09e3daa008aef765d00d0b89028c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bb692fc3fccd419a47d428553a075214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3ff61398a0b631954c8092c60d8c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd3b2486979b2d82630c7b46e3d75e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0413d4ecce9bf6e1a1a6717d07ea9ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fc6d4cba094017bde3f39fcd5d7a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fc1a61ab38ed5d8891fe246b28a2a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c022dc8553469929b79df84d37e6f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75220b2dfea7c9582a90ad04026cbc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0fa93bf7bfcd7c1390978b18b773d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab3cf82247cc3336b8750dc6665c07223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459ff9db43e0edfaded606f72326ae3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1824cb97dd81516d793ceb066c0a5fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154671d86262c712a8c3ed356fe127e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b32c5b89a546bb367fb5f3579875a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb8a3a45067c257a36738554f50e58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a67a010b72d07581f1a59b5e9a3c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cba5f8262e318076534384029b528230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb224c0cfadbb65f9c4a11d24888902231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d71ed340513b252ee072d92e5818ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21739f08cfa345eafb43d603255c5fd9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a97db6cbd7bef072402df1e01b7cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023b96b2b9dba3ca19ef29a4320bee8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849a241f9ec65cf43947faeb55f0acf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24a17ddc1e64413ffeb8823841b68c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77d0a2d41f66c1255c7005785e1cab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caef909aa225a2d4b7e4cef9104210239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a443dbde35080a5242fc455079434d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe07ed7e5cc32b7971ede7159e6463241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e37de80e66e6c207be69933e3d855c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d390e6020c7011d3371910d5f22cb1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55aa4f95f519d369c8a1085d7d914d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b33fea92554ad0f018de5a27b2e63245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02982afca7c8a2da06e3c007064dfd33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791c89f77e9f555cd4616ff5b9ff7a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec51d4a45656410d0f38218d2044947248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc47b1a38a1334a81d35706502f7d1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eba6867f9b013962d6f1f404999a00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e05e46d8053ac7e3327436d2b4f882251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a47f80d8daf2fd4ac2515318475e67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f0589fcacc2eba02350a899ed679b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0a2b72e3878d3597a074ce4e1c6c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05623f5595f11fc8b9c15ea23d1b5a97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550a0767ae8cc4a87c7c60c64c27750256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e3e489ef6f70ddbadc716b4472c5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b0c968d7fa357c6163b5f9a7363c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a0b499230f9b3eae1c0c7ad608a03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2418aef6f87f700392d60ce840853260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a5ccb4a855e58d3005e5e3bb58b55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de328e43608fc22980c496eef10f815c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70ab9c2ed13625aef0da6729352bc2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5308ecad253cd0badd49695de6cb5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475eeaaa059bd51d1fa0f163066cc1d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fd28e8c89958391a4fff1d2e72492266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b40b20a3735b4fbac1173fcf5c015267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c44a3e9181170adab8a957fcf35556268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c3ac6931026a1da432f218c8b35de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61223cf860dd4de554b7074316745ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2609bf7feb0375de7f7c2a56fd9b735271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb159f0055f917435ce0cdf8cc31fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edb47053cea7c8bf2f98f16435a802273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9fd16622a79c346f40f635c50e497274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49360aed6a997a6260e94dd1b27c166275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d10ed06b90280552095b98adcef9f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf9106628eedbc5bc8404955c6a0fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1c8843eb9f7f8cb8adf1d85ea711e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49343f67636ffe7b8f3ed97c56ea6c73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c43281238619744f9a48bb17e6a74280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea3abef8efd206db57221a669c5ea1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f4ed9fb82f4bb1cc0640f78654050282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84572b45d286d90f07eeb4a6adbc06f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4e5fbeca6ddf5e56661cd6bbac189284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096b45d7e0a5f1e9dd660b23d00e837285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b451a2295b0ec405cbdf39a6c7c301286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22631298e23ba322f71c133aaa3ae2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13948e60f3561da334b2c82aa8c7864288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b281772ecdd76ac35ea4368b5119aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1941dfc95b700b537cc091749305c55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c79d5cd50e0f2d9d7cda8b98774620291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c76003922c95cdab1b81d00cb061c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4263ec96721e26b6e5a93ba2938f04293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1577ce70ff45cccca8942237616950294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207cb56260a3cc191af0b1d8f4fd989295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a6bd894f0baf9356a11cfcfd43d6c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175552225d78963f8b7377c518c07400297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306f98505a11ce28f003a32582beadb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b116a09da2b4165d5c2369b1d4ee1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7fd66f1b403c1a593de718b638f33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d2e0f7c4b4f2aaafb9a725e7f0dbe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0d07345d0c70c4936f1e4d24ae6ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74b6e498aa4bb271a0c46fe115e5ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f71a05a6d20eaa95cd35a2c864d116304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3419aed9a36d89b5510c7a04503e26305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21723accdc746d683a48bfd202fc44ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64ad0b8b80f697772b295b2e13f5eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55d792461a89085cabc35bf2bbbcf9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7d03d784b8a831571c16bd52a947e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b4765de950e056f16df101dc52864310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7d58a2cb0d5c9a58f3c952d6324e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b01a4a764a722e0d3347df419ff1e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346f02090fb76a29a7002f9c54dfe32313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888c3c9fbbdd6da4151c21c621261a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2b7fbe6788e4c73ccfbc32790d88e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645424bc38652f056e45607e84931f1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c76dade3cacf5a5e15c53dcc51296317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208aed5576719d027367e3cef35536c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02086f693f8f032784fa076c474891f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c8ed2dc227d2bc5168251606cdefb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945476a233df18749d656383e3b1af55321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b3698639dceb6bbada0993cc1364b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab423dc07f623582e5349b449a5723d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a67e4a06af5e7f29893559ab8366c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3871b274ab02e670f7472faddcea072325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6853c126124e955518969f9d3f3cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf57b93dfe5e142d4ed1f41c28d00d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e492150c3c6b855e12789f523eaedff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5819de106a450110bfef0930f17f378329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927638d1fde2507018e8b6a4b04ac728330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d27d839a7aa29a19d4b9501a12d6ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c307c4c23843169a2c6ae8cb04925c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fba27052afe5202a183db153402e9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5e4ce0fe4555d0fdc5fbe9b56adc6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f395dc0e77a10723232e91a757311d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffb1c86b819d49229e9433647b6968336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f72dc5d25cf93786bd4e5116d9885c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed22bc9864affa9a7f36ea161637662338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e669f1fa21d8b4a9fac8725fa69a075339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b89e84b54f499b50dc234d581d9a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaefa6f9759b21bd9bd6c82a14b54b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616e8e508367b92700ff52fa8aa3ef3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c3a6b24d200ce1b1400fc02bfb800343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5ec62d37d019fa6aa0ca744e706fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042cfe1c1e39bf79f51ee160cfab409345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa472c7b1fceb7a6d3b8413a8470e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2da1f2ac1fde97d73fe17c5aeb137347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74f6dd9e72bdc7b0cac99b33f2267b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c9dac6af341fabb07ecabde1a112e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306c72fd875608a69e14261ee6ee553350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c6dd01e425f18f4ed4393035813ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0224b96abcd448ad5424085b1898d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9021826d3d8e7bd1bfccd28895ccff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4b65439d99bbd729fcd033b2d481b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e1fea166f8c4abad42b8c9b7f91dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63704368c10a5bfa3f51e68828b5334b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c83410df680113b2ccf3acec0673f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47b3e449fa4623501bd3393b0ea99f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413325846a561cc96a5f348abc5a025359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8021bfa8617b09edd6fc1e673feaa71360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adccee7105a8665c51e7e45b96bf21b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506365235f016e42d68eb5c5651db77f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebca358dc211e9deebdddc02b5dec51363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3790f497b3c76582311fdafc015df8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257218511b0a5298ae8a7e5029572ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94394d9fa4c7fd80992148968a401470366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e784cb4cba34883b728266ebc994e85367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5569957567ed2e920175f86d52f32b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2cf0c028992ae7e3ffe7d898b213e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf1a1e00823c02cc2ddaf5cbb3cca7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9a40566ac68e7d63ec42bbe9d0da3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae215fa38e7758398774d82eff0282372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a44139dcc078bc137df91f5609654373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a18a1fc089cf888e0c90a0e6fbd519374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c738bb26648a70397531f412c93d970375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad25f65b0a4c59a469f3b68ada17963376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a41ebb70f1e1a9d99df6f7cc066d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008f2fc3ae18f43bada45bf14fe6191378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7810410f5c622b7eade360024523ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220721e14da28177a53af3fc5042105d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68b5c21d2a756d5bafd0782f370e3f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339210dd7041b2bad5eb90342e8fb84382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b00c903bc6be99ea3c4703948f0e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec51f43a6589702b1f78877796f29de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c26ac1ea45fa2f2c110d04d457485385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8481ae2bad497893b0d27981135843386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d8404d09e1cc7fa4b45e53c53c7ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f568add92077875979ebfe5587628388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fca1dff9610a60d61f3a345a599f36389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf39bcec96248e7a0a45844e6aa1e05390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a803a9a8252f1cecc8c753069fd3a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6242fba2fb4c519bcb67626cbd35193392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b17e3518202e41e740984c60e19b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e67c16d2e5a061497d9aa0260df77a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20f09311ed3f8df462419355f9dbf4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daf9eabb16d0fe30afe33d619354ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57c12c59282628e5685ad8b37ec8ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85aa3ba373ca2553c8a9b07f081db10398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d2ce8dc17cc01ad61efe377ae2410399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadfbc869d360e82aa136d418efd23b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52452a54daf17beb789c024521aa7e80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39408e696e5964c3ad3b2afab9dadce9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a995ab7a8d34679eb533ef42a8788b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e844aecd976f784672f3ad3a52194e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd192e1096b920a53145b4b555a372405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c122db6746d32649c7a0aa3ee908bc4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55684a7b4a485fa6d5f5ebd6ca6e0f39407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae09da3d09f12629b7667357b5e368408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3d6dcbb62c5bd2dadcf741983dfff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545755e1b6176d10a6979d3acbdbd462410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c31cf82ba5976dc1c52e6b99cf6123411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9480c7bccf481b479a222089ff2431412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee2d0c9d964182554507d573de85bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d212ab5ffee3e988fa78435fb5b60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94dd22760bbfb7228392c6d456c2e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9d7e3509a6f1d703289108263c0a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87b8adc19007c24ed98e8de56d784f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f8b15ce8a0222a658d9d6dca60d80418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c787140ce6ea3f66561bbbd37f584c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be88a9830c387206d89199219ac87a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afbdd89412304c9671145b1ffd80ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d9db32fd15b12c831897fdd684bcb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8351193bb0b61faf8ed56a4dae99208423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50063dd3f843b432f61fc664ecd5be5d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71f15ecb43a689d3bedec06e4382a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aaba8c1830d74c358e0830eb9e4021426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c62c35787586970cf95025ec166a09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463a88092b3ad9f8dd2194e57708323428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b93d589c7db5164f7b0d325df33c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc56e729591b4dae22f5dececabd26430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31161dae806d30c11f5148159e92648431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28463d7c586c822800787a5a0ba94da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afba2b0ff47377a600e569a4a5142d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4855f6d1ba086568862589691ed7fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdce982d180b3a21ff342c496efffe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8a143d8179874710437be0c51b12e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd62ad967edbaa1d1ae40a164a6a12d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95ad4e8fbc3598d5cb179857b14521438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caad1e76cc882e698128fa780d6c7a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827c13e12018f442622712489d63ae9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e41824b312e638648b1b7949ce0d34441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377efa09dcb1a5bfea20271146dec7d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452c5dd3acde15210c37af40a5bc387443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef56008238d99de2798a37f537984cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c85305c9fdcaf1f3d0619377a3cdbc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c897fcb511aa026df7c3cb66f23599446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db86c129f738c283b135aba0db77150447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc271b2f4af583083dc2a347594cea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669eaf7e0e3e0ffb391a7bd042d943c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00371bd75a354b285958df260d871eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fda11888fe6c686517314e7796579451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d611669c1b083c430e89b9afb536b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c418336f49ce712609708af5a76d66453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208460b20cc581177ec1f05cd64bb46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97beb9436ff5edfe7c0bd95688faa6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3bb9a0ab3a1958da0c62a89c48aa5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974268def67ca26670bd6e8d2115f36457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c24b972280490faf96f5a631c3ec56458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bd5797920b34c1459866469bf9aa6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed250a5510ff143fabaf587151f3d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025437d227e321bf9e0cf00a1dcdf35461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca43a9779dbddd14ba8b77d6749e6a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87d2a11101ff224505769cf85aa66f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17913b9c9cca480d3147352ae5bcc44e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b20eae067894ff0d86a713859a8eb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee86b1151c68cf249fd05c4a6bdc693466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbd6e71b8be5ded05e9498d80d4807467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a0e7d49a1cdb9eff2e106179d4f7d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcfe3a9f2950eef04ebce248ba6cd4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1301916fc1001912de13e478aa0a02470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6b32c909fec516eaaff60b24cdab3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d66a1d618bd9e0c7ff1f4e12aef24c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6b1569fa80404a1540eaad3c8fffc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5830defd62c206430b3238d9e38cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece8f12e69c66396be554a193881a80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbfe874abb17f19a1b799e6ce91ce4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2930a8b250efc95c8cf93a3093580aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f61c8887b60ec78f7499c4771005d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3c398f70496306fb5b3ed71c528a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483f77bd9410271e839f2c9093271dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc2fba223d54b859cc4b2ed714b945481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849d65e4d0326f1605af61a34fcdcb1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34522fe63aa2338e15795f4ad854f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57900807736910c0be8aa83da60f68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a9b5ba3663217ac21d63f7870b72d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a3534f7caf814f885259f12caaecf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51f4e642f70188e1fb168d74ddcd3b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2a6dbcccd29c27dc1ffcda3dd5ac5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5d007d2df6ab350495d9c736a0a41489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828f4af733c33ad8017c065d8ad7101490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84027fb847820e8410aa4470f3ba8000491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2394df7321d99d628e2f30808f12c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2015e1eb5d0abd254e064a57611f277493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abbf106e4f18e1bf697ec86660f97f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c861e716059cda744d4a0094964438e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86e5ee436841fb53d39301f75b681a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58c31dc78ee9b78640eb632f908ac0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83429cfabf77ead7c65db36811317793498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f903d9a4ec9c3abfedcab4db4b4107499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be96247d5a1c8f060931cc7f775986500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ddb097e88f99ad78111618601079e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a00054928d399891edd54d15e74313502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb32685d84805ce6cee1df321111c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522304115a1f1c503273f7fa4cecaf7a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b0a693c4b6285d0d5201d11f9ec54505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87d4f25373b8c885f8510be86634fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabfb7b376cfa07be2e455749bc8764507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847e01208a2cc4fd19561c7bd7705b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dd51dc43baed66f27fd2159b0e77a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea49184582b951a29f0c06d7a7a205510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6586a467b9209ed9c1a2a25dd3855511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce616238a58d9e565bb2432d28e249512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d85ba337437344ec94b84d3afd7cfe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e52343eab5ac4556ad02838a515fdf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45469d991e3cf67052e613d961eab4bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05d134710f7a6c8a819a71cf2fbdf7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1ca8977b70cd587bf8c5f4c2acacf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ef72bde564c3985769fa67efb7ccb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4aab522eb7866d587f18f8bdbeed8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6cb7a956f2d31dc14afa8aac55b9d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620b9f2e5fb903adda62422ed269603521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7122b0483c951ea9fb904110938409522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dd471b0e8ec64974a59ee72cbd2ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbe1e8c7cea23c756ce9a38260a3c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe8cae4c68197ef99a3d2f66b0ed93525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0cf6844c33838561c980fef142fea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e0accbc17b9fb4dcde5ca78adab66527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd241441e2cee391ed42969074ffc3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03ec1e5c0008d0ee5b5f3b5f4de74d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbc97c2f787e45dd7887c018cccc1b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34ea63fc308f8d1c279b3112a4b188531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac60bb45ad2bb8d07f4fe246a0948e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e346f16a1fa90298ea6dd6ce2dbdde4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026a2b7dd269af215dc31e0e9a74c13534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084d42bf2cf6ddc6907feadda16485f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a887fd6fc892741d6a3f8d120ad11fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbef399d78908b6828cdcb5c7d8fda0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718074d51cd7c419f16a48b7a1ccded0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b5d0dc31e62581d0413656f213d7f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537849833432cbe91feb5ad86d61164f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df274567ba9f0c2693722c5d48276f26541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d51c850851eaa69f1228193192c9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7dd970bf517e1258248a3b952f741543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfeb4536bb8bfae6a29cd39566f3388544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99ff99b3446ae71428ca311e5f4770545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3b7cb6bb86f6e934066087e8e0fa0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894e5320490c956236867565cceb20c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d907de6e4921700c4725d048c3787548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cebb1858a91d670645326c89afb88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de8a23d196e747b13c4ce0f5c37242550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7cbfb8a8aebf4527f85eb06e7f042551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fd4b8762742cc1c86691dae8db69c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99722ef1addf1c63271e91fd7c7cbf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c153d1d94b941866964f4b4e2e7da18554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef18e1bd0216eb99dd92bd0bcedb246555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82d587118661972395627acc575a2c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e1bb8f4c7c5cc3f49b4b53d14768e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129dfea0a289259f4d9e38551e8af83558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475272bdd3e83829fc1971d27c0d3d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3a99d9b78f473f7d3d1e163388a31560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd39027adfb2524f02b36533dfb6189561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3ce1d2c763003c820f8701951aee1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3911bde3539e4d2258ab2b6da4cfe9a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52894d4c3e18390c028acb93bbe1b3df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a07bcba078f8aeb35b8e525ddd8d07565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899d613ba28ad8cd889cba60dcd59f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ce24c62713a70f39826e744049077567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98361053827289861af2e6dbc3597aab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fa6979a9cd5878567cea94c9fc55b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc98d1c3430f08ec5273dfdccd5bec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9690a520389de3f82246b7166fb57ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96ecaa9a8ea349b0fadf8cca2caaa4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c815256581ac12b28e515afa909633573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec752a44cadc560cde91e702074627574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab971e04964fda7a0717ccc1c75787ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcd493a3247ef7ff629d303cea398f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e47f2219bcacacee7f643d939c46d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322ab17a1b6b5accbb108a813823b90578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae31146a081b7156b11086f5edca811579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e5da740c9bf0c36980d7958cc7731580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e29975253c058a580865925a4cc82581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624f10a274f50628c045a046d1003eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fdb103fef8c4927842401766d303b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b0f699135e4891e6baaca0a3ef97f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e9fcca4a53ced7318bc1cc22ddc2e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e33e256bdc97dd4f37bf47c6eae3fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051e89e42fc79ba1625e0661403602a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cd4e8f39e4c09edf54777b86ee269588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ad9209027d9b953491294974b8bc4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d769a9e4e7c0fa39a44c7bb74ef7214590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcef784d2c7ef90ef6f06097589389591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96f029149f78a81bc6f66912df9c58592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2a46d384fcc75edc63e31e550e988593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ecda4c026917739bf103ce96705ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0926ee6862c52ae27114236f532c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f672dffd7a8963432926ad0b2ba78596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06909a777562680df1cedb922a3f31cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0a9afd76b626b65085640864cd45e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb2133f8279af01d1318c40e1dddb2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aedce673cb8a494d916c2f69766ce9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667053ebff8a1d530469b5b934cbb15601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1efd4db4b5a5d29e433a256d51eb2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37d492d8dd50c9a6d3c1dab3c262da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe613fd86bd8f267fabf6c9a3e5ae0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec980425949ef1bb733c59c91c41eed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76d36ac099d4868f779e54bf842115606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83eb15dda4effad72a5b33e569f627c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b0887ec268c91741f673c063f0464608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932cb4fc57ff9146e924abdda525b81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34c97dab9b50163f0a27fe3b7c9bbf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e528ed097cd3bd5ffcd8c3963fe39f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fc47c9992c27f2a1afcc847d1b59b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6b845fdef825f8044fb2b817edecf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d323877c24859773f511342cbfd19a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4410bdf8f15e7f29811bbb359fb0fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fe7a97cc0eae47806aedef4104019616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7c0e05673566465f0cdb484bfdf71617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37e72c5923433fd5751126628611fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1140677b01e2743957e36c2b33ca24a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d812a2ba439aa6e4d6504f15ffe716620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc52bfabf6f28b4bf73442db08e5bf6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238313c6fa8b32f92bb92ef434e7cf84622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9e9a76c9e68bce0fed3b9f546d325623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b808c361616e6863b729dedfde27e4f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a7c23f0b4b1e8549eef223caac125625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a93f518392ef3737a3bbfba02b07d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43c362c335ba53e4f9f863fb20d1e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a2aa4f58f0963e91bbb0f9c92d0f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ac7e8fd5668a39de5354cea7b2e07629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6685d9b937b9e679f2afe1356e485630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333642a9b27c004aa8572cd7b72ab26b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cc0d3923a80a14697d9f02cea2daa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3c60927e5e6f8b20771b0f4540026633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7739d44d4d3b449fd87a4aa333d4c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2d597f43d51dc63095e0074520182635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ef01f79fc79cbe50ae475ef81ebb3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c402e1b9130d0666b451f68945df1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6b8cdf9f9b03849caa565d0f343ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edf96f0f7a3b176c9e42960e2a381c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055aaec113927f3b99bd469616d68027640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451eec93b8756546d08c42574a934bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c000da2ff5dad2edb254897b7c9aaa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dec4ccc98d07577fdd989a68ad6d6b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dfdd2a1afb673d4bab6ad7548964f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f8001548f1d9859bb6518ca2ecb4c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fc896480afc325d1b93754c596fb2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd2aac58241df8f1cfce7e07ec8be7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf375b7c253a3fb4b4c02b90ddcd1e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c4675befc3edd864ed17f35543e64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007c8a92fba2d498919db3fa811e28a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef58147b4f8c9ee59114e7534310ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b91d1ba81b2500f7fa5c340c967eb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9087398f561b96fdddb2921e1bc5c93653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ddf021cdee1cf048564203b71397d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff4774c34bba97317141c4d6ae6d3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d1949ad405151e130ab9e8fb4214a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac287b878b884497268c026d39217b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190538090eed0417644b6805625e0dbc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898d69485811b060b07fa358c027c2d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a87d9c5207d159097b94d1b039753660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ba01cf6e9e685ef4846fe1e5a1a41661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d8bc7a743e17e5cb2d5e876d65f16662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1e5a95f62d07688d4ee09518344c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09247b44cf29adc3e5e1fbfe3921c190664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28f2056a9319ddd2e4836ee610b745665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ea4abb696737aea0a306ba5c1b9ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479e8cbaa30aefafac29af6e7c09872667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9a890b0749eb0fcb66ffbaeda0944668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81997b752184098fb83a58b540bbe31c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83439a5f875d6562be67f29700e676670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f36b69e250b51831e7eaf8c469c74e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48149e61bf06bb48152d4c2c8a51fcae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7fd6a02f12794f1e43f56c3cebc69673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfaca4d96159346da43a0192c14b01674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d45ee8a5e21e652359f2b131ecfcb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495eeaf442d63ecc272873ea617da9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620112828969af868f46c73e735c4a6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92e273b1562afc5787035b8586241c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec787155307a94fa8017040cc774418e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f2eb88d5288d262e1a53e67b09fda680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>