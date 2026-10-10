--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a51610624a494b55d7d39d701518c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888214d37e4ef6b384ef9364c44325b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3900c2203d42712c5e6b9e9b902b2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825176abc192752171a5e8b6ecdb5ed24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043829e2514e519e4acb8244c86e8e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a21518410320969905f50ec0acd186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19a4a37961cd3153ec16c70bcb9dd77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf21cde4fb8f82fa5228d1ae3e692a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6069ccf6410d5005a3f75d6de44b2ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092368828646e61a020d60e9aaad34af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04613fcfb2601472feadac3fc27041b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabe3e24414cf7db1a706e21f5063a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b75f92d0be6870a9140f70dbbc9ed713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78b0aa8527e780f43f801f8f8d3b4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b11847faed2a841da6973b1c3eb4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0c69f43f6eb02b3342de785ead15d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3c92cd885b0a398923723aba382f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1e81deed7192975ca6b7087632afa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83264e768b5effb6cf0f39a5025e8aa419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcf2abe0298d408e8d2d2612cfb9ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5c4454922cbda248dad16a270601321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcd2afe26bd87c3206e46cb54eb3b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f303286582f929fbd12636b79d9d1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a03461c1e4d1df09c5907d855665f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12f09bd4cf5439d8937dca3f13ede425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ee08d81e68dde2e1dbb959af37adb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb51e5d11e7617ad65aaa2046403e9227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff7d17472f3442c480f033f7e08f6328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca773785837eae28dccedfc3f1826aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada658dee6e5927ac9e74273f884145a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b95f9477b22adcd9c44d1fd4e89d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac855ef544fbaa3f6e82f75b77ddeb0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe91d72b6c72b090d0ad99727fdc8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32845a4a52deb74eafbb25f6f76ee60434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603bed363ddf26d820d9bcaa5c6320635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef8d30436b0827a85fee8c50489d1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b32e8c0e45f61117cdaa3d4c664c5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84debc8ea5c775813d6dd22a7fa0767538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c9e6fb19499614a13f10e11a9e2b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40473d3e9080e52ff651e4947b78cf4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7429b5e1cdb0839d73ae04b9106c4d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe910fdcc636670375c61d0594cd108e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57442d3b1856b423964eb21ffa9871dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1971cd59b5689d7930dc8e8a7a556d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d51f8d76b83c5e9d2c2181482f4b6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfcb332ddb5c7b2df7548a51cac69f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7352ab32af1fcc7744bee25680328f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27297928ef49a089cbb883ab2318f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf7298602e38b88586a1ddd8ebe99249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd8ade435f97b581ac6f1297b8138450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034e44eb1968e0a079f8dffd9ba6c4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af043ebe324f68f5cfdc46b0aceb282252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ede93b1d44dd66e384e526114cd5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a61567ce1e3d368634c2075d6b6d5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685bb72c89aa1e5cc02a5647ff7c87855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d17e81583a5d40a79ee939a623618756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dee010daf53ad9e58124976ca5ee3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455efe0d13e79cedb217cad1ac28aa558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a28de1a4acb60a78c993f250be231659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7dd8d1cecd8d8e5cafc9656997eda60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a01f93a9fce64a0d4c04ee653ab1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459aa8da578b1db204a776afd41cf9d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998708807b9c6de3b5c3901292c7e9e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d997fe22ed169256921f7412cc5ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887298614ea747ba0c5c07218712093c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad478cfd17d4ec2daa9fc88c89483a9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20bf083ad16144a979f0e414345de767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60281ee69a23c48126e64c57ec2877b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c840aeaf90fc6ae64183e970a7aca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21011b3dc2e99044a527e45ea358d27670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513c38dc49a12a53dcaab404b99dae671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ee32b46f1da8f00a0dd9dfeea394a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3936bb1232196fcaa0a178c006984c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa2808e8e1bba44eb78b7e0a88fad674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bc56ce94797d0c704435cebce7a6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a99677777ef5d3108c8b587234aab876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c24ac2b001f1bc7bce045f239fa38377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c983e86caa1532343a2d1561c13b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1e06c7342e7ca2b8c251254fc3e4679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2be8e78b3a6a3aae2f6d0aacfe179f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b58638092c6f3dcb4a15916c8264981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831392fd54b7db3fa2db7902e3bb00e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646314e36049e1160b23ae9fb8d819983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c4774335d33fe3940cea0a52eb1d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf16d5ce085b77a0ae8b6b6a35ee9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8602c4e38caacf2e94be9a0ecb58886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83589f63f58e03f6c74774bcc8efcf2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8675c1d3d8f8284b185a69274651a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9d7f10f242a7427d3d380781b530489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bc3b2b5f1293af8d5b8883a0ec0c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813d2188d040faae2e839ccd987c3cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6869b7ef08c61f925a982b600fc53492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d157f157588f3afbb383bc7648966793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfc6310125e81dec939ff3985d16a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b7d6637f15770de88636b7b81821995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329a3e23199d0ed140ecf4462164b5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780c85a3a02b64e9b12fe94e012538a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924160652e5b3f62ba9a51b319eb97498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a021e4182061b70d42027fc2c2eea6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920ac290bfe6d212c2b197e5dbeafa3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2d5a53d729de4f88dc60deb79202c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fd8cae5ad8eb484ca9bd686af2cf0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e26671710cff4fdd088ebae6cede5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5386b038a2727c23094c4ea13b46b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461532d8c541b12a42dcf9ee54e1d8fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a098c7979a8fbe600a219b922b769106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd51c2fa3f6ef7b9bc598fdebddbbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4a43f8cc0b7e4736ea929cf2440e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734b139b863cb8260495e2a5e4f2156109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e9c9e39fab6b2230bc20f0da006a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a157473584f67b09a9e5d57389e2de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f036fe222a4c1636a7fb7b51bd228112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51508187faf3bd3cd06606135a72360113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef88f2f682eb98fb0bd0bdd432f513f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1f8c30567923da9d2e83660dad7a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397c5f96f7905387a02941808388ec5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f34c5a78a7d71aa9f6a1abf559247f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273452bf1a7761f1fcf767dbd95be9dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a175be94a0b83c0b3de2169cc7f680119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a7fa1e313fdb4dfd425b8fb8dc726120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a51fc578d71e233f7fdd3a2f29348121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a53be1f343c3c7bebc0f70b46bf2f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e38104e19f05bf15af21448c8a4b0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3f1f3dd696f011cd45930ab204583124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28a40c3e85e3a7dc57149e4a5bb245125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdef84f99fd8ee5272b4ea8b5441c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff6bfd23c5f487495c3bd6544d2aff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8a06f1db125a9135ef217a36ae1d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecce793140a7397068b841acbdbc019129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392904a1d5244472f32429d5500458a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246f00c5bfb03006be70f2bba0c2bf1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd926d7a7c71fcc7609c2ae6e280e946132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493ba0622ffd8a6f782d01ffbb2112b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb9d644714c39a482c35014a5dd900134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51b84c66f525e098ce87b9a722aedc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5b3e2aa4f30b476d778ee5c67d3e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8b513376a677654ab432f40df665b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826b94f11d10b7c42d9f54084a2e7cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746058ff99ba69faf8708f8cca4af2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fc279f3d36ed9a019708e466bb5c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddf7556dc4c210cc20a44b69421ad7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e711bafbfe8c8f3977768a5d03737a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a846563d58387dacd5fbd22181814143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394b9bb53e4216e6f801ac8e5404659144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b17a9ddd702c06d0ab3ffca279b3d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1a6bfd5f8f882855b128d8a57f22a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb80b84991ed9e5c31d9537e705bffd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e239bcfaa8569fe39d1fdcbf8346ff9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbb3490bdd76c2a684f02968986926149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aac520a1cef19d3e20239f45e0f4b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90303b42235ab0291e812d9e44c876d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d237067b35385f6c6d957c58a00e46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933b0f3e45ccf0072c1c9deda6d6321153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0d77e3412f50a45e251ccbaa4ad70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a073069956944dd5e024217ec1e1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c1b3e0b8b1d9ce2ff8ed1e3efe8e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5bd81408d3071b57c902950b4d78a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d52e91a0aa6cd8236761a43f3aa590158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cdc01701e465c33a46d3c0b6f3e90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bb796dae98521fd48053dccb28c27160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146a819e2ed0d422dc1440224453193161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d02ef86ddaa8f37612be7fd6e9f0f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b09d8f08ea2a0a63b69765965134cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febdefe654ab0712f6b234fd9a47a14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e015bca33d873517e0d35f7cf3126165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5e6d8d5c4c5f6d9923ac2d08c27ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff748cbe17c76465c4bad06412989b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfb337a327adbcec53a7831461464f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89a287b6e72da7a7208fd3fe41a939169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e790db43d06c24226d9defd473980c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d37e68793ecb6b162ea9d89f83053171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca7da8749545740595e286caebcdf2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bd219dabafd95942a5150632e7bf4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be6bb7c1869b854f3e72e2d635f454174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95581107e65a7843088c209fa8f05028175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa930676e66316a94d5847fe5d111721176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fb2a7f2836a608fc21990a77f0d09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22507e528fd3ccbe19d6282a9c21575c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fda9d50c70cad1f0dbcfccf69dd00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f207cedb46a062785b60e01168f1ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bdf1b6fba749b39a5ec8aa5b9d461181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673821be06c233f8111d1e6da336b916182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a64bcc43dc98841bb014c3a28e2a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8ffb093c8b381c97b03a3cecdb414184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0ded480fc8d7d0d38af093cfc27cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15b6e78758e0f4b1e187fc5f1cda19186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a942742f4110de1220f40bc9aa806d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e814fbe3ccff4daa28dd92042d5b45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9215942b95f513d0b05cf27755112cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf4581556b3f06da9fe0da5cef56fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc0ad9b8aaccc81e597f42b69bdaa0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd211c2972dfc8c51530b85ed0b8f8b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db69b7af9d916bbce06bebeca33366193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57aba9f1b468510cb3e00f65499597194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911afc5d01082764971e391b3c651b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38daea5f0f3e04f6bb5a3c2fd1280f9f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e9e8f2c7d64566a5eebacd19e5a0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e6a059dbbef2ded83cb1b1e90cd15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707e210c4be056b8322e1ebc517bdcb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc54d7ac0e3d18990cc710d8456b6b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fe71854fe7562f2e8ac931e8a37d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a78b0efa8f9162a988af26f551e06202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0923e907030e436d307945c5bd5976d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf41f22496e59f55cd3c3979d97484204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914675c1e435a2492d2871e5df54d5f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7267a5407262dc2de38e2ec16ad304206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61439f2ae53771cda51fab0046a1ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aeb68383e20306e3361f6213160cb9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54318e81084772ea7cf1be7e038f0e5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7be6e13af8e7bec85f882ed27a9e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a67e5a108d8936934289f66e79eb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53a9e5b10b36195782e11c5fc392d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de6bbd15f8019c795d63f0717b5929213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c151217714e7e3e6eb55e5f6ad8594214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abaddb10d5a18f7fb22b59c73c7e2f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fd7c5f6ea2d5eef4058b423fa13ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9a795448b70a63742a18a5b5b6886217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae0d2ee6a24e96938ac24681ea2198218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b9095a9c12ff1712ae275d81f10bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a405cf24795359c2cbc6fc56b0107220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63375a5d17afab896ada9d1909f5cce6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d04ef1535fc2cd5b40d23b5a13130222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21251e8e8586b1292e453476b7efd867223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ff379f215573aaacbf86732cc1e87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1416b9080208c19b519404e660ef5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656b4bf019db7580bfc7101ca71b02b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504e2991b28d66e47f08e0033f7f061227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397017bbd649aba009cb6a76c3e3c6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f6f6bde2764284137ef7e7ae203c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba9e1753cfe3cd2db3fb7032b2f7f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e37210d44d1e008e7d6e6aa331d519231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7428c6e780a279834ec3c98762d90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ce9ab19d924c0dcde67fa36948ae4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cdc15bb64836b5a31a32a8e9f2260234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfaec3b73d57848c4ebeaf7b06782b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ff1225fe027366f67bf5ed6b6a5a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcac2bf762fffa53b5c2feba1a57887237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787bf2a9ce0aa355460c04933ed6640238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a91e5ffd791927e31d7bf82579ff80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b17b494f6eceb1d282e987fe7081a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d413bfe8bb4bc402a884047838e779c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efed13e5f91f2cab3a03461e8b1f60f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df08b81295dd1d4e2cab0de12c715f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9cffc012ce40b64b199a097a8a436244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0240f05e91ca8c682470a32e443df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd11525e83998659ec2be654008896246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf851becdce9a335646290dab0f890247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453ea61f6a0a612ec46ec420776b948248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d95b87ba2a3c3aadd20606b439aa0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdb74f3d1d890abfed2a13e5d7c378250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2e9da07efa335ef910e612982ca72251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094436215c7cd341ee3a6e00a5983cc8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66786c8550a926f788a89d87ca311f93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01816e4b665c7630253ced75decfb54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ef5a76d802b1fd4bfac8bd8558bf7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390be5e41dc8b60cb41c4c3e8a6165d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5d9973b65dc2ec32e51199fed5e80257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7046da5ab6050e2c7c9b2ec497b99d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94353e7c834d325a5b7b93e651d2940b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587fdd673805a6fd4bd755e8b343bf6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4854696a3282491f9ff66f111f0a14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2052de1af3c7d10591851cf78c004e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2adea90bd97aca3bed0f4c29ae698263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378dbe781a3ced961bf1ce8dc421dde264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7846db9d93d9dcd66ba39462eb82c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ad46536d66a0d3a400c71253a1e4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331ac02086bb60e0281265dea4aca79267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b49b4482319a8120bdd08c28408016268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fec663fc453a0fd97ae975ae9fd191269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a354d352c388d59a211dbc3893c31df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e814b3885d6096fca6e815085b18d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcd9dc53ca24f5bb7252f1170e60f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a8b5f96c0f8ce35532e427e2116f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40e7bc48939f7aec5079ea1c015382274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee878e9d171f101978c51ffb454ad3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfbdff4f56beb9d23a10b281093a26276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba0aac62b55f93b0fb2255586f4263277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e305d8d83fcb8aca7f42706d2bc3423278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e427691abf605544781a1b43927eeca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485fd8cf2b415a4f3374b63f3ad15dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb108fe64652e55beb1bbc1838e5e273281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ce11156012b25825c2f3ec61bfc2c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c309610bae1ef31b15b01e203c54d57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e0b306869e359351b5b521da87fc2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d6b13dfd735f3f33287bba752a963285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbc1d3a7b5cc93be945de3e096d384286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d81fd1ab76fd0ca1e0974c6e6449d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2f2d9b534ce387ad3d3b6f65e36ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebe4b24412ff83f30e943d423fa4e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14104ec75a68d877f5d060df561159a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85abb3dc2925f94d1d2b71eea76364291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa7363aefed7662d92bb55b4d6055b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6b931c6c9dc21b4458ba4ad04fbf7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c13d0f072e8b3a69a7ee81d85be3c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2b9f569df0269bcaa49a7fb9262b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af922f7272695dd7612d2e65774dba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbb554c04c462167d96d8bcf7a2e30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337264018afc304445e07696d69a189298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a0bd10e2b118ddf3d6553cacec64b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cd1bfd4f7ce213b3087bc549635f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad4af52d35e3f5f64ad6de784f2eed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec2f31c9ef23acde6971ed112e4db6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139ececca472c3d5cb59e95bdf07f0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd5d6a06b261375d88952371c10200304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d615bb55fb7287ba3a18b5693d8379305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde587706ad5574870df22cd9e61df3f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a971964bcde6641aedb0a6911d0f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa6b326f69063fba306ce1147f4109308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719566f6c12c31fec43c665d8df8e679309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93f3521b27d4a4c5b1746499e49a02310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431334a51f6c298ad736c6f59389f789311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191d0a906867549e3fd7402ce3d6ba2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81246deeb4581a33451ba9c6bce64951313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f93ae31ef078dcb6fd77632a0309af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed54b3ebf2a0fc192fbea9a71e8bbd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc389f597640ead0deb382f57e35c882316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203a9cf68cc05bf8d2b7c4be39952f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef0cd949ea531efc210ff723ee884f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560525c628f43d438f15203b9cb7f91319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbc68242975c683e89a271d8e9bc76320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09197315eb3625d1a7fe4cafa02639321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d906ce174d1a27222c490a0d3d1a4a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec0fb3814e48f6f12a0e1dbf02cfd5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62c14e55ca57fc36afaacd90ff6c82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6a4c643ea87b2ab67b6cfa812b89b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3f5450db9ce9a0a5d97aea08bd907326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235d390282410b39551579bd97fba95327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c35f01a65b9c08b41e48d0e6218fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddc2fbebd88ff69abe2e30f579dc1b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e366880a4a9ce9782c5e7548aef4f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728798702a30c0669619fa1a21707b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442b7b6d06b5faeeb4014a0772d59e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f10d2cf64705c3e75bb0888a4e51cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b5f247bbc222b0c46441feed28f71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf03bb36de269338eb2a6d1f1830cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b672411048a60614f7259e39aac8b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411422b221fdd5212317e0c5995519b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6620a164bd952df911525c89c4835c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb03f093a662329fa8dca36e9ecdb7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a148566c70252023f5bafd1a7a08f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ef3397df635346cc1496f2c3660a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad70207ae3105ec268af0c06fbcf32f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c75ddcce0b4e7c5b79d6b21f73fd5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83442a97bb41d5674f7c9d23c4dad0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4582d0bfc7ebc42310b2ee3ce0cf4c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a6ba7f3d8b7b71b06b20baf3119b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91148a98437588eefa325d3c1ba2a747347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915a6c000124fe21f798d21b42e362b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667df817c325bb1d7415d972fe13797349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6606eb7a2df00304b0b85d9ac7fb34c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d522928741db5adffbfd919875ca95351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049380ffbba32aa25625fbe97b9b5cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c820764388f71c906d6d509b41ae3c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1118e2c9be84d0dfeb53a0525d1d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7332b838837b540bd4c0b6afe96ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75d7b79242aeb590634765be57f4b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099074c6bff2b2edb2c089b500bb173357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c501d13c28f22356327ff8c445fa25e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb51c30e563d24da3c45c9c5a4144f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9098ee448960942c2e60d17616ef0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32658e2002daaa11f90f35b6e3f1fbfa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233411dbaf0469cc4190547d89d93ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae583e71a6714bdb1abd73834998d72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b8f9aca08c00e0ed11d8f071bc8c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57caaca9567912bc4bcadfc37a8fc5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df5aad91a4cb09a51a96e2a3a2bb0e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5b62d03e70dbe65fbc64c8360fc2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad90247c9bd6c10765af9ca099e91be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db327812dbaf36786fbfbf559146ec95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a152cd0aeae23753ae8ad3f85ede97e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761c5322afd677574e53ce5636bef19371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7952992d327990ec94345d0e1d249a2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73973bcf957ac617e33347fe9e519dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5929d1c1fdd721bb5ef24daea5912d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317a3b67b8a7d15bade2799ab7aeed1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c88f1a7d3ad422858e00e55b18693376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2a390921986cbbd3430d4fdce9ead377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151044e6f93073d1c15baa03e4a47a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef903351b1554be460da4b7a310548379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d5543478da34295e7c1ac5a5f6183380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452e3169a1d37673dbc69cc67e30f73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58649311e1b9b7e9b929dfaf3ca27d25382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430f9f33ceee4ed700e76faa2f88933383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f876bcc8f0e23955056c61cf89fe1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e20b03493c568f196ef81e1c24eed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387229396e44c2d9e79548ab274e1c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b32676cc11b06007c054b58180b148387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62ea89bd94c45f5b1591aec9bb869b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20b48e6b55be1de8c38b34affacec1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2afbf1b607fe244320132e934eed05390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91bf646782d4717de0942e074bc33e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7bb032aeb2a1ccc492b9c8194cd3a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d0135f03d951803f45e374b0833f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6775582f1fd408ffd16845ef4071dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115765ef60cc5226cc63763061effdc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e56ccef404f253aed7b4970f4c54d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370743f2e50c34c0adc48c9e33d9b204397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb54f4196174f21ac90948c6b6f6f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66ee58b3705d67dc5081fc205a3579399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cecc015b0e8f45020abd7f40fd3a4c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0b171f7ad306c3ad1a046d61db608401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a97b6bb2e20b377d3e7e064d1dbd68402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2b37174dbf10e3ba6db5b593fe329403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9b1e47f094c5292f33788c8526bbe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba8ae142cdd4c579ffa41a298e5823405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8d02a57d7566d92326d76706fb89d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73b826290320b797112a3d7eb0a6b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdf8dcd7c6e9332f7cc9d3347f7de0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bc3a684fe2ca9ba29f8bd7bec8adc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa681ffb1d37a8f5e309cedcfc6fc4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571d072301361b23f3be60d6965af41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4c2f642d9e892277411abe4965289412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bb193e0fba3bbc2b9d01fccacfd11413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941db72cc21eb1aee0a47bb8df6d966a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0d34588648f9e4679b4a1558217db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138d72e6382e0efadcdfa7be9fb6e41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106efd7b07804ba40c080f65680e395417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5803a1c8e1378da416153e7d7ccb949418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59817c40dd82e60abe7b6298ab310c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2eca4148ebe4b15b25631d7c365868420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45934a582851348478cd31719fb9c9f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b17922a68e077f82619a27906841ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34a2bb404a289a547da06ec5263740423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3f136f54e2118e0ae9198e571090f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb13bd3d8ced71cf77193fd96cdfba2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5035bcb265c12ffba1178fa92cf59426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47c0ff4f4a35090b0533c5022303f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0393fdc96aaa6508a38ed9d2cdc7c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6195f63f3988d335f90ebba8a2ebf70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611938124bff06b22c472b145df7572a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749396cbdb7a7e193eee90ad919850b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c87705fd68e1caf9183a94d7b2ce2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfc3a81366a4e9911da75efaa6a742433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552d024b94869f6595c7d5960e079d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b707ad23bae35a01d197e2a908715435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b78e5fd3e35617011e83ff6620cfb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc0d3d2cc66782083a416723b1b0db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfb3ae08910f2ec7fd3dbe3a0c9186438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e72f9df28bdbe3cb62f9f3574ef11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e75dbd9b28385c53338580fbcf710440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e17d294f8320df370319570810024a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab6b3c23b146f9cfca721b6e9e7a04442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e73dff343ff23af7b6f80d599b390443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8478e1c1754e68cf0bba555c1b7e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b8a982ab44a6dcee7cadedbdd30c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c017307c079ed1194d564b6d9449c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4103c34bef224c55f6b5f6950b58db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f07a8fd754b508a29efda620e147eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00ba416521f23263ac61ee44c68e87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bcddc648c84c2f93ecb86d0bfc853450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c0819e6678de721ab29ac06e55867451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0fa6eb23f3c1e2bd6882fa462cec5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdaee8e0f946e7eb6d40f8df460466453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c86743618400e21e818fa33532f4e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ea157acbef8e3b08e6670f0d5320f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8050c2eb31ccf9052e120ec9efee75456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e25a7f4d47aa08dab48db3a8526dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a32089de950f03ff634e9984fc342458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312031db209901098b0ff5be6302fa2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296db3f39cbde7eaebe9e29c8bc17a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574566c3f3063acb61c8e111392ae892461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a533a588aae6efc48d63a69f3e0afe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f88f7d4eadfce8fb14ab6a7019330463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266cd0c6a0df507039ede2fd302d331464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7aac5b173c9b399a4fc2981176f7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d564e7fe415abfbe1b5aa722182d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcf4dac302305e486c4c3df6051de3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb208314a4c8a86965cb286a51c210b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d93f0ffd86c0be28ac385127bf93b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9e2f6c4a09059fcd3a2ecc7d4a276470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d9b099a3a5df650f6fea31b1bb93a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565194c69edc51c8417aee3ce56b64ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb43a595a148c62d28cb82e940db60473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2d22d03dc06f395b018c8e308fbf0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b41a4fecef29796ffdcf26b3e2cc9a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574352419788f74d6a3c4f30d75d2d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825c7a224f3e3e3502c1e561fbdae9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00aec66aca421e82aa2312f1bb7d2a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a1d9677cc4190e8f35efb3dda4d30479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09196b76cf5e468e11471d678a3bdc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d91409a078862ccff41cf96de01290481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa705dc88085b9f3c06942a57b4da5a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7246fe2b23a6f12e051b772498371483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99869000d6c28e7742b231c124950dbb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcbbf186222c38c8e77fcf771a5ab9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fa93d21f3d8cbb2f26225cac47748486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bd314b9862044ece934a29e296344487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e034120f129ba19d5c4cb9836f8699b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69025bd40084ad58f5abf32cade4ff42489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267df8d0913446baa27299ef1b6818c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5164ceda594f63eebfed2481e99cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b29257c11d560094cc5794e11d3db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6cd3ecbb8f15dd6b097298a93ba79493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cc42ee12bd1297073d4fe447617f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2d1c02e2a70a71f878f86784bcdec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aef5c08d04731a6cbe64120fbe3098496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac01d2663593a7ce68981c310341548497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191abb82497146b09526a85467bd8014498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271a93833f1c801c7c7930e54040792499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf9a2e757326770910c84a074bb87d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b26e5acc419faba9a8928b56af30e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4d8d322f9ab14acf380b57bf33f91502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1418115ce10c0143a2beeaa472b86503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d0c0dbf7cdd3a46305e3d0fd44730504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c131d384c312367e9884a37b6e3ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b7dcb16f5d0518b07dfcef8e4a442506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cde03f89c2312f3053cc761912fda507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345593867ff40a703c4c123e35a469d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f48fa80ca4b286c167aa8a2e78b84509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed606986891f677a680edfe47ad3e6d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeeba7fcc251bfa4443c5e9e4dc9fe9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e3ddea1b2c53695ca138548916dc0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b658cd5ac28dc1c0516f1db44253314513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cb5bad90cc7ce74c4a52705e0b811514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d561fb8fbbabc62b12abd84574c322e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cf9182f5989d4401bde1793ed43b0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60c0844c2cb11f55aa85994edf870d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daa4ea0d888f6fe34ca1caa1d18555518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629453458df5c8420d32700a4dc6297519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df2cf77efdee6a50a08b18222d1dba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b34336d37737a751060ac32c3afb99521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cf2f1e6a89e0353db4366b3ef9cb8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624707e2af4f047b7ba0be305f6ce597523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2317dc9c8c749197c7a5247348057524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fd247f9a0374c295157b0f4ff9658525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e42326982fb504b386e5fbf95af316526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a366357bc0c6de79e38c8219750558d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeefbac3428bc53f79ba0cba61eb2b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dc1f98e8e2d4196beeccaa51f0741529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e9467de0627277a4fe0e5b352cc5e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded468c1d14607c8ba5b7d8daebdd526531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e7b307b67b877ce80cecfbe52fbc5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dff3c13eed9a49c5be5de6b566fd62533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce372eb94e97ea2c067eea4c6a3e84534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85965b4269b62ca324c76ee4a7f18bf1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5838eef8c240163b7bda358a8a2ee0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae267c8a83868e3f51cb255d76ec278537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9f34b75cca3403a2f20af02805b1c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439d7a0926cfbf9e85dd0441965b4d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbaddd76290137899a94bee85ede279540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c147502baa7e0fea8a45b8e824520541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaa850d8fd8da6ffc22fa6fb166552542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00814cba281868027d6e5ad3ead2d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82611dc07b90e655ad3fedd738d29698544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d022e6d6d3f804f6898e2bd532c122545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9c047ca86e17b64bddfab03d2ba8c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b42467d0fa28cd05ca023a78310e98547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2276297279796a5b89e9329f8ef1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21db83f34d09e7301f58b34c1e3aa11549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5be0e5a40e1c63d574db30c057e0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bd736e7568e9fcaae965556112817551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414284f2dcdf97c17ec94f1575c594d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76e0c53bf603b74938443c271fa792553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2381cfe6f769dc8c5bcfad8e834ebd5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4d6ac2be3cffc4a95f1e8368f33b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfb4e21e09116c5aac2cbf07966071556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203e9770d372caea95fea12dc6d6e96557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955608c6f06b931219150022b8b4d3d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce919229fbe174da0dc0b5f6ab58193e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0557ace852324bb00083fb3bf361b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbbbdb5bcda05cd0d4533c98c19599561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52919675729aba5fff6942de462dbd17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66a54a3c02e0f22cdbd3f2e41bdb81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283f396300d0bfb3b1323178fc54c26564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15ba433f232e6de16bfa700dce0af3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcd182784699d929e93e319e25fff6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854510ea34f1d78b38c33074d47f897b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bec757c4a2914b48a0b3e92887c15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f39051afceaceb999c2e4ce2b2c3a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea462c8ae772dff20e1f33e213d706d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175516f153797945fafcbf29add6a3da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e859101d70ba8643cbbcbcad6f222a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72950cb80ebaae62269a917c5463657f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ba9f054f60e03bccc1087f6c095fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953c081385d754c5366f039cfdf1f43575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fcf5ff58cd96cfab55722a39af424576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89830f193e7b07f54782acaa9047a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644fedc7ce6ac39fbf430ae229cf9ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da449f88c33f01637cf9b9fd4a0d93579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac059622644c72dd8f548ff053d8a501580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68454d1c05b2aedb4a8f99622f759ec1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18efdbcc4495780bd8eb5862f928354582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef031d050ecfd2dd5c55e5c08e12761d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08fb397b20e757c2fa5fcb435f1b93584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46973d24c3caca83bc80cea7a30a5eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db735387cd481c3bcf5ca24f48b00d33586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bca3a9197f10fdf2db9b185951c2c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ccb09b815569daa2a3d91d700418b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df9973fd335c6e3ec8cfa9a5b011f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292037ddb878a7166733ac2c13576d17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4051f755c02083492e34599af1bb166591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd876d9445a05856fa9ec1a68315bfb9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0506ac1acfd20e5f9f39eb61fee9ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9fcaa3e08c7720e2daf9ebbf13e3d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98463dd7a505c92becac692811f10efc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3e3d7fb133a062aa1345d3bf066a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba41fa2d750793ba8509afeebeb2442597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d4ec003fd7d5f6952f3aa0baae5bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb202bbae104acedc65c5e86b04293dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033026eb4c086267b2078b6b6972e68600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31383703d58985542eaf29114776aaf1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd3cf0ead27b88dab9ca7de399add4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cfe80387538b3fe2e840ba6c33369603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0558f8ba51aa8a6d47a2559bc749b99604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6cbda49972edf815f5d700d7611ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe68b36b1791df8c56220eb79859509606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba36bd94c69592e610bdff05645da82607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acd9ecb07f135bd734fe2245a8acd0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cd3a3c7739442e5bece317cb691ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da59422db9955f7a51467ac194d8d34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1317ad5f168f108543c3da60702d5d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2025639224cdf36112a4c426ba964612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60109033ccb6058b75bd6fe2bb260f0d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d53b7989dbb0e3056c15cca8badf8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4fe3cb5a194727a8aa4c60ec68b55615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07648d5553578c361f9a00dd9d8adbf8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e0dcf2acaf390c8fd6432254d9491617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460533127e7c305d23d3db97bb8faff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1dd2d5e2f4033f4783f39650195da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f7426f64844d11718295d015bcb11620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354b5dcc54dbc3d1b5cd8737b116023621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921bb88ced69de43bbcf0b7deb7586e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1bd6c6030bdd0a1617aaf6a393f42623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29fdb67aa2515f8942b6e2d68ac556624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4087abfeae1e84162012e70f3f164ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460041c346c1b2108e7b55b7e4713a8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadce622c96e587f050cf405aeeb869a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b14f5d2afa34057579155fe22838f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cb84dfacef8bfcee75ffd0bc7d25e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e53d68307204f9cc722f5cb746d689630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213339913b60748d0cc66b4f98f93c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4f6ce7b20b40b9f4dd823b4049ca7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622db0c9effd44b5c38153a196cd34d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1779df7bd7585855083a978d0c92ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50804e702cc012475da153823e0566635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a2ec981df61a807effec54ea27394636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e20cc19cf90bce9c3b3e6b8744ccb9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b3e09740bf579e64567cd9d3b2130638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea35b1dd78b236857dc80f0d957e68639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9c6105c92a159638b40ab49531aa7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c433a4ffff155e6118e12f8b7900a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423c1b4ef9ea3e0fd0d5432a6bec431642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543f7817dc6ff5a250c6c4008fe1028643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6ee983fa38dd697d7ae89b0c5a64b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55f0dfd73dc329ddbaebcd5d667d8e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca8835a8a020a584ebc57c588b1d5e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67155a50b295fb02c5a3e96fc2c0b71a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2c5c25590ba0a6e525648b2bb7f9d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb25e5e9b9082c56903941c38bd9cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f4f20193a57ffa19270ba60f59ebc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def30df554ad7b59b367b419dbe0064d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d181d55628d89a066cdb60314529c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8f5f6e370663132e0422f235222d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f1bfed5888a347068041664eb0d62654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bba6d850539b826096ba41c4df2c3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfd32ab53ea084d846ed7af32744c1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e967ccfda3ded0fdef24a4c023fe0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb8c7811093550767e1f9ddb93db16658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c354b8e569c672f76c7e27523a43ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540c482bbfc978a452cb2dc95a2a0eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a4ce3de3ceac66d437602162a2d51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88def054de6d456370ce8d68c7170f6d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097544e96e56b4c5cba0c372fc17288663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29f0951b22fb95fe72850f6c4199db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435625ab646a335834593eeb6737076665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07804964149b828944c7ffc8d6cef274666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41131e9d9f9974c899abf5cb60bfef4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6bbc8fc940c6e99a0fbbcb8e36e40668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf863a9ed8c875e966efb7be414d61f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87948940a67b9c0f4c6bccaea43b1fec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776de0d4caac53bbac24cfe8b7b24d97671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a477f5e3a0b051d9e761e6b68d9e377672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78389344ae45b6100d20461c3a548807673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a2bff5ea7291f503749f13abc5090674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767830b87eba4056b12eb642f9c666ee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064ea111067ab628fdcb7bd5efd6300676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c325ae85d33206c56d064c7ea213b09677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcdd9b98590682359aa75ea45395dc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2484332fe0fe6e7a144b94a6fbaf2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4266c537b905036c842e86c4eeb3de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347bbf022d4438eb762ec2f2dc23676681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66282fd66f0c749692574795550d7946682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025320c3f30e2e045c4500c1d150212683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05587a4137871d51fdbe19ad4c932206684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b19353eea57732b1b095fa3e077167685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99806709db5dfed67e53162b638a41d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebaa46deebc0339bb2120d7c52d912687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e9d1cb4976eb72970ef925f741715688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6925658ea0be7e9a6caa24984f424689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c640f9a4792e95aac795ddbce5dd910690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef479091ddef08cbab5282a1afb666cb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ff37c2d02f30329d22026f172e3fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42610763a88396b808c3156e5f680d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f133d3e586faf3c64565f555f8a73db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595822b4f0bb478606f25b9d714ca16695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9bfabe5795b49519837b7e8339da2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50461536805615e61d7aa3c705527f73697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af932d7578af2c23a4e8b54b65a03a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fee0c50036a5d8271a5165b86a8c8e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c38a0cd75980f610af390b2decdbe5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d24f8fb2a8ef427df44b35fbdd3708701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87403ba347d6d9f4e08a3af2c9b082702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de730172edeb72a36c3acb9c9530109703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeb50ef98913b1af21cbe1eeac37f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061f1ae059a5d3eeb84bc963a6c7db6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9a44c2cbf706b9a21b989039d0ca3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186a6720119c8a6b5c772a0983dca9f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ebc1dc2f51a645de2c99df606471d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b61dc4deefe10dfdb30a6ebfe3dd9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5a84471dbc0ac65b40512aa6ad33f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82bfecf6573ed5e48fc68bac340986711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034ef9a67f90be90770dedaab2f8db6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916188bd6bd8c5b4cebeffc9b95ecbb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85742936ec8525af1e7e57e1a1107520714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f65b0c1e0000addb5580aad02e4508715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6189e99a02cb8cebbfbcfa2deb94f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52366a7ba1d979c7c58b08810dab6d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de190efab9aa40bf5a0b7f4cccc24ee2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838445332f5e3f617a61ffa7d2d0a996719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862938760739f41317f18d220ab60cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e48c404e04eb2d8bda04d2435715cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce3ad2c62d563c8150f028690e2377722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037406670f771306f0f973bbf0be069a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43e47c077e217e2b2392d02551944a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314634092dd31519523bfa5585f7bed2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f5148c34567a4f7ed2c2a2310d20a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0402028f62a70d8b1cea64af62ec8d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5de22b0b208353dbc8e0c060e507b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee855ca9fa92cfd66b4d611ac92ba9a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a98e39ffa8db558e6e223d131b937730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38638749d73a14c2b5bf2c747b1ff5eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dabe14e668d8516ca35a6d502ab242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2948365635a1d461b21caf19ff5f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bfafcf55a1ed4493f21fe1c1c48774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70ae709bcb274cb8da8b48acb84f415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaaa8407824e2790e7abea566c30456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e489be415734d25026339dcde3389017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1f0693bba9dda7de0d6673367f49d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf69ff1a7308db0cb2ac70073e983f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bce2942f0c8bf2421f0a18f47c7d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30b5a3db9f921ddfe1a3886503441911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea649ffc54e0708856fea8c540dc7a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7915cafb55f2bff9c9e5e6bdca83813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc2592969b7ecaffa2eac678b0425a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2bf0bdfaead8de0893c1d47516df215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cebefef3ce17b4f8d87f9af04c477c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb598cbbd1021391de3784124da913017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcba5eb162da76ac31d9b4883e72e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6c54cc7f333c5bded8e2e6c72f4e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999d111d757dc29817ff4c374135e0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a240e09e8bb0196c5ef4afd453b0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f809849ddbeeda50fdcffaa3ba0c9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b53e9799826dc1531795cd8020c3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a821026f93f24b3b674410516dedf8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d0a12a7dca60aa2c386433066da9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ced50c6098f2bf38a24704e115af8f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596c900c3b26d724dcc2a42769a9c7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373aa7d7b2ec06d89383a64ebeae75428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747a3049144f5acdd578e5f42dd090629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689851d293a09b2a8f26f1e5f11e69a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe8b02fd9f16834e260621053d13a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cb2207995772ac03b190af361c0ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc00a1a548aaee38eb957767fdf12933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36820d6fa47705e5d6d2d172b32e9ed434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952fa38df9b674d8701a23c5cf1fb0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17102f5af302fea93523c7ea6a7beceb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b91d89847ca5543ad848ddd82aeb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438f22d8651ad04736080f4b4fb393c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3fe9bcd4d89d039c0342535bab57939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffeeb374b189e4d0e0bbfe246e8461440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621168212070ee34498a5565bc9023341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae17684e6fd18c6f3465926378b2e8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89df10356c476596ce94444061edbf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c53574422507a1e860721b06984a2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76104d27073ec3eac2c0b25a03c9ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9b295caafe96813a1932775831bda46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07633dcf7077d86a41d6be03e8db532147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e67bef4713b175b6a1ac8d4680151c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d600085479df3e19b0d4e95e41c10649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dece02e02941cb5fc88416fd1efabec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dde63207aae2f65fe522d7d8c4a95c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd68637b5c6daa888e374d40925088a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cccd06044134abd980d23def7e3eb053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173a30a7b19f0ff2d493ab223dc0aec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ca1ba4bccd59e55bcccbb1b8826f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d878f651cb0075a4b40981faca5c88956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63744b3161910b8beae2410111fa6ad157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e397021cdf05cd3458a8a1e770a9a3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7428270dd323c6d30f9efe72fd599959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b8cfcefeebae39c0dad02872d8df760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf926fca7d777bb38ad7f242a53a0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fc3f9ac13088bb2622121b456941562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbc3f81cd12e594231461daf5535cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe225eaf76119b6da7a8c9167ae57f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db204a9c8dd8e91f6ab3a1cdb0752065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad75139faeed2b1d325503b78a00e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494264ca4cfcf85144dfc17e89165b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4c1c354907f42107b980f4b8c4ef568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc4ef90cb6cd50293ff07320d4d2ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ee68cc26708457b047d7a269bb74670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c8989add0a41f8cde9cbec72c9d7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383706fb3edd360d81200b9e72f4219872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1280cb9b3b210544f50fdf8a39daca473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0961690a504140e4cb907f29fe19274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80ff0c37ea4510f85cb241db1e98f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e904a321c663004d7b2d7a158cc9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49394f6bcb4676e8951802d5469344fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba6d415ffe01066fd749846bd68dda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3ffa184751508fc907fb7e6595c9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f583e8df0c17e0b8587fcd6f445ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e683033fd205bc88b14fdb7eb1826a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a7a07fc65de4a0328f08a4709aff882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52901df193672008904f82b65dcb39083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27198f420c92dd43f4439e5cb4fcbe884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e849e251b61eaed745dbdccd2b703f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480b0aceb5400bab92e4d6393edd5b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe34188b01c139ef6d25cd879237b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71703a8aa675308f3c161f3e1a5dd9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b93e8096085abe488a613b7e15ece89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbafad52fbc361ad2eac22ad6fb147290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0474cca753954a3a60e59803368c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38187d4cd92b9e410799cff13ce97f6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ba5785575777610682a5f739571d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8bb56d18570f87047339db5df424594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa46cadce52254ef5b44c9793c51a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda932a952a80353c257d8d671e39ba296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655275e02ea60d7b3037d4f815789b1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1684df07f45f2ad18eda1f6dbf37298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc5419fe1734e2ec2ee2f7021c011799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f76098cfdc86e9adf3ff8ca3b1fae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929380352256d1b6b1f9587366773b88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f7e40b75b1eba564b5e4603ea0aad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f86d50c69cc388126cae311db4083d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3469454046acb33aa3b2022a0de4f11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc0e4aa1f8590a46c4e697eae90272105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a2a5a0493b1acce128a8e969a6a9c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187ce209a7c550890c07e9636e52303107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04e607a13e799e264d07ae21673ed6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49167e67abeaa3397dba7490ffa2eea9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5413930ba579d13329b84247fa83e27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e803b154dd184c0d0ded1951be233111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba94d7f68cc0e97c3abc1e687955a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf01c26881094c7b49488c5b9122dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc976bf676b0003fcb472d8f34b5c18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78ec88ea8dd7e56ca08e7eb37a564d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd32a6a06e451c29050781056ed6416116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded2eafdb5c2a83264111b20a26ad07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285085b3b0ee44d8acba850319106c8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cb56d864dab9705aa28e01e154d68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb39827d10b0165fa8a1908fe516449120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23952c9026f7108c8042d6dbfae93be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98b5c7372aa0224e728eb283fda9e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b615ce61af998782176a66e4691eda123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b19a1244953123334425cf9afb0fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea03883708dd3f3ed40a57c472ec61c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b51b12b0ba1a0da90578b4afe4eb38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e913c85f30b974cd9804da137296ac1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b868324680f10703a4222cc402716128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82e1bf302617a426f081889ec7871a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf045077718494514d8c6431c9b1a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab715392d0000622c46efa88d59d606f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105dd633efa44804f6f0821aaf1adc5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a176ca0b7e2e6cfcaf87a822412d297133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c3a098ca0e30aa7d73247d4f1c3b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02d33f40977e9f2b03ac6d03515a22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26183cf19a3f7938063bde656745aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f542cd20e091ef590fec07d0d5d08f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8648209298a389230e9a4b2f63141138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89471102d9c14d8c2e89fd9ab6045bc4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad390d070463662a2e75be5aece8ca6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea46b2f43ae2dee571ab5574e72fa45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8ee7b5c8afd0f189a19f60a6bb39f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ea512dc42c0fb1e10cf52f43f8527143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3de56bf337231d83d7656e64ee3eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fca730b53e18d4fa902996ef8fb85145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62902b0c31d03ac975ec1b55120c0e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ce3d2a01845f43ce015a4ee7364cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac46a182cb05245385a85ad5a82cd01148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f12866a2def089153d81afe88b1dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335c50fe86eab6dd8c3464643fdba61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d4951d50a7cc597100a9450120157151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd97e39b3043a1d82cef3a1cedc72c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81c91c81e6b6c8ad594a90b5613fd0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece74b4881da36a0c47fd6710fdc71d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdaf6de4ba006bac39bad0387e2576155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0a98e66b1669163b431c5ac016f6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493c784829370311cf527b2afabee38157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d57230f8a8d7873991414ca7f3cf7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734a3281e131d13f567749f82f13cd4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532f76723a81cb8a051cbd825fc1e2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee275c63c1bc17aea10afb8f54160c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbcc010ce57cfcd4631769b01e46cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21282abe7b6779e275ff628a3f8901163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b4c199da7c558df30589b2d2ba476164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf42bac121a103f11028c9a87972e0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f645ca1a61454f984006103a49dd7e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1449f0934a3734b0bb57a6997733590167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46e08d24c98e95de1e48698563731c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdadd653f23a32eb7f2bcf4ba73eaf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479af5ec7a08f9eef6f994f083615b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6b97f6f5d326454b20b8749b0fc42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38b0449b23b5b3282770d8b31a1829172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e387485ff5412b324eb1c3f784bbdbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740408c7aa2e01a297fd8288a01755b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc9692e6aaf8d02c20cc932a914ef7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26790178bdbf089f23e7cc9e7766ca2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d1f60b6d7d3931f9489a7253cb6fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c19a23012c44711bc31f7da26a263178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f15d50098c3eeb963084901917fed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c03b9498765a78c0b45d7201fee2a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d69697562f05650abffafd54989a1f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe84cca9466a30714870f82691356a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976ccc4a2f331dfd4ae47636ca213a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4407352f0779e4df4b43f11667c34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe80cbfaf3f0a07a9c6da85876a7db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab61c253b1f1fd5f6df2ae5449f9161186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e9e59ecbbf85a51604391638c797a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d440bdf7b64bdcaaec8c4b8617e1bf2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e480ef6559bffd9cc7472d01766541189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0743d62f98dc6eeeccb29384a2ebff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a2548cfa6103546b7ba62bec3a3d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397712d4bb8718a4f8a19a4a2a7cc097192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286087acb8306fd711567e92627c1060193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465d7a0764d47ac76b560d16bc35c33194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45496cf1b22e62b6af894da6e19eda195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b41be3187ae5c51d086797c0ff8f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc48be6aab9fc06b015856b1a19d05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f5d9d5c257ad594981cb5c9a8a654198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f1a7175b338008528c66b0427912a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157aaa050932a2acf6ab509b143ce39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870adc8ce8f7ad19f1c84831f3a7c6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509411727a8796104d075627f839a56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339244ed0f25af01f9af7c0eea1b446203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7541639fd28adb71590b8c3ebda441204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fe83e445be8b9087ab8f81351b062205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe372cecc71e649f46d5ac29ecab79b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9fc6327cd035ea9ceab572e1cdf5d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74d21632f92b0e0e6cb107678d141f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9d0b61a57d96a637db1a3ebb0efda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc64e1cd740e29eb8a25939a261e845210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b093d0b61dd2d211eb0f190ac9217bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e57dc006994e37e60aba6e9ca8e2ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8bfafa6c2ad8c1f5dae7b2c48942f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d82cf1cde8047b8d933c4f9f83d95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23109bc77715c85ccdab56555ea03cc2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac273d56fb22e872606e3332049a94216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccacc4d936b56eff9645c6cfabcd7e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559804cf5fb9fbca8a15172b898a82be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427a502b2b7bc90254a533b8f3c7ce8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af6e7a0bb8047a8327823a75b540ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c609639dd7de40b2d25549d71483c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f671a9fc9a4dffb13185d0e3f0a7d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec068be7ce448e9317b7c9b398438c20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da87833b574bb746e2a361467084eef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6383af7b8d8cad175d25259b0eac706225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568090c44906c5814f50e07b5317c92226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67a22e65cfd4b943b655c40e26d629227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60166303a467afe3e4b48aaac29210b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50afae9380e6fc3eca16888ec285294229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0947f05ca3f604437558fe553fc810230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd510c04ce2223b086c08b0d7693051e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59400b723cae8a5e1ee952e24ef21c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74323d07866099a3456c3149393f1f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf61569f6ddd25e1b4e81e70d7f766234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6530ac999b3cae87e0547c9a6447d4d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0563f5c81f017dc40b2c1721a972bd3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdde5086290a84de0b2127522a7a6a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4c8711e8ce8aa84c4e7399b441bb3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa75aeb782be9ea1f2859698168773239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccb9e85efe5e22359b54ad39532373240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc03ec96181236941d6787e1932537e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e541000e8329ff40e7701460a6874c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997fe5d920c3a7ae38ac3e9ab5ed491243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d30e683f653b56375c1987235fedf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ef06d199265dd2a194083604d12e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9519ca3af8774e613c887cd34c97fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5877e3f9c2b04d7be95c6fd93202a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed5cf1ba78dcf96fadf83e5ad27007248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d209bdffd5421b10eaa646120b7c0c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8bf272adcb4a3c81242177ff5d8da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1a8605f0b41817020ec068de6f98f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573400156d12fa660e3d34d1236bc1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c47186c3d6c97ef32478ec5213cd81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d30e0c84bd6cb3a5b0ddfd760517e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36f73f723f2aaa133f4d89da997edf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1618f298224055f266e38991080a3f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7840bd81d7b0518a05f510d923ca83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede72abce5551887fdb38a9463ab4379258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9892e9d2a51f44e925a2b676f24bdbb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bc2cdcea45850855038a455c09d53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7e3a6943aa236de6d99a046710125261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca69a37d7d70fd4b0856fd38c654f60262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84a197fd7446e784bd5c5a2c191cf6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc516748972c9d9c4a3e46e8565f3ee1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33665e7ebd1e1be6acbf803acfe093d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98defcc8b621f5118a1976e31ae20122266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b602a304c47afe76c0e108b2971097267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa7c120d4b8f52da54c29695e523fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692cc73b37b70ace2e24d193d0dac58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd22a5b63d77814c057a7f981bef06f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280be309595b499eef0fd614078c629b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81880b74f820b873a437a853fc2636c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0d218e230c93a76ab5849fa2064ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d608b5baa89d8abc5afb24f472ebc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdfee9ac70c0aeea07aa8aed1f58d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8b88d5994dc71a084385752c5349e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3370e99931265c0ff909b3ed2ce2cbf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbaa64c92af98168374f7863d5c2af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a5c8a9d0e908ffbe28d6e4be676d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c80cd065b928120ec526a0a6fd0850280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd21b8f0865c23df46059e4a6bfb5be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133712c3f58287cd5e0a01116aa2b9c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2b89b25aa2803ebcedba2b412f5aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782f9e5b0049cdac6a6b668e8152836284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca92cec90250700490dc7790fcf697285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a12a8699aa8c7e716dd7bf6f77a43a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0a186ad4fb28099fc0070e14d503d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cda1330d33054b2dafc57ebf4bda8e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f05b91d6003d36db91fed8b672d10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59534a353b37d7065dbea405c338419290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b7b2847983909d988e96f5e830652291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41484d85f456757f2f8a2b5019ff1a2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed593a6a8163208493f8ff828f4f5f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a8bf63b06f047c3677843d4dadde0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0df373d636c515b7d5aa13b229bc1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0528ce752033f36387c89ebe3632c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9527a2038f583595871cb0b93298f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037f156f39393e099c36e5ce7feb2e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348343ee152698c8d002759d6a78f7d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c769094313564c219da146022d90038300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d8048e509b53a3a2aba595b876ef4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa557c45fde482203a387db944fb5f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266e720338f2ca3f4ab31ebd11a0441303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928cd502b26eb958cd9704e100d8599304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8238e3c2f1e2815fa548c92ff6f35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e7ac92aeda881e0abe453877f9e3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46833670bf5c1d314dd1a11d12562756307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df50cdce3eda220d338d19ac1deb5a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98c3214a4df59080f46959f4997648309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580216f3d55e9baac1631dd0befacb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b9b293ac54181c54f823dd4d0cb9b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71514a7768c1be0882099691949bf9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666d236af67baf60a20e46d9bf91009313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d601c14f30da1af85fc827f1ee05150314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a49807b6c04f85c04c639d70e5915f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684dafea9e0bfc7222ed0acf5188e73316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d571b44a7903d4a9b2e3df3777bce6b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642e61dce42b80baf35ab60859fb85b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89855c47e9d6cb13ce1d207d65d2ced319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837d385c6ff61e8b19c73dbcf209fb0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2028a151e7b6e2b3ec7ccd38a0b56f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b72c04c0362a166fa300c49b4466a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da326d05987098843963120d292312b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07866762eeb1bda2c05c59f534524a5e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35c79480e72417c959cbe004475447325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed06852d62cfbebc669200ad96d200b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a5c1c79e11960722c779ff8c518e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26106fb769ecc2582ddf2f98fa1c781328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380212fd4642d632ccd2297e7828e588329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f327ec7b1eb36d0cd0c25ab0a5df7d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5f3325f2cad3429c98ae4e2bd7129331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2c5b7dbb4121c959de7dcb77d5a35332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa275fea48e01c0cd06d52943275b31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5719d96a3d9a0042235792724a505334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514206f77da153c93accf3bb97cb524335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6052ee5b8bc8f508bd89d9a69e6da4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379eb991f225ee4ab3b2057170a10a24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947445dc05c28d52d864e2b9f6f9f4e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989a8f7534bb4eed10201ddf764ce5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62561d875c5db40d438db38c0a787a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90cf4a3d86e4b9908e97b130f46ac4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58120357562ac380995f1ed7f2ebc4d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed935e24006ca8e57ce8860757765011343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61f81db4ab63a736f4e1cbe5ad118f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39286665592da2bf482237786f5a0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c303537db39bec89622f146bfbc758346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7502efe860a06196be0a33c351e92f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab0925a5e3856c571a5b814bc8e80d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305784b68463b8bae031a081cee44a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2157e97b6b88b2098c110a6428f1e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecb38a6846750e78bae6c2b1da6d7f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92749361546c921b8960c89fe5c11b05352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46764749c67c612ce36a389ceaefd7e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74d3ef167ffdc1e002b19a2cb0ad38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fb90424b4721d4f85a0ea9cf97813355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7359e1d0750f991f817f9b7cf5aa8e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25643bd7839357d5f2045c81f7896e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2617031f2f562829c20bf9c66e9a80358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5da653b3a671f8c329f20bf3fb391359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e28027ecdc44151460083f5a9ff46360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60022b9901ff89658115c0524a66d095361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e0530bd5add724516a1bfefe98fb8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb198d128cf52198d8a0eb14e8f4fc0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f62d3e881c07ace85f1d1ac5e135d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a66f8d453393aa7645040b7bc68e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560076231b99a0b1d69dca2587df87d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f759535486edf9932748d6cb67d102367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003705c41c7962df315225178b51c0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8eedbf5887ddd924b7195cda3328d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cef80cf73fdaaed17d30cb43aa662370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ac53194866cd205e58173cc313f7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236b676c09758e2fd70112ff9cefa53372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1d54957369c0180c1a10184526b5f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff5dc6333688f68215b917705835d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bbff5b44c040500ab8deecfb15e80375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505df85bc219a358388f6263c90bf89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610d3531997bfadd0ae4d108b156a3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa461903d7590a346c5a84d99b153f0a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c549cc4a0367b0aaf6ddcdee46535379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a44121443adf8a1d0128c939552d6a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff81c6af087795634c028697e81c17f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e3f1f3f56349070a9bcf4a41c3f53382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017efca877ab610c2119bf408a088b05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1f1fbd602f6b5c95c26772b33eb56384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bb236f79c619ffd1b49238f8060dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d459689955c1ba2ef4455d21d915d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580c0b3e22fa19f234cfa6b828279fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f4f4ea69b23943a7969b49d6a649d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033619a803b8a516652ca53362835e24389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ce84f304b383819f620c390d9e67d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d24cbf56fd8512b644d26643c197c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d827334686d5aa423b7f95ba28b56392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c51751099f74367817eb6d2581cf6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fe94a739b1badfd19667c16e7779d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fbf23a62290af4899adeda3e895a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf550e1ef3a4197def77b7d391bdb4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5e665b8fe86b55b4cd44708cf04f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8f75ccc8b5469c4ee8269cc39af58398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a888edbab56516a3af7b5ab8e4f1f3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e01b221538707ee2ba360457ec650400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e37fe387080b814885a5d904c0b8a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207223c17d7e110abda5ffd6e3828c71402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2ab67f63082d0b43208ee477d7bf4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bc69a789453c27175b5b629dbb611404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc087be5123488a9a0a0ea4057b522f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a2b5c86572548c11e9d3c25688cff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90411707af1598af3a8134c178331289407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a15e8a3db18b91a2874281c6841e83408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87433dc93cd30747ee543cbec24d9e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186f1c429203375db66679dc56606c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c1ab0dd5935ff3408f89f237cb5e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46052169e998afb339681f21f11cf322412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85977b7bfe1c7903b2bcefec9ebe97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f92356849ca5971404db251eb658cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5ea1c93d7d2c8d2516f3a6d919393415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e63967cc807efd29811ae99c57a7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8352e1b45263d88d11554022817892417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a8a66e7a8c7f2fb8c7b5e5e0fd287418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baf0ea366787d09ede8a8ae8004ad2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c121686f0702e8178b3ea4a056ebf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ea3b4b6a2466ac38bc5fd07133d4e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ae8ae1071938d6d81a500362564f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717021449bf0bfcb0b1b011d3b01e789423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192abe8e7d6b6b7945b542df4f7f2611424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ecbf8621014d0b6f3687b1f17900f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdf2859b594a44325cd5aa4fa62a5e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590a9394de8a7cc91088ea59270d254427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff024b27ba8a3f978676c6eea1902a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57c1ea4be13d7f758dbde785e66a70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b386c00192511ac8cca4afe44b8592a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbd73ebc6fdc752d01907da595c253431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183f9014c1cc9664e19f7fcf993f8be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1d70d8c6f1cb0bbd2a74e299eabf9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44563cfe9242faa7db09fadce6ce6e1c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7446480add264df8d94f19bbe1f61f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec539cd9849622ea7e826f81823b133436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9766e4a26811c64311a0c74dccf32f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51e3c1a98c67894ac4a863a4d2f4d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0f29fc41df87b0af89d6e860b1c87439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260c647d73c7321b84fa15144d434e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f765558a4afd1ee6c43900068ffaa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35096eea19a61dd2f8c2916a851a6258442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae8b61c7304c3aa02dbefa847eaa15443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebbf2e208f00d829ab464276611752444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4033ea15b8d0db6ccfe06a39c74e7b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee97d1889cbdefae8a75be25ebcfe8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987527c9bf2da23e9f205a75f629cfd3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2320834a1a19af8153eab51c4f8e67448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ab66c0072a7022477bd83a52326e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5ccc128721802a48434e29bd1e4ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdc106929bd5f856b74bd691ee8db2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a312bdc2a365de89f1818e394487e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e266f294a68274770e9e8166dbd74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05e9f259438a8bab887779a7c564a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f63a4abc4ee6c09de911f03e6fa8e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6986348f7fd86b857b38e7552d9f4d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6e5947c72aefaf0303c3a3cb2e80b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e4e06585c97920b317c289b5e5dbc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b0bb28fb8d94b6a387e0763f6146d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526a7ba90c98d7a28d9b29dc67126ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd5e33bc4e03ebc93b53f37bfb9c97461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b29b72e078108e7f53662589aba4ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caf750f7d02f6563147f39a1aced14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242520612558e19eac0987dba776ebac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62acb08eeee18d49b6c399080b39fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2aaf56d7e388bfe749bcfb664393a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a45928d1a4a0e684a2222f0469a0e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f11f653d3e8c553676abe20df214f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cec77a647ae9b55734992318dfdb7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8de56aa11e9681b2ddf1e888a2ed1f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fb741f233fd80673823237f2715d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d0bc40a91be33230689a39df3f112472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84572334985007a50057963d8a4f626473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96ae3b004762e69a1ec8b6d0e5e098474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e40d15fdfc328fb67105da2702b31475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdcf95a53cf2a0552d6dfcd2df87de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d213b21bbeba32ced57bce7c8ac71477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea3c94a14b26abb1ddd14215f594ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488e5e2eecdaaa88ceb2327ebada5df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803b3745ab6c84ecba2076d5f979874480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05203cf782bc03061747c6d6b42e2e8b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1e230dea7398e2b5cb2b51d500869482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fae47e0d2977da047538d3ee034993483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc27a4524187ff8338e6b559ceea79484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774916e6a134255645346ef05dac5aff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77337fa7a55ca0aed7c6606c2d354f8e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63373acc0dbeb958dc91515cadc0370b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d0743cafe57b60e927b820a6078c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb852a96bc1883c394139524dd4c6c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dabbe37508a6adbdc3df08bc929a82490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e70ae786278b602bc5c3e332669cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8d2701beb3926ba6c6ce5dd01aacc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcc256230dfcc5d0f657dc2536beda493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cde3f5eeb6c49d0b95a2b92685b85494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda755bcc1ce5a13547bdf620cfe01c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce576594940bf05f8a8b62014114cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b4e24951dff1f21cbacc91f725e85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac93c176f1d8f473122e082812bd8d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07774ead34cab5d0a7f81a32704f05499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508499e96d1a2317e47389dc94454825500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4eb815d3b2969441be019b0ec1269501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb7582e7e6401cafd3bbae46fd3f11502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cead1e1e75d81ed42d86e85f25ddd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ba52e96027ea18e7d66e8cb40b7d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72507cf62bdba05cceba991f789e7ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448111547a7df8580ade22a5e3dbaba5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9f9168ff00f2b5b5f51a05f8ff066507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49632e261304d8d32943b10d66e4013f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989e3f9b611f070b7fb6eccf06b4235509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754a1d2e2e970728eb3264e64635f37510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446edb97a20c7ac1501287f2833068f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dff388a7655a7da798e096cf51eb12512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94a1ca281cad9b5aa702d5fde83fa1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1998dd52a7c09782188367499d9d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc2d55a405822cc446c7b6aea89d18515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdcf9a9aff2447e2f34720ac16d767516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531725d677954e5714b68e6a8e224daa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d06cd6362230a37fad8f06dacaaaf8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d275f8340023107c6e7dcb4db6675519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342442f6e658987b8fdbb1ee10f3c727520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017b54c2f25b8a13a0ae3afea9c39bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3580efd466b55cc94e4c2b8e30ca3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced200a92ce7d75e2647768f95b9ac7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f2825989fbc2bf0a4053e83e8ae05524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261a1bedf1be394ec98efdaa9ccc228525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214ee3d28f4573108df55c729b8779d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba84184813b8d572db51e3e5d872f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc12b22e58235b02d452f03562de58b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16376b5edf88ee1e6655f31214d2fca5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbeff6f44d2ddc9084cd321f22709b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86b75d94d8c3674659bcc7b5b4791c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82165c14b278bcf89cefb7a2d4f9e674532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279601f3790b9d418e30bc083f7af758533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8acecceeaed2d515db68c94cc45d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93adccc48ff4f6595ce087d8c10959e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e073ba59ceec96aa764c5e8170946536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df98a216fbe8bed5242d7db31195339537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba01133c0bb42f830d0f718b9d8890538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c538ef63a490c1e05821c15de1537539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b56ee245951fe4ea7361f5907b0f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f26062d30bebec3a886720fe49111541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401a7f06e5db1c09b3c864f953122d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16871530dad156405c4e8ce563cce35543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653aa95e548d883b6906e072189eb286544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb348aab7fd1f963182c0e06c575d94545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0127430ac87787ce06d6972b8aad546546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1d16c08ec614f644ce574afb45dcd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0157925cf2a4e18e0d3587d855671548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858d23bee7d3d023f40f4e291072063549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dbd708d93ab0440613180f2231cf4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536182d395b323d3e4b5c9fb361c923551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b179120810b8f908772cf60f4ff3ab8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e4524649016a778758307eb4c2f6c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35a047ef42eb5b78bc047bdc69a5dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e1cbcc25bc86ec7fb87f0b71b427f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd505b147acdccc581727f2586a0f74556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d281c46730db0e842f8b372f5616d55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93db57e4d633e402f3329c1924ae4a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982f08b1048103c55cf26dfde472cf6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7e04b65a7d3a59b7b3f25e93b6e35560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb4b202c83ca4120d32720480fa5f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcdf06cbeae6c608defdc015dda22e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9224043b81d743dfad98fc436a0b7d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74c8413ede26ee17d8321d875128cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfc18624a4c65b5ba93c811c2e2184565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a042d9e620edf87313682ea28c3e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e808ebf831547769695ffb7df12111567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6200065d03322751c967cd5a6d250f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a4b0f3e7f5a42d070c0b1c55fe504569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d713f0dc3f4f4e682cfb5392320e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc997923a204a2ee1c8e2973422131571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0b03f6e7ed69a3e8f6000dbf15568572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489118d000f86b2ab81857f7e0d559b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4daa4af0ef2771af82c700941b6a0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c211f792b9079d1906771cd1eaebb81575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755d31616d2ffb51bdd54365c22d642576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97837204c8055d0b8a4f07e8335eef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8aa556981051df5b638232693b9f52578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452d3829fc47b295569845b84b762c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a99cf04f56e98f1a5602929618d14580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a806c37b72e100caacc1248e21bfbdf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380b1ebf1215549e59b00d7e3540765582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5b9f0a2f3ebad4bb5e650f1725ef6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6c6538d8f82eb5584febb584b3fe2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576400a25ee1664f6bec39aa97ce8fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81523b05819e905356aa6656829e87f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94813e9b15d826b283e1c1ed99c5aa3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3d5936d3290aa795b029875d46fbc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39256d5c51cc787233ec3c2688568c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f792b280d2989b8de71ae94241944590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba70edf493dfeb4f2f7196b88f3580591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf19494ce07497e8c9f670a3b7a6e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4a1960fd228ebf32d8beab4bb6e35593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277460033349078940e7fbdc9cd8382e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384109ee413502925a5eda75fb65b1da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b877c2474bdb34fe34ad90f3c89771a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06bd06deac20b068779368a99d62d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75a6c4f7d4622b97b126e61034e344598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c671a14be51e2ff344151dd93c6169599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88785f515c457fd21b6d2c1dbe9c5761600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d087540bcc2fde72030f52890ecd5ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0144722e4dc8ee06b65d7bb45b2235b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7d5ea896da7eb0c8f7562c58e1227603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf0506763a60587b026e8a3c4dcd14604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215374444e91f62ee1a67292e921a91605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667c82337a734e5482f811a6b8ec0a7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ba7707db2bf3e97b92f79a0dbbd80607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82775d4486105dfccffafdf6a8896cf9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25073dfbdfadeebea1e8b0c690959735609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a6ac6375d1a98bb15f527b242ce77610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219b418c54392d71bb0ed812a1ca180611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fb69b9a3676171d6bf4fb44e71b9f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831d738bc7083858de04e948c008eb8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c48cd42c3648c667a7973def61e6f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aada0e99615534ba259da6db327233615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf8241e9a14da3032624ad647f1629616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21281373dc8311b865659b0c5821afa8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bd9dce51cfc9c024e3cf8ff6e9ea5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73476ef735d4d25c65420b3d8614fd98619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3713eeab4fa88c3f61c0cb1aa9c18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d40aef2b2cc64227d67f74ed0966aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff09fef508609aedc0b660d44cbf63622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf435bef2f7c5cb488715ac3d4911698623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3557fca82022b3e76e2453bc02a0df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7985ca3ba0bb42602d86bfd221058625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56998067288242895668696bdd44dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d883ced82d6083ba00875f87bdd239627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20248c1277d96391d2ac3c33d6460f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76362a41374cd52955e3b133473cfa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb4b1a844750f3dc863c14b4aa8b9d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271703847acc95d0e04a576212c71d6e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11368e6be8afc2beea7a8e0b274f2d4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddfa4ab13cf2380cb5474fac5c08f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644aa34ab77639b0e0af15e60e0bd484634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c44dac2935a9ccd3e25f4dfd85a90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fee59c220b6768076794ec6dfdf397636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669023c186a82c0017aeaa66a3673e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9b806b49c7e6544faae517affd0a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b74d59df27eaa214f46bdef4e0f4c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2023d6b6e695f3dbc285569f73872640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1798ab8a047c0cc34998d7633018cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1427117d6a34398a9084265f8c3d175642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18817f487176f2c54a8a5911f375012a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df54a7d5d30b6ec9fda0116423b229644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fa3abd39c93a7688582328b41c33e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2301970bf5e733abb4af39e574e55646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49feaf2e74e2f457d366a41f305b18e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562c36e4c0c02876e7a1520a73f0c71648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5e352edbfaa949fdc4eb0d6712a97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125c743f043b7304e239a3a82e79f99650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a9e08c4e0330586d665e2b1ee3234651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f848f102e26d48aa9ab94458634f0e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb3509eb77ef2f9800112be0bec7fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1512b695b9721c6eaf3519c20d0ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da1febafac80a7994e28f86b0e3695655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91aa71f3afb9965b03442c803a0276b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee330a0f5c04f1f8079c2fef378ddd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993f805f9ac6fc4e95c4fc5bcf0b49a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48402448c2442a80b5aabe5611d7361d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627d157a32855aa415080040edb673d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01378693049b65fd7b66e7999070be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee294e867bae7f7566999e1bfb3666662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5dbaeaf2c4af4c273bcf6477e4563663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d671b1692a2378da7915e5417e61c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c351ba31a40d9ee2bbccdfa397c23d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d66e866dc2778ed1a4bf0d69d66980666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2ec66e21256a0d1f4d735d93edda2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe37a1c72bc6fb0d623e4e4a7a4ae83668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484922ce2cc1c6289c7cab5922448dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15f9f506f5d29ed5e1ac612c74d7f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1b60e585b9ff14b8c7a7033d2613b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecfe47a8cbcdded5ceed0f95871915672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0c3db1d4aa9a1be9a042ebd73b124673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bb67a2e24733c80e749d0c2af1517674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb19e5e6c5de45d530ab75a4227162675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0c27d4adfd6f518f2ce73f8838c0c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14b5d24a0340afb3afa6c1be7272d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf892051778ffa36ff6c06c85f1c30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5faf2f4871c8bc63c52a4d6503a62679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184f3076120cec2209884d7c54c8f6e680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>