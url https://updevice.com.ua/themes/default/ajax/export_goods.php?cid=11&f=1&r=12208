--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9497966ccbf33716c8f4b672eb55b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094cd79ad07a97ec0e88a40ab25d4042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bf49ca4c59ca0190719d29e66318a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b7b61dd5fd39434de1c672335d5114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad25a5c418c8c0f8503c5f66325257c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2762ca5c9bad1ba937cbf0b5d70ca26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a84222e7d4e689b3d41f1bd4e7a9e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c94777990af456b8985d0b841e5438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cac082ce794679797a074d3da6c419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8adebd297a2a3dd21df19fe1a479f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bccb47c00ffafece1fafa85d67671711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cf80737614affb84e5524102a2b7212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0352bbfd54d55ab392276bf0eb7ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32afc34e0d02fd75b87e763e520d8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878741d4bf392d0e70985f53db5cbc9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f945a689e3ef15fac60090318f3870316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b01960770a8c5576eb57b89084007617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b9c27d17334f5ec73f56782dc199718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748e95f3a244fb258629d9ff972e20119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96e75cb6967695c25e2d502011d2a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ea25a0cbf0cb18a9bb84382ea68f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a5423bb7e3488923d5261e4cff35222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63f2415e161aaef497d24772b9649e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da4b1334566bab1c46eeb37109142a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a68775a5bfa0883281765b7fd0b3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394fc4d1f55ee88678766f445bffea826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a58a6c7381cc7ad796fa6f9507872a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385074ccdacf7d9047fc4b2378f77c2828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48e95fcfbcd019e1451e2cdcd3a65529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32498d5d828cd38b0c78ef6176c33b0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd13c18474277982cb7345e5e73ef931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a006f00d1fed2d412bbecf04b5d92a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c755320059195e1da1f6f9f27cdb22633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e703ba0c38504be85f57a51b65b5bbe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d8e49d69fbe6bc719948f469ea8e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae8d49addd61da26fac98bc32e8e9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f149d72c34579064fc7ccfe23ffa137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18ba333d6b46493a2233099d2aedfc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d2335f8c3e065f152d8b0eb85c86239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f396d85d5314d414880b49a0e463a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052c0963b8f59f85c078357c57bdf9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35229729a8c3f4c63330a5995919cdb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284820f629b3b506e464a9fa22b3b0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be7489d766cc29d453c4d20836039e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a8dd8ff2fcdb33edd5cb3b4d8362045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66479f3f419ec889f6077554995ea9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8904038bf23c5380e9d1d3cd40c1d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287475af55ff51841a2a2b6082b06c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23cfd0d9dd0da9be50978456113b9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773be105caaa4016841e1cba9fd26ae850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcafaed0212f77b9f5d67753cab46551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4383ca8f689d69371f0fc1b4a721652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938f0bc753cafeb4af46f664e1f1b2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a94f617f1653891123e065dbe0f5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3c1a99e2ce9507187c9edd468efd155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7286ee2623f639ba0e6a59d8af72f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0e3935d2062a96f8dbb03e97eac8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2350c290baa58a137c7d124afd35d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff471e9c58fb42db21441a5a3006cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e53b229525428510c7161c33f71fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e03afce3fd4797bf090b66297ff0da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8991616e72521843869a07d193435d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bf944f96277ac7c259b0d3ebec11463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13039ef6bf25f81d22b522a0a1a35164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1a4915c9ec19481e2bb965045e17865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcff0072c8bc9088f6f329da0fe4b0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225e35d28289c67841a222c3dfee24667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f68a915db46dc3c31844f017790de368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e6547ab6ad7368476edebc3273f2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7301c2c79dade55ab3cda4fb109067e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c18e043cf19ed95d0b826033cbb9bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bda692e269eceb43e5a40d382251372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081d0ee69999bc96d1617e3c8f181ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f6d46acc0f4496491fbdd6c6aa9c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d204db8a7016a28090c73f9db0175aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d3c07e3f75fa8ed11ccff6ece606b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabcad1818409354cf3f32510a8a44577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77898a2f613f31e6b141226bd439f48e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f54a23676b912814a8271d6f1f54679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c9a9ceda3ebbf84d3337f297d781f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31595a81f961abf3568b9e87ef4ee39c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bf7e7f73fab463eb8f8ca5af2afae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2083d5c288772570762f24eebb338083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f4204106bede0d637a7a0d0380c0d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96616470fe0e8d6a997d8f07a735bcf385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce547b34a3c76b58984d2c776148c2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7abd95e6657cf5eecf41a3ff5dd2ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b8cf011394835086f54384bd6f04f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1193d1d0777430c0bd09c92a3440cb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff96ca666c93e55d694e278f510a3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985540be75f87ee386ec275135c285391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b9a37bc4515860d9de8053feff42492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d098f2001fc830d9153855f09a0b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332e99eb74c046bf7630a3694215e5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7e2d11675d25e5201c64c885bccaf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb4d4c51e7ef01226b668775389b3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75f06c3d11a212c17bce3c8f0be1e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910de21b39925471047280ad930546498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb88427770dba601138749faf1f801299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb6d0c55b43ed529bf2b68c5900fa5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3f3209d6865e8919924cf1b00bcf6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd41ccbdac9c92e1b84750ec28b63a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583f3bb5be807cb6ffba4764934956b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1e433375285454db1bd8b608eecf7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef659e93f697d2a96e643b61042cc1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63016a8533a48161dd56562804daf26e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1ce542a9eb0b7076534acd9b9e160107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0338302a769c0cd903ead1df774b4d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea2d47099f181dcc171d79945e4f52109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c628f1b0164f9527bd4b0480e59ec1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc0d3cb7629c58366c4a336d0001ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720d5c8ec26a5c35296dd069e807234112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d6135ec10f1e06616a38a2cea8d2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f473699e8e3f8cb14007cc94d2ef7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdcf70c9b10db2cac0346437e32119115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec654889201de03a076b77eee71510116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c758ac0a2da1342eeb60d09ed3add17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b714d90888b3069b66724383fbf7f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa4eb16a1a734c6497a8e129c9b091119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844fee391069a05a10cd1a5f44d9053120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18f0d2724d7f0c3cda458a723e1c21121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb8c5491b804c86168205603c956db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef748d61c73372663286b89a3bb8cf2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796351c4db9544462790caffa7036bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b05be96e28ffeaa13be574b1e2062125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2f9efdaad554dc09d42c11cd2cd35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dced6c356f208be1c6ca31816fdf0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1a47cc1a6b7d4bd41594ec1b55a7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f963bf2c0964d8286b478c7813e46129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fbabb9fed4424f94aa7e3783e2bc2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4498d270488b7a02ef4ee462ca40960131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2718da1d28d9033b62be97de124f03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a6cb4f8f76df87fcd545778476769133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e8b701d83acaa84c19cddc00fffd5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8eb3e2874e86b4e592142b342049b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070e3562332ac17b55a0380c660d088136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb72751e5afbffdaf11368db6a30015137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54ddaa3fe6113325921ebce9e34c8f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035546492793ba54c4a700d8a6e4fd8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a11469ac53c2a194b60730ece8e94d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab8879ffa04a0d0566c0c42c00e774141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd169033569cdc176450780d1f49a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218731eb13b1628e8cb470b6c17eee4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bc3e31c1431191594af6d54dbc39c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3161013c0170116621282a47e9e68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7bcd4a5c3752d8b2b09638fed8eec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0b5c045a3aee7ebc28e522b00b8ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe1042796f558b2faae2e33749f5bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76698d59bb1fc51c7192a1fa2a9378aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b8852fe912b20637eb272d57f9a6a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85681adbbd8b576be08d102f154ace91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084012817a63b1d63daae02c4b56aa05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23089324eb1459a67c0aaa7fd23c67c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74122a0e9c7545b20352b76b24daf0d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883814718213306c448accf7a723ba2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee01a552c501448205ddeaa48c0b1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c38c22f800bac02955234b5cc2ef3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85d2ad566f4da98d70044800765e6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b2b79baf79fd5e580c0bd9078b9d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb5f7fb179257adb32abcd9601b8b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8015b1eaaea1a75455d980a6a44056f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca62510f0db818ecaaa992bb39b702162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c8a4c20c76dabc63c20db47da6378163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99803e2bb93f42daac267f9069dcb0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ba0389ba6a8291cb14367cb28000f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be8f877c193a853ef2564129443b34166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313372e58c3e75c0f927ad38b9d6c765167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e388cb89d32bb1a8365adfd162fc5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9a691598519728a854c3d01e42bfe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc40452d790c59417957000c53ce195170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51a88c1820465b75cbae87e4ad40c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5716c7319c5f3a7579e2d1b34053b79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84e4cecd186492014c5719b22ea4b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fb09b2fb4be3b325b44d8a378dac0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa35d77764847d1b6ef2d3a80da8a23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8655312b67b1eee4d8272ae29d737e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04f21cc1ce8cddc4157a3cad0b4b28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c7bb4ae840378094ff75cea886e04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e0de04389196151164e340829c689179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14509984f2d18485660dcbeec7a5ebc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79634114dcbbeb823936e7e3b1692d80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45601dc5ff806dff0b08eed7e211fcfb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01207c9083bfbc8430ea22c955e125c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adee361e17017696d56ff517a615be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f24fd0719f3704f446a91293a5119185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ef9afbb3a8be791bc46a758d00620186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce62ac5a1307a48b2186f1666f97f1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ef3989b17fb97c29289d5d4934499188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8421749ec0d975aa87c1d29553429189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6357d507bd7dcc1f63a82bb7049464190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064758814070b3f2831bd852175d1255191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab283ef1fb7ab5ab58870a97747548192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102037ab623e9481047c8980f132fd37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac834ef5043508921ec89c1e4748a187194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b1b18bf6bcb362f08e8ec8b1db55e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27c7374a26640efb5026143926b36a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de54707343dac251a5a5c49f2cef15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bda38645dbdadcf281de02c39a065198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b577577356d1b113d7438b6605082a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c5140cfca4ee88adf7f656aa2af78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0799c83d0ed4fd21cf186ea81a84f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883c1e5ddace38764e522a680a9bb4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0659d3f3aec6865bda1e934be2305203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96279af26179f98543c116687c0a23204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8ff4e4757edf06e74eaf07cac8a5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e577c8c7b9a958a110f9a41b8f8f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7321d11ecf4e270bb46fe2038205242207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe18605a2d579ac09f46098fda78809208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a243b4d7a40c87e1266292cfed71d1d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cb0a4e85d61186e84f1df148b3b21210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c926fb40fe24a98a216e3c1a1eafbf3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5111b064cfd51445a54d63e73052a98212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbea00b18d5818c8843f620cc9e7d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4595ab62e08cccc04bb7b312a0d780b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834d2cb1a944e4704c275da041c2709215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f36aa5b2754a8ea28e376b229d7e5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca06b6a1e227d63f55c4e718fce3e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19917e9d26750b6bec07ad1d04a99498218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9290c1b2dde36cb23bb31304848e26219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91d3bf9c7d6a971c943f424469ff55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a2713a648edbd548d764b22d8e149221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b074928d5dd8ed5b429081f9e3b562222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba536b52576b3c442fdc3a06b34b169223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450fb22440eb19fa8b59f9f30ed03fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66456eac81a1f7160a0501bc05bbf4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969ba07ceac1f19b39c97806e9e3961226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243bfc080b2b8496a2d7befc23ae12f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d592a4e4e2cc333b029aadc1f94eec1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cb892628a4a38a377e0e4c8b9a340229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86f46560a3096693b9d296bfdc42bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c7e2677b81f8879a9bf01f9423746231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397f550cd8a8e668c7b556941ba85a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e114583bb35bf05102b12137f535fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cb3d8b9c35244cd477c717ef104b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87582ac98ad7deb240cb43c31befccf1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd76a6220faa046e8582b5206714567236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa53bbc6cfa839a519e203178a01d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fd79da3120cfb04ecfa7d83daf4f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5b0c24ab8662e77b278962ac72b5d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c780e265c4fb48090c8ef6581d738a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003c764d1e604f816e0b85909fc58e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbca82e5209728063a3c07d7f414b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b09574174fb91f624f1830c7b3dd60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51677f9bb484fc0ba9ccf7912697bd89244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631d4ca41a196cb99a02f4a5d39744b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a0174910bbf7142ffdcfb05d142dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2319f5e65f96a36f82c6e3d835c324e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe3f0ac7856771cc4a31c7ab0b15d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03439a9c09dd5ebd133ecc50e39fd029249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbd9b8b243286ccfdeb84db45b7cf8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e191d9a20fdd5a2e50f4eeaa3b1d050251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec8c93f65ecf2d21af65499888a99b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f852f4de37a53e40c9503d819e8e70253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bbfd657f99a6e01dc891912150de9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534eb51f1e56e61de3cac663e55857d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc60f554ab438c5ffa42505dff27f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7932b5d361e4490b48b1424b745e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26e76b5ad950ff75be08d596781f88258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22362752731ccf5fae05784bdc159ede259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcd318d332aeeacf2c3dcb517f2aa7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d8508301eb14be5fe774581327405261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e01e3ad090af1ca0df262e8ab9d83262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf11c4ff941d34be4bc06719dfef40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5fc74bcc491b9f0edd6420f183cdc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fde604208f4b31b62767cfcb8a45ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47df22487c9742a20e5c76f58d3f53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744368e71a8272d357492593f0eb7ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b02d660bd6df2b6e800a23a71dd383268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29141fba84e4f7680b90db108434a4a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425de36ae1e297b6b5486a4aeefa7f14270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70e8c41dc90098caa6b70f7dd67b63271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5653b2b83891b04d756bc2c151d57b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6aaca8a2a257b4a3a2ed8c33d472f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0cc03e7af7592dcfcdd8f781926a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4ac2ed5ee6aeec951405abe0100b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca21b22498e99ce32eb4f329022d2e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da0e632a59939fc6b6b5d14e6070ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf063b064847e3eca52cce0a94eef61e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e8628b6a5f3d3031f4d40e83d4527279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc26d7c6431c04d525af9a1b935c8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f0aa0a811cc260b7950c947843e09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4e654d2aa3fbe05ebcb4215982a7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0498cabc978ddca48d35c653ca7af68283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ab0c9560282934bce976f502def80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b85605c3d7259b3e809bd45a9f8629285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49461863f27ec2bafe1ea76f0f15e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3664a7dfb94dde76b713e5f955170287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebad5f44432018c27a1078be68554f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fde7dd7d8f9e971791d326a57eb0d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ca364b3f8d4c6b1554d878a7c26f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e5223db6d9557c0e7a7e9576e550e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8e3e6495cffcdead3be901160eb8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520ebd34936638fe55cb95714d17da5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fc96dbb44b9b83750638498b23fed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cef1f82d1d2589b167368abb261731295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dceccc38974e6b77e8981f84e60b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8711184bc3139e5bd7343eda39c4a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55de074568f6286489c0f6ce49a1886298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a6ab8328a5536813ec5faf2d717ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fc5f197c498c6d68d47e9ed3761c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366b4c518dd1689cd10ab3d9a4d3be4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cb949865e5f70cc7f7087a764d454302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4249976d96cf8721938da46cf3e2e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95edbea39836f750ad013e901e8f5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa62bda65d468812c7dcc91a82704f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9f0ec7c262b7b886d8f2985b391ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3f1a25fb4b2c52f9cdb25879e43b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa697acb43c7f347b1f75ccb4112a1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663d4125bf9eb7f83b5b7934c175629309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e4119f486165655149a5a58ad3b07310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c844d91dd4a94088d08d86cc15ee24311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ab3ffbab58c78ed2ca629378ebd6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8004a8e1a4a7423f7587ceb1ee73a71313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72d21f5fdcc939216c267394ff9447314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f956d6c581e4ee24100858d60bc08315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515633dad5f98fb2737efcc7239bfec6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4e76c4c2c13e863149b0350a234c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d51d845b08083617b598ece8ab56c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dae1b550f14a4806ba609cc6df758319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c93203fd6cb0c1ff472af9c5227c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990f6a9bb3eacd51ccc37373ecf55b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cba0f64bb261ae4945ebe6c312467322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d098d5b8e0f555d19b311fd3a65f54b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb3f55a255bd85d28adbd8355fe578324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805c5314ab6f224d31b6b8733a33fbf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ea7e125cd907e99fdbd4d0764dee7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eec6c3b33ddf355c90ac93600b33e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134de67aa3da764e864e62095bce524328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94897accb2e8d983b848644842db03d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f5b150439bd1fa036ef0487eb237b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271951ed680e1454588206ac642df63331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba8b0cd8125a8aad64e9876764b040332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac01b04b7c33e0e8bed3e45eae91c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20623637d2503dceb736b5183c3c2d34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b06a26064e8f6330ac2783de4a4b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8eee672b927ce56e514c1cd1892ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e887987c9374824b2ec5f233d2596337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876611da650b197ac9bd840c6a0dbad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609d847e4bb1013267a685572176179339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540103a796af1f3c28bbbc5cf9a85b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7322a6e0b90e77ddb2342953dae4c45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d5693fb832c78db0ff298408d93e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25d6342339d2652360d50025415907343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa194672959dec90d78ad2b83dbe4903344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163715ae2bcf04c34e5d9224ed26374345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8491e2497a5236d839935609919995346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211aef7a4de793eed3b1b2494addc2e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267643419e0ebd6e516a1b5402a69eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f32f7d6b4d05ade67df3e19a38190349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348bb7be367fdea310aae42690ead51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b3afc98fd5f741e9f971d995693d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40297468364eeba1222c04220ef6cda3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65535f82cc93315b3b426222957b8fcb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df1e6a2f5627526d2902a63959fb68354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c735e49c2139606d2066571016bc328355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc60824028d3794788d831676de2199356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b18b380f93e7ec7c3ca224bcc0f9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ab00097f83ae2701ecd67077d7533358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbfa3b7ce995dba4527f3a87adfc2c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a718284e5a0b9944905fdb8778a199360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e0c2bf9f9cece9d1601a98b90464d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c703fb8da5c4c7dd76c195218bee6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983792827fa7d64e91971c460150e07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681f2ed8eaa33abad1633cae808411a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb703cf22b51c2871eaa5ce213721be0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5a14c008ef1b875150aae28355041366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1fa2cae805687073fd5594068395f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c79bd2ea8b460559c4eb9673988f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fd86586238cd7fdd8cc7b5fb00464369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208230a405608f5fc13dc1864d16db9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3266ed702c757d24883a9e0248c9a75371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a399436940a3ecc22ec57c0158aed4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ac16bda7b54fc3bf96c0990cefb89373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5a723046dbe7b60904e01e5e8a5f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd7407ae1d9a6470ff8d0cf800ff1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5692a8420e9964edfef1832d6cb8514376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e378b45c44546bfe61f457cf945adf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67105414ad390cbc69c011345008e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946ca824e87870538bf2ad858d45296379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70d8e11f1c165971ff3dd7cd9fec45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679ea2d1ccff772ddd817127c3f27a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f51a2e7dccb89e65963d4d396783f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb3f4b8dc102f9249074c642def4b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828a74959a78dd65c2a8b7784673adf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a775e0585ab60c51f0629c7f11a6528385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8881e32a4da00851b017e4de36d2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822e5a80ab91db61f462a159818cd9c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d964a1148c963ca909753ca19aa6ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa20c088957fe35167cb4eff1738626389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608713800ceb0dbe8f5965ae6df4de4b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0fbdefc55ec25cc2831f4e7275daa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d09ce12648b3806685b3b8ee4b2b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731525c05577d496b314852392f9d8b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd296d6721c2efc76328869254f51c49394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094421e70615f3b5ea850a37381f264395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df107dd4ace6d494417886cd588614f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1894f142eed7b457eb1f8f014bfe64397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ebfeddd054fb0f0f1f10d7a2aaef1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4f503177fd40ab5b413f0a79ac983399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9ae9ab09d926c1c6a2bc5be876f6c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5eb3d65cc61af6f34dc7cf1a44afbf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ea94da2c0033f7aec94696214e857402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8da1c26d1917366f071be23ae7d0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73439de83cef1f966054a3b98f33dc87404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257d85264d49d3a8f5d5f996285f671405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95d20bef4ff054691ce3be94aa3f74406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2187f95b48abd8156653ff5b113482407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441cc3eba31bcc64100acf338e0679b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6235cd49703266a12fee571a115fb6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34968fec6dd6fb45f80c086a8da65e1c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e842c2a505ea8ca4aa315e9d6b569a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2970eea1f014fffeb7a3939c41d5dd5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9907b000756e98d0375013cd2037f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1731d5b7a4e3dfe60296d33ccbf39b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e884cc89c257cdbb09b9d6aec7e3aa9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa2bf574c0001ee21a90532af56a6b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bee0833d25563962953d85a3f63253417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3de5575fe136d7450cb2d4ac4011a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f761de619f8ef2c30b311b0f48b1965419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c063667e301fd0d4314275abf276d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d124f060d126fd6fef92930a28f79421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023a3e42989d9d002bd1e65e2efc6b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267db0e7ff279dc6a7b820458f9e7a95423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e803b4116680c27fc098fa88adc48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9bcfd7ffdeb16a7c5d08813b246ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffddfd067ce1913511f347ab04efde426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345777a172c0a5d797f6ab4015d669a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546135175deb3f51437975652b9ec97428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec524757ed68e67954d9f11b342574a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c81868388ecb452e504a7219148af3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6dc4b4fa94c82c58b477d9437228a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdacc87e567a84f85588c13579c1201432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f06fd7cf0a7ba646e5b5f3d09830c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83c8e0c2066974ff7f4eda7bfd7e25434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc1e5298b269fa047212ce9c372cf1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc14837e1d4895ee86ee8f10a2d61b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c0e5d0eff80d8d86ab3117b35feef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7062281f529afdf0c56f51db829ba53438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9dcc03b865c7744e4f0bbc4660f0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626527f036069531157cf53f34eb4c89440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408eabf284a50da26ec62093c707018441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec652fdc2c8d42d89ddff270b3b2fab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad96818cb8f1880b3edb32ee18a76a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58f1fc210afd4248bd69c89f9705c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dd62cc9da130cfc31f53c545d619c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f0409dec71589eb4012599ca1d0c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef244854b5db410b8660e66f2fed34c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad6cb45d891496cb9ca1672d29d781448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39418e50762152fb1c5f54f23e16631449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789d9021ac0c72ae34d09b06bedff54450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5697864e91df6fdf702174137424a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7782d31db9f4aee42fd02e2e3051c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409949606175e750a1e6b0c7eb6f864f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d200a74c21396deae3c497b9f207746454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd529f74e35ff6d3e1b799b32ea3826455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5209237ea130633034c842ed43fe37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51c03dae838b34095ae760c1470785457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fdf9a6f3b422cb2a5cec09516823b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4073d2a65e19bcf443aae9bd608166459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffb02cbf3a61352215c0f5db0930fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813cd5261e07edff73dfed9e843a90f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19f9df1d4715d9bb95a913b877af9b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcdcfa190b82266bb38491a1019309463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00969752f5c4f97d1854ee42d99dfb71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15bb6475466781e837622a4442eedb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd257cfdab3605869dd0150c8d61e69a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c82b88cefb9eb3a0c654547c6f714f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774be9761410c200894c3c63831772f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c807f925ccf73410b1ba3763328bf0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b968d430d3af14cf99b96deb6afc08470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c990c8c98242eae50f2fbd6d026e82471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a706b0e145c89a1323cebafe371997472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0376b6fba74630bfd5a236197356eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1172bc8787af2c00eceb1f09e9c5f58474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a5182b97da95aae7b55a35cbd6959475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f11303b6e8210a0c004b703a2fb661476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc563296b433a380d02a05d049d0c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8dadb26165340c2ab31c8a4fee296478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb62ed48ee16eb99f2b8b89523e145479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40946fb0f822d844f39461ea6fa0de3c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6825d43471b375ab134215ed52120481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790f7352748832be9e67cb283eb8755482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1b89437ea0e2f909fcfab1af35bb6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd402f242d853b704d79ea8c87f8643484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04939c9b430953deed71e430bcfb1e11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2c94a80adfd9d28b5301e84c21788486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924bc53efe60525540a27c123f92c83487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e1213eb03030c2cb0e3a7dc397ac1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99d742ae8618e27ea2878e8ef9cda3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14806a0fdfdb1478838d8f45a0df24490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947d417351e559bca6afdd9cfe14371491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e4e18216aeb46d825eac4f54ec395492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877f5b62753063c00558facb51f3535493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2a611c779dd83873f8ce41f0dc8b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49736455f27d9ffbc9ce653d4e2d84eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1065270d0a2b047fbbbf652505c2d49496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60f4ee4af5b03d9e6a8663aec035b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b51f98fabcfedb5cb395957b06b23498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc90d012cf7394e7feb10fb4d460c17499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706821aae85c0284186eaabf8299a8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa60150a7786d91cd17dc74862b8358501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682ef0144dba66b8809a7834f002cbd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73982152bf8ff832da6e13f854528da3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc95ad20886c3865df520828eb8a9a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acd861593c476e7a3bd50586c40083505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173a55901ed853d498b224a08d62c7d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561d1c837cdf55d2dee586298faf551507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a0e9ced47b7a098c705bdb572b1c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdb67fdfedc1ab4cace30d3023dbcc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cb0ec1e6392f8348bb4ee08399c09510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544d00426066ad0dcd0d678a08ab362511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f7156937d2d9a12fcee3cb2ae4902512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa59964ac8895c79b294170f509f088513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dbfad9f749e623b45a72f1720ce13514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d31fb253ec15dcd631aa7b4b61df25515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af4097f118090f8bad19194062a589516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae49ca925f0ea34603331ea5962275517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90998d9ac8decd77f6324245eba8d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe087e47bbdfb1d723f8e238175da6db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553b6ac44fa737fda20b675e5da1868520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b21580f25704b323a43f9cbe56098521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95a69c0b0a3451b47e8965a6237052522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43c837d45a4ae414f906093d4f0128523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c96f3ff7df9fc81948fec52501a756524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc9721b3010cf14c4445f17e50b273525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f40334cce227433e6b14bb524d42e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a722404878195bb027a608cdcda5861527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dbd35a845efacc16ebe4601cbfc87528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da2bd49eb3d1c28f772418eda02ba3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b37091d613e0d87c00da0255b1d59c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376b2eaf5d329269143b16bf795630e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce69769bf27be14bcb87f8bb5fea7bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f8dd6a417a0c06f5a1beadab7c146533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e06758fefca8c503668b26f6c4071d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337e6116aa024fd15a92bf2d24a7a2a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2b820c4581c25766ac5048816d891536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57d68a213b852256251b68bcd80ec5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a25b380447aab2334e290463d45a2b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabf66138c4a818ff6f4592d03a57f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baae595bb79284ea8036cad184d498540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d535a12257898b5d849abd8ec9660e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cd92385a290739249bc5c31da40c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe33a13a5e5decacf038a398eb16939543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafa59d379deeda3b9b6f97eb0f8724544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49e8391a19e7db2c66553a23c45df9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca30921549488c2144b1cbe5f51ec81546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933083006cd9203329a27a336525a1b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa950ee58e0cae3206fa294f68d6407548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce018480ef9d3ede9a8a703aaf6713549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdff325e7024349b417dadf244d738550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9add8d96311a7589ce5daef4d57278551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a83ef445efbb31ed6bad5cb8021f0a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d5b1379f47256205f5603ee3fbd2f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535606f352427388c3af430841cdaf0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d68d9bf6bbeaca28f214fca293e24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca946f544e80cd465757febb0b46c98f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5aac89b953ae1c3ae97004b8f78859557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fe675cb5ecfde37a7b915fc14a0cb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815e6c3a31800173be353f152b2e703559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf6d103cf26e6a05378a4261bad9be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f79268b04403c647e7b4ff9d781782561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c538621ab8a4209bdc6642d3909dd75562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08869b696ca4385f3865a0f8e3296cce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f188e44a1a4165b859c5e9dbf40486564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e674af4a6f7e3de89b1c54312e297565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa0da8a608ff047453a3f8796de9b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1462a04052b49d300cd3203a68188567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff61d7aeea3934d42656086b80c43f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7be7113b028551c679d61d76a50962569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c41858fc6917eb6d6e770200a9e10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd583733c2e7a66127d9660a2c2aeddb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe101bb8a25a62f509b3bcfd242128a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad644a3beb6d34a90684f92670bb208573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854cef51c1820418e66a6c62adf894f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f664e688a219fac9169efb4f0a26c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b40ef37797ebc613c9178447282af8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e75b664f4c3972b54dd421794f0a60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5f3d635f9e39723cb74a8209b76e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1deaf3661b6c8cc60cd0b18b611a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64ea869835fffb3f394100d80b6841580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977a7fc50847bfdd0fbc8f3fea1e899581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e01b8d45db46eda002b84ced324d90582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039e533f869c5e3c3df2656f373f7cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acaaaa28e7b048e4cd135f9ecb7e59584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d787a12166e07a6a6b9a68ece29625585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda9636d22e6d32b189082b3876a5d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85a913313056ba1c70a8c33548ab39587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdb235f6c29d0516b5c54c263fe230588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36560f0032172f8df302d421ac5758e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c337d67c676c1f7a152ef9989340c09590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15151294a0bcf067e4ff9f08f7caf3f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df820c5cd3efe77dad5913727529a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882613f01f9ed5c3c5485a0627922af5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bea05705eaf4f677a890bb561ba7e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc3a2756802a41c05090c776b75dc2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c345cd432f12c0e19e9ccc1fcd4678596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855f605f5a60262571c09dcce66247c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29126f92251fd3faee10363fcc2569e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a5ef4bff3ab07f7ecfb4ace69d7a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8955f972f061133cfdb9106233217f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473afebd709f9e3d34373d72d668b4fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565862cfcf12ab5e8565c3a572711958602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419ad42fa4b7b698b9e96ae56950beb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cef91b0115acf8e839a4ff2eea9aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747498433c65680e22b0f054e4b22b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f097df7d12324f32225f083e6d9878f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88343a423d4f65e3e89f27e3028396607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c21aaff9530f80407d64cbb75f347608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bd63e1a622bb8e6d7b6360f024d27609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81415ac668ebec0d73d7e8755ad59882610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52476adbba69b7939396fdb0c9536ad1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e1fa67ea2b39d5393c37716c8d1ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55fb41dc6e574900e1055ff9db263e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e4daa1fa3e96b3f7b30286b387249614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468232909475d848eaee1bdfaa5a133615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db715dfda7ccf663ec4addf2a98bdd4c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc29a66abd3576ed28fda0887f37efc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd500f7c6912a94273676b66b5afd4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085633290011bfbbc1910bf12372b6e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a4bc89c4712ed36803f54c1d891ec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8633a90bc74500c04b0c455545670621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e73ad8701bccaaea3bb2593fc1e9b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b9164fd649936ef23fabb62ffe526623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fb62f9b052d9a03e8b95c5f038622624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dcb20fb156d340fd21ad2a63b720c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da327289e03c2f9ec5b0f428cbe68bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8781e6c04c705d384c1261094ea41fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446378bdea77f0a74aa8a5942a7135d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa177690eaf5ee5d4daac8881692b04629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e235f79c0f326cc874b78cf43e255630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edb93bf6f615f3519fe7566c54faef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b86b999370cdd95916f3877de3c10632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155bff43b061bf68b5d262a99455c4b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641a0f26ac2d84caecbc74bf627732f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8ee31120b5fa474032f2de74b1ee2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5344833694853917898f503540f8b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f35623f1603cb85c26486e9749769637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e81f45d1d3c74b7bb033b88333cf09638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67af5850de7b782e49354919d22a9d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab476da4f763bb914f695b18d2cdc7a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefadd18dcd6fc624988f1a7ddd7c36641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9359f5f1b3e2ef33d98d0851af92367642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f9f432edf78dc1cbec96aa8166320643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc058dfa2614b1a9e1bf00e9e4121a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7982ea9c1ca01ace2da00e2c1bcc7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a15515d94551a203d3c3c9138e2491646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c1c18418436a765683c17eaba16d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3d3688735c48696efb89802a2256a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df76c6076e44cbf8eda23b4eda2b00a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60838986977d4e81dd9f96229c8fb49650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7319ca7eb58e857ea64baf28a606b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0150114ea52fd9ffe330c418ef4562652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0437e0950e17512572398aa4147c66b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35754817a9a59a1f8f46e22f42c9cf21654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85123595ed23d15933e923c2f86a2426655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4d786ae2d5bcc8168ead329e03033656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f08249d8de29ed011bed4940045b69657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb884521fabd4988d0c54eb2b8282f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db545d0d483daec15b06ce9303417e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf66caa5b4712e9dfdf9d2b4a8bcd1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298ea2ea711b75461257db183b178ee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d8e1a960baacb3a07e33f6592a157662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4a7e7f5e8891f892b2908ccee2778663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120a803f460bff84cc80ceaf761135f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2875ab1ee0bd3c34ddaf466b5721a02665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62429681423a210bc81908c39a90d632666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d14d42828c3b4b3215f5c1f1f0ade667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efa112054c79d0be46ece5af0ab9c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522a58c065ab177b77b357245cfe9ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd202b1ae692b112bdf08664da7ef1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12979f0ad3863156bc11d0e97c01420e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132d11ed39442197820897dbd23f385672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0a167908e3b9767fe28c0c52d484e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502573de1fd34ddc0a9df6404352c409674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38a2305a33de0f7e0796eafca711af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13715993e9358046118271b177a0ecc1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516191f37304b29f05a1e1fb25154be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3694c0b3d56e5d760be2edae20a452678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb9521931f9732df6598f265a6943c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f3ad4173d4b91a214bbd1fe5c5a0f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a57ac72306f50c69f8d0ce3d806679681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda9de41a0536937369b22d082e211b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a98ca4eb89f37533573f76e4e7da4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78e782a0a25074c6cb68284da18dd0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8832ac1d09d10dd8ea64cb5e5afac6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3ae6aa0dc03446458fe428e5766d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd6cf889962ca2fc67d613b6091538687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d99f25438762e116022bbd8a1df80e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7edce7fb601230d7ba65eeda7b413689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0875383813f0a7918e3d6021fb5d4db690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7831d995f1c319729578af747d7f52691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061d3bc4b9a17eabe181a8f9947f68e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2ea88c36f17ba01e6aa6c48893b03693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22678313579be2860950986417bcf8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02809641ed028f23c6005f0be9d68e8f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee6440ba423dbd6407e99196e1f931696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753df2775997c02dc6ca671574d678b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f2a66d613303aba79e35562deb57b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8245e09c58eb6df4c91915abfdd4ffb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0bda4634cf9652c4bdbdce571b84e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674d01f340d6191164ce204c7a06d28701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e00b7b7f543fcfd08685cebc71736702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25625aff397bc590ed81dea66a4ee839703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f60320576365141d4db147573820f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db804f9a6411a2b894d55a0bb4c783705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67069a303ca639016f9b9c6ec2b87e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d5b695c2fb269b06691f4506f28a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6efbbfa9e289672834d934d9d3eee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fbee4bbc7e81d873021d38036738e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bde871fb4dcd7913aaf8fe369e1fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c0ca083cc5e6bbddf2061f6e4cf8d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2bff2ab198ebc7229a4dff28e7536712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2965abe6a65443b3ed041469ab4b791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1d9bba070d4762599b06adc12a1c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0c15d1a6e7f8d973528bb3b175dd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb869a6eaf0edf4979aea8b31f32f244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fa4d397f9bf2ff995bd802a6149f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68280a45c727c6e2b39607028b60db986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd1245917181f8cf7120200090ae017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbc73cc9ce281028603735821e97a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fc050fa41425e8626144af45b24a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff31f544dd91c5b8c9291b1af93c54810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d4a8cb4bbfa9c0795d36a4338e38511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda25f57a95c99e319b3539b3d4f95c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6d1712c5bde4403da44c606f1702113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79008864215897d98d0b72d3d1bc5e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689c2ffe02230dbd709b86c286632d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0dbea34534c50fb0d15809e895f1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12c1ff73f12007b8fdba2f2bf6c46e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d41acd82172b4c68a6da76c6a078d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48732046186718e2c21c6b71a896b4d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04eb8a8e78c85fadb5a2356242d84220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11337dd026f5a2270dfff75a3ef47d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846fc79ac4dc1d03000500ffb680abe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f3be33de2301223269dcb3067948423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec488bbedab597b2c3e59d69cd961fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675211af5df5a0d839c401aacec569d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924bf637ed30e4d856fbb318093470e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e90a5bc4da7f078bd22d237171ceab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156273877498fcf6964703c4a75ea8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70994d8fe418ebcc8a7f20a9ba03716029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30261eedaba8003b3ce4653476e74e4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd0f9f886ac65ae560b4fb2e9a9be531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d189c0221ba0289a461eaa57235747d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a1118d72547088f741e1cc8de36e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7d1a78591f9c1bcc4c322fdbf6af634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60ad4c56c5a5786ffc5603d9d955a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36c7176e628dbede1478025c50336036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0d26776d9c4a3fe3f578f4c60cdba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d08d5f8c00387b0408e1ef3f672de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce833d7ef07acf01f6620c0cb6d0618339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ba0191077400404596440e581050340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0c4df170473d5c0bffa64bfabaca741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ee7b61449dba0e76b2930c386064442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24691bdd582abb994d4fa7085076c25743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cfd19c28013ef975091bcf7cf62fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aeab07cc228c30e4410313dea2a6a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65886d92d615a19cef089aaaf931d25546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84b294cb568bcc8b46361904d494f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbe3f674e2d0f6f77e1ecf6f8b2de248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784201bccd6e971d9addeefaa80134be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0c993eea95da79f3bdf06f4c0bbe550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148036133182233a3636b4acdd2cdf551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b1778814fa7bbf1d7f9185c896c4b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aab6d525b9320ef0ac2d6d3bb88e9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bed18851a221b9b834bfd1a1efe6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbeacc852108466ffd3bd52e0a67bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4dfbc2d13097f6705f6605473af8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517d35a8f6e46d8c183d3e700af3be957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f830502736c1a268794ab245b026a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f108d70f83454d82a62b50362f37fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a663c9caa86ef214b5a2bb997ba1d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512073a364df5447d6dab78153fc5e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316ff19e69289510674784b34d3af3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b6fa57ea1e0c72918c843b50605b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8ddaeaf28761903959955f8f1cba364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f72ab524905903aa0cb54e408fc97965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfc66d319b41ad4f6095288323859166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daffbcc2ba54cfa4b80e3bd67bd877467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374f2dad3fedfa915ce4917afd4483768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432bd5e934213939338f2e3afc0bcdf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab46e99c94d140adf4644bc97d8fd3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957536c340af48d91f1c39b13c8e04d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc54d326a4bf2ac49eb24fa9e7283d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e06dcf1f61a4c37252a8dbf7aeead73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00daae369cfbb10282e462e17277112474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3ca5f14482bef09769a4ee42bf71375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf28d8e255cbbb3cf9710fa9e6f98c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fdef4de5ad5acc6cbf8396a24804377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dada154a2ca889d5b4fc62c37ef42da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970b8b2124778d38f765c7d97e210ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96919e2c576b35868c7410e423e5738280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f745e63cc6871e6d4ace557bad5c7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6958e21c3188c3d46bbbcbbd8df5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffa1eb8f76cb806c954c6cddd7b30c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e345407b04782bfaec17d79572759c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9069a46dccf24d75efa2a58244e18c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838424fb3112d389f515aaf9d81ce19f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0004f52adcca207b95a0c56c5f79787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439f803683df424d3d63d2c8167355788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c55f441dce1a0fec1f150488c297a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f40d7437edc80d658145c893bbe03b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f39ca8f7029c4b9bfb93e38e45befa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dec766b8b53869bc9e472c87d1a9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc7d8e23230a18614bd6b731f9243e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351d2a7503f76d3d653cc7040c1503194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f93ba04d7f49f5e440791916a52d8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef92c9afe67c283d3728eb820a7159796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72e8408b34b8895539c9ba23cd34b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede69fe381456405e043855022651fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1194ab7022173548c712ccf421ad699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5fc070ec328b90ba03304cca10f2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62562f897b1e09981e43e7c6cdddd5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4ea79bc3369a3598303e69cbbcca2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703d407a59f4063ca031843475b674c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5921bf00c0fe9bd6d96248a9349a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e97b5a496af3b14c57471808e41cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5d57c82ae9f976d62385ff625250c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bd5a7870c99d62f76152355c87ea8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82f2a0372a22cdf826b5b4be64703d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32f27c6e7c4c6d4122197cf94e063e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5d0c512eb7abdf3efe0ce61d8f6d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3a39489bd01674aff7a579c17cc75111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2ed1cab3f36072ae22c5d007205d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777b1a512cae38b087994b0e4b062c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66ec5b969e872368dc52a97011c823114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4ae20f5c10c09fca93e7cadbdec45115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4a694c5b2837882cda2acf04b5c26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90ecd210cedc4f599b251c3e206a44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d1200faaebeb2b34967d24d2187a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763429353efd5ca6c6fc77680951e83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdf286b0305e9630bf892b0379a29f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9789ae4a53aecb55ab322a466e657f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0a3bfe43245d91e1cac8eb05281ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a877806e865a8bface2e48e4f9333bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe3df086947af1208de3fb4c95e74a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb3675a9fd416de3fa79cb42492411125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad8ca9dec6dd09a2e89a6873563259126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c11769340a66ca6c2aa1d09928769c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf31533e289c625dbc3b67729c4207128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787af6f018ed829d66d890c18f9ab55b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1fb3d2dfbebccfc4289ffe8b473bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dd31965de36b3c7f1f5b766cad568131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43862a384b2f3fb0ba97f3cff1ec2513132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468a22c687501c3005712ed140fb179133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e6a0daa6c06ce668b89af3833748e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae09ec693a2e5a11cd72d576bf89e6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0b035f93fa412193381d7a3c21876136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29611d833ae4704d33b25cac8ead37de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2eefdd793578b41df714a6bcd419c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076afd4dc745aac7e216f0519d368e6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3240097b6097e3aa4c975e714d3a17140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec153e1668ab772ab9b6d3cc2bc7c3f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d586294754af902ffc095b76f7c27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1a40dd7cc619fc4f97ddc05382098143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd3b2d538ea20e318ce0a541bf6667144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc2fe3e1b9f32dfba10f239d8fe3b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d5b1b1d6e9a8f72f0b4b0086776ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758e408df520a6ed449829994615463147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fed82e92a540352dd33776c60b4cfa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ee5c09919141b1f9fbd458cac53dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fe82efef700810d5240cc3a3272c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c070c34096cda40306fbe235de5c39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698bb7cce23c868b14e6c0ab65f3afc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990b96ef11d27b16406b15de9b9f055153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cea949ec51b327308b60babf2a0c59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb7ea18f60521e8c1f94a8008c4531155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197d22483485cb24b82ce9e3fb0e499156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002d712d412097ef276a94f513d657e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2ee0d530936f78c43eced13988106158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5648b21e77f130690df6dc582a74e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ce220c4943f407b35976522de1617160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd9773cdeda7423f1964d54c5b522e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbdfb8cdcc391da4d4f042e8ab3331162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524f4ff466d46d8a09a9002ac7c1dee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dc32daf4afe8f8c08f466da42473f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8746bb893e1f6e18131f3563dbcb0e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a250842963d11a7065c8509f2255e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5edd7fa072dfbd9897b7ad096c0af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46eeb8bbd895a09990401723109d2cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb5b042d3b9f6b8d31ef1ebdcea7d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fefd07ef8b54ef6d1a1321fe71ab2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442713ca30573e18c39c2d99b9b5070171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37042c438619c997717aa729b7c530ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8950d6041428813f7235bfff0332016173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e577e253233fe353d803a72b222b9e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee8abaeb85a4baf1a955ebaae71c9e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757577695921fc6ad1eb0ddfce3a9269176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9729c08e612666fe637c245a26380d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf2efec912c1327b68dbbd5c0450cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180cd37d110dad18f51c487c86c5984179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9682b2d2903aca782476121324b80d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f1cdbafad29e42b43fc087aeb551e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1838d1e8b71c77cee0cd02cd41573182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33132cf2b3f9ab1c1c91dfcdbaa34f7e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64611500cc8ba4896a4d1ac21b2c01e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e018a52d21c5c55edca64a76d35b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660543e031be7f145a4fa25df1e61f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978dd5b834834b9b0a4522ea3d5e797187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cedcaf378bd7c2068a7fba96ef1c7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a3cea6ace39d70c05fec0bfc17b34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3719ac56dfddccde8dfac12605438190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8367fb549c14231551934681428e91b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152b4a6c1a71eb6633c103d4d744804192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b102d9fb62ea5ec380456c5a02bdaf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec42a245c015f41fcc584a852fd1e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1021d6d387144889ec3261c20261d5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e3ba529d9e19f89076ab38073d2ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ba6dedd0d792b27dea04c647191ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86c133c5b8533c34fdeee91cda437b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eea63446ab704efd3fc0c4fd1ab2a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f4bec52af04d31b69687c3839539f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfd640cffda5cc0b3a7b78ec98dc5a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2b4e04951bea87bd17a9b8e16ceed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bd53590dd900944c1bf1a1f1ff6b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde896c9c20095d441fd1a841412b809204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e9d075ce0e478792bbad89eac2495205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abba47db2a63226c3456a3cec297f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca44c5349f635f51a732aa9803db2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c29ebf0775bbd3cd7437a680a79d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a8851964350b8baf7c7d172e68e92209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b83329be530227586bcfdd703da120210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f8edb73d8feb60b51efce759f2d8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a44a9ae6c818f35f995cae44a62115212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e480382753a310ca4e7285430cdd1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f64da5e4685835ce9cd060d8647bf0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00393c76290cef76aaa4d5524e3f30215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c1f7fc2373f26b05a228aa80a83e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271de565316df3e2fa2afa43e5c38b37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbc1bde087f14c6564452ae63cd191218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f414fcb3bbb3fcb162aa7e45fafb3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6216f88456bf39a0a0389b47bb0ea7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e74912497d86b5c68c75f69b1de31221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3074bbb19b818dbe3f0265410740a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dd1d0914f67b5d05aa13d547a97d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e251785b302beff85bfc141579b20224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751ebdcd9bfe15016f08bd85ae866bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cac53146c63131159079edad303d4d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec869364820ec541fea57d5fba5c67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9120dc6bd0e66c93154ffa62f7d9f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b5575631078a8d5930e5da79c840e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda36a73be00e2c0c1e49999d2c5bae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9bef3329afa2bdeb376d76a5f8cf9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84ecdd47b27d90d4de6c8072403001232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d7dcbb59aac7a3fe4f1aae4c25de4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681982272b5f50533b266ef338a038e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc79d0f5d12d113f66178129c7f1eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310aa0ff30bb38d74a92c90b82cf54ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39583650ab7a27ddc558f0f52a89926b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15378ab046c62d9e3b2b2b580ef09a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457fbb87868391b49fbb1a1ec5478e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3646d86011350729257d2b32380c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22208ef87c8f5cff01df79ea2cc32b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b58f420c8616a38799c2d2fa87e68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff40d8a50c66cf4562bd62261ec18a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99fe997502e58980b8d2fd57f5080b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c02b67d3494b85d16d46418330573245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625ce77b2f9fa8066f3a6c6584c9c3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d21660ccb5f6f4bbe688687553c99a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40ba8d14032f4e3a0c294ee1598812248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de542eeadc5a5f326502734a2a29a10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fadd375573edee6aead06bba7998b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219a1a64bb2b471fbcbcd93120a8171251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91deb042ca419f1fb2d8bdee6e22b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be7be84e5520cf3830f5996683c3e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c127e40833f0fb69f442604a24eea3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9d65305454c5d24daed096a15765e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655aa20c801fe012a98c4f209a96defc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6574bfa8f7c2363b7bdaf9fb36bc21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf505be0d08d52e9ab3d1c04c3a8279258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb87285fac134530d226cea2ecb51f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c570c63478645e02ff7910de629bce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae0cb70f047b61dc9f6b2c1915a2d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7f932768ddbe99203db8a20a57068262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a487027fb5046ab85838eeb37bba020263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033ce9951c1a12926b6e613a1b16481264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2249a267213c41e456e4823ad88c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade6c7ff16b4e393e2516e6dacd1a35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d2bff97ef0157af3364825e4487fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d152097a91ae36ce84202eee6e79899268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad917fc7d665a4d2ef68943b4a1bf4a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58945b3b9d639be574033e1730df01cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35a32c9e5843c8ac73636d95829030271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a082606e558619276764ee9cbaf8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910a6763d3e9fe3e8d49d208855b7cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13f7ec36b529b944a34a8873bdffda274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4a176ca134b33fb81846f60a47d35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4616f83089657075a0dc37f28b7cd28276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f4388c5fbe3c222b20da190423cfe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb273f0dff3e679d86b06975182caa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af88441913fa653b84a9a0c92a07a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb454b49e0a26c7830ddd37c96bdac03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d926484fd034bcf17d5989b57acf5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbae56d41719dc45c499249d984aa85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befd8e3ec7e686b3dd7b3cc386f1c93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ff2bf3fe612432931cd8e0f43a05f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b88e5034098b45a841ecee3598166285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd142d148a6d80a4c04174a42f92304c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962cbc6e61d8de6540b5cf24ef84dbd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d60a3b695ae918edc81afc8f5ba86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ade0ada06b3fefd4a4e9146b87322289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909737e415a3c72d9532379ac001790f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85038044e64e2a4b3945b70dccf42d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92450bbba7cd2edb4a9beea3869886292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00085aa79f9dcc8ad3b95f772f2c970293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0459d54e3597c355f8eb16fd7a69991294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da129feb63c86fc6e2814f0e8d47b22a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f9a64c55f3671a3cf40421241cafd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe02209dad3d434803c3e842a5306fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb22df69427f8ae4b3bccce6e05e39298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3db9441cc025166d0b8d94ae3cfee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0077c3ae2c6655f96a8699dd824d73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6bbbda63a92dd8320694c2f1781e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc73ffc61b646740aa34de1cee5b659302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2e3eb433ed80b1de15cd21808ce12303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187111cc52d6a18d2c571d003c896597304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05eff9f29b0cf037fa01a08139b113305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6db609c2a0fb9e401255ca9a260805306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda815ff0947580f74b5215692f767d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091236461cfe1f00e3ef2b63b5eae7c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427229c1845682f9d218ad0951b3271309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935e805fd55c9895272894078279b0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bb72c4bb98273a0db3ab7d71188c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264dd131f3665c106800383f30ce3b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0e03e252fec9c0e8041aaf948cbd1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbfefca71e12a205a04f8f081f11d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb43e77e47fc0b25886d5148671848d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c35d483c4ec402bf3fd5735e9d811316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd63783758c31789222e370177dbe2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641d7144a5bc9341a49508bdcc38ed8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65622d8fb89cbf33dce57a1a180a7d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabf461e39b98f8566c23dd238ac12a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f071a6f0b61b1fcd4c41350af6f0069321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660990ccce618fd59d5852055acb3c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d32eede865f63e3c4e55f788fb0fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b524b8ee420c1514d97a087cf213e82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda433b83cdab70093fe8482cabeb2d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f7b724ab289f83db23aace94cd1fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0565abbf571eaa6a1dd989a144549f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0940b1543e4fab41230c292c41cb09328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeed4db458cb0561c097791b0f27bde329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5ddd6dbc802dc418c2fe3987a1ece330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071a501bd30e7e9e62ddc8f23401c0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad69481a8a565a80c21608c5ef811a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab66e3103be3517a3261f8a77e48e92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe148c8ea899aa143600523b1e7fa87334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06b7a614b114a2a03de0489a520c50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa950d0f5668bdd63185b4c3bd5a764f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c6d92b5f20177eaf38d4fd78eae3e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdc93f94f595ffcd04309fe2b28c34338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef646fae94a9d5261b1233bc5ebc8e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28e47038d5915601f2bb466c642624340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e061e3cedb3579514dac250d1539d75341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8702c7b78e85b61493bee11bad94cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2fc3a1d764320349c753a60727946343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b1a94b5acc1f9f1dd5064817ba538344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbf0b354f50e03d50fa8f9b5cef97c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597a657103805a8d8c27e368691709d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867062cf2ce9f0a57f15b5005ca4d512347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52415e345b88af16a0867f702ec02cfb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18c1bb70ae8321afee7c8759ce88be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00748f0cb5d28faa671e952a6461cd1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95517e334a4ef5f491885e937b222b31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3764cd25590866f43584863ace4c3c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee90cb9dba49ebabebdd55f249950c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fc3cc6a34f28eaf848d0491649acf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb47c87fc53b932bfa9b62c18f3e85c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331737805e36e8e85c39cc3d88d4636356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6eab30d47b47c4d8e0e0ac4d7619c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaade4cd173ea17cf9e2c18bfa63be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67845bbe0d56bb8301f5285e5c9a3531359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b984103fbedc005b3b7bca02ba21c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5f445ccb26bd792c960c3e2ce5e55361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedc571fe6533f2eda8da4a9e8aa2b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bc4030620e71972b50541450df3d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f886e5eeb6ddce7e0975064e62e495364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9af93257ebcc8943b8a8acfe2a850365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d87f7148703c13d2819a07e03dfd7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0b3fb2f45e00f47465ff19d1d4929367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919164d6b353e922fb73402849d7f75c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdcb190fe34ab3c7b198b9664ecc02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21171785cc53f496f1eaa27f311ab4a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bee96f7e33679650f8229addad03e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cac15b05888e9a8192d293d41cd21372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd975cb026967969d9e50228435195373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2be5cdb42c53b5044b7cb1ecc1aec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e10ca95b516a9a32a4c33b15f902d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da017cc11f49cc25a17d6dcda46912376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4455ab1b869558b88f531d69b16c7f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d6b1d86969ef16440c3ca906dd09e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5740cbd9c2add53eff7ba49b4e4f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d8697c8a078cdf06018530961351c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70e926ca0b81f3d171415f4f95bc27381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb0f4a2c1ecd9960402ca5ce633df6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc2c337bc0c372b9ca9775655816c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553bb2a17f8daf220dcbf19cf3540c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834f4de3fd3b628298e96c8e7cefc04385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e129c1490937ce0ac95e4d32012919386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a95ef9d3d4e1aefceb933c9757054387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3afd7c808b23a103eacf7cd5bb33b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f17371bd9ba7817a8a1c9b74cda38e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41395740b0fa9728b0624b5841009b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159bca5d71821689100bccf036e6c17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd80db51544297cfc0789941b17d7ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455514f408103ad193d8868dee69401d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a51d779ba9769a3b9e446e274a396b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81c2e7b0fa5632083d4930032ad693395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d12205d34f57f352859c5daaa0c19396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcffd790db922d3ecad1f727b217ad5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddb5d55a5fbcd041728e54a92fded6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f92ddb907f5a6cfe6383f5ce7de3df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2aea2d0e4acb94af137b6f2e756a5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe17f2428deb875e46a9baadf898f57401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3f07da7fcc91796e712a4f052b1ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62875403fb20f28c8f71124db3d6c99f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9051e8bc492278f4acdd29bb32a68c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91538bb4d2f3de0f8ac7dbaac4a9a871405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fef11d61ccb3dfed5391da99e0226406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fd42aeba7dfa600846b6ede166fcb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9881d8f60c0a07c5e34f276e5da665408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b71176c6db8a35b2aef7141ec4c5a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271f8f1326410c7407c78887aa959e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faa7919425b1e12d879c209cdb042a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6d75211691c0b755e750369d787ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffe622bea05cbc0e2bae3609db16a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11ff42fed9aa2c015f39113e8cd376414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706afd15456f9fb28d162d4ae674b2ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648519cad11f5c699b1ca2020d1b668416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c652fef9f75cb4cda057a83abf63be417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50fcc0cef19f07731e4ce8d8d837eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a90c1e957c8550b415dd857f8a3f84419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6f59995b684a9802997424f552aff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8da887cb6a2be510721b343f39fbd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee298a0a3fa7bc1b8ba2be2faa01486b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a96f52b20558c984356d5b51af62c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337543731272a18ffba76a93bccc175f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621a7e3d2c77426129308e56d812120425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e898ab30fc30e533de3015904fd7185426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85afe4bf27346f83df21618f00131d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6990755790d12ff2f18e58603858e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549337b45dabe7e9d9706bfb7a54a4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49aa2178d57453927cc24af2e5c7db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be510057df17c22889ad78ec4b347ffc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683aeff583e5cecd6cefc758cc29d069432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96eaa519f6ad6a1e052c347a8500cfe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925878d24b3eec59315fc5c957f1cab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5e9ce32b7da5aa17dc332101b5da5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67da26da5df8eacc47d47e011154692436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ba93a0a1cebdf788dab724bb66fa0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017fb3a29c6a7d61f4c0f345aea4a97438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3bbe37859a30c1203406e3c1ae842439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b9e80f97b2dc1e8f8a8367922e7ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63489c1fd51c3fc16967f5d6c4cf5c91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae33e772ae356679a0121d8ed2235a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d421ee5468fcee01f1dc9777515488443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ea77df2d7613e4a5b348176d32052444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345ef90527cad07b1d2154f41be74b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665303012310da695b6ddc21203149e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bc375cc005cae34f1f8179cc75756447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375ce06a6d074ad244dbd5c41b229b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4475ca8104a0689aeda1ecede27f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455da150923748879753d53c3328ccbe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953319467eca398a0312bc7ebd9725c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31f14c90790b7de06372cfdb1ccf1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e06febe7068420b9dc3a51a79312fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507981476af9363699643a50886c4db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541d671a659bdb7ea90efd9b5841f4f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e06954d0a85f8d92bf221345390f97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8949dc5aefe70a792d5042d4263df8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3ce869da57000e3ebc92728c826ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef735ac543876c108657539c9f01b82a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcc6c40db77b6ef36a9a484fac57e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022ce33e8005e494561a05af209f88f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38449c8ef0d08d8c5fa6cf6ebfb80818462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb0bd750f3ad397b7ff3e88a8ae2e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3284dcb1ab02c5901d9530248ca48a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dee11a39ed7801733b771252ab276465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc569d7242da73e69e7205bfa1b1cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0909b327b5f827782aad1887d18dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b4e5c2564594035c8c0853d4c4089468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1dc2f09f90a2c192014b8ccfa6ef5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffd99b960f0f96f4b340edb710fbd8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64958dd7e6590107e387751bb456a15471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c0a3d59c671faaa13d4e1d2a80802472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92f17ae1545ebfef7f1ba1e3ee8eef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586f1f8a400344cbdf97c2039dd0ecd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cfe90f5989f874b22aa4f99b09d0f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21141bc3291ffb61d9398a10fb97778476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c987a6d24e423c362e002c62d560cbc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392d04dff8f67dad2fcd8ba8b9c319e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd56b09919fce562c575993ad215d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db00fd69c8aba7dec1d8261c21c0cb7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704be09031a97e46d9f7208fc232477481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00ee6d65753f869c3ed7f0c207a4ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1367667c0605850b7c748e4da04cd67483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859ae8021a664778332fd1e4ed3efea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f31faa989636cad3c951d734ae623485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298f8a86c491bed93e1bc64aecec437486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378043e0c8953bd9fe6decfbbf83205487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dab752bc2da31a43081013bb127699488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bd4ece67f1fdb7c55665afc564d6e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed0112c60e7a3e0ec4dad7f8d59855490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f1b08fa9ad35fcf3228007d1659b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725f969afcf773841b5d592154fb213492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7802fc0b1ff5ee1c379ee84c271f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5061667002dddbb80b91c296c11949494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287e37dcecceedb529f39a9e4dfbf6a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ee98b8818d9e44a392f6050d5522c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa22e43465e95637b4615aec27a96b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb2ff97bcd9d66af8b74ec21a6b55f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335750385bf9cb0f183456a5ddbc4acd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd25c1a02b353a7851dbd3f4f0c8e0e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6908462b127022ef34a1bc519426954501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca76ae81377d107f17cbdeff8ef3b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc9cfbb86ad87fd7b12063b8f73146503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c91ee3c481f1265e12c47c26d4d11a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef7b18e88e57992f2dee4101c7988c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ba86f220d5d087720aa3c236732c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed741fb06f324c17d8c0be306df01501507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f54abfa1fcd61767c40bb22ae827c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49f382badfe8469e8cfc7d92531895509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c335828250c35438bfe5d9f7768fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9246dfa60bdcff815bcf1632b0059511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb69a7099f94d5fe2fb586c268ec774512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151b55629567044c59780f9118cd169513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568df1f17e0eb6c704e14cd62877532514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35621295ee53dc0480f2d7981fc14be6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7057b8a950beb84cefdf1dd0265015516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552e8d7070a80c6d908c9a1a3647d6a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033bd2db9217e11b97a0aa76a0d1c89518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e0464218d99f69a2efd0a790087bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a126922220915b777fe42f1c88e81c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ef1e39bdf242a93fd20f55db35af7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44479ae1a31300b0864ea46088d2bd87522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71734b49c26168f9fcc57a8872cc5bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a15788f949e9d3bed7c5e48953d3de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6104c4297024297aede23778fb66d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb453100896ef369df284ccb8b5f3ee5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbcf1b945e91c5da26c7331fac8ab5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeae5529168fb28daf553435eb2f3c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5f9114f489a4097d0f9afaf12db27529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5971b897c332d3f4208f77dcd20e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e991a1ab94b3d259308129eecad7a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948cf9a3585688437e530a33ff8f077532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e76215a0dc9b2f5eb87a3aa50f465f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b08f101dbe4083ac9749645497cf4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c8a50e32e5e92908b510d3a9aa8c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce9255e5d0bc281437cb6efd19fc33536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9fd5a8eef3812b636b3e339ce294a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aded5fbdd9d0350c10577e3b34fa03538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d32069b93ff31acfbd5a814e3f7697539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074728fbb5bbdbc49bbfdf5026d7ac27540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e7637cfe4f0f9571fede8d76fb1e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdce371d8de57c8b6d38983fc9cf64f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053022351a023fb9831bac24c307d1ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e75a258ad2323f81e78bb3bf3612a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672ef8a0730d4cdf242cc18bec93b9b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5a19c9d382b9cbc6af20fac99ac20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990c96dffa3959f2cecc4a19be5cfa6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc381cad44447c88bc5a288af9b2cc3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f18d18f6754f1ed7e790ef85cd5a97549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074f290b4dded2c5680cb41e4f2bad9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1eb0be2177e220118632e433638864551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f0915ff69b11bfa92b8c69b557df9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d91d924cfddd428c2ad8e3b1e6e0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee9f1cbe90de3d233b6901a7ec50fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a056f102ad76271112c836603f1cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca93d1a99e88e0573abceaed4122c44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6979c2414b93b6cac7ebfaedc719f6e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f35a3639882ef56691359bb4dccf8f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124b379813626b7ba91b60321a39291559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400f523a1a42dbbda080e21f15862f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f685fc715cc5bd532be61d24e670c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba25796e1fb81f75ce6e89a4659d23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ef0725f59d60af6627d073be11cb4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd670872a8f09a10cc781a4b74e43142564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07643c76236799d91d3ba6a00c5805565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9016ac11e3e9983ff70d4a6ea7fd80a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e25025dfd1de2f040a21b2181c99a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba2fb6e80bf29c547686e3f1ad7511568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e238c43e8af8297e68f8e8a8a51b354569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694145a7b630b48a58de18e054ae66aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249b9210ac8fd8989b4624f853f64af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25854ca5fb2e585b977fc9c8c5a8ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c034fe1371fe30d4d1f7760686db633573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cb322e93b6d74d6ffa56ff3f0b2d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88330273a1fb4e669c08c4f752497a35575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad1a4cf8bbc4be038e256b752035ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a8e2db3df2933c86aa2d60aaf79e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff824d4e14ae7715c801abfcb83689578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0feca8bd4acdc5e3b433553343cd2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce945f88f315cec0634dfb213c55ef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f280f86ad6e30420b1679479e0c1d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a69186d9e333f7c1e13852cdca9a67582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d99402cb9d50e8b4da747f0d379b66583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c60388dbf8724ad21ec8144519ed8b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281111b55b0d174a46ae5b7789e72f32585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad17b2438be3bb948127e02e89ea22b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa13c075964c903ec2fb45db4d5c60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaca338c8912ae7c5a8d87b63cc105588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b37388203e3333a428af084cb810f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75aa8fa356994bb1bc1814eb3a05f00590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c4b121e5fdc56965794fcd38ca20c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3577cfb9674d742899deceb2d9a9d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38c857d96883f3625e5962adc5d134593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1989aed1d09196bb78822cd76b4b3cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898aa0604a4743c6b8b377f1a12e553595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176706ebc77f84f4dcbdd08258abfaf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3e96ad5477570c1d850e919c18912597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bf76d2766452f508517ac50678af6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fb90b49e365e85126607519bb53bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ccef380627fde9dcd2813dac46183600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbd7ca71595511a30a5d38368f21d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c27ab12f5e6fdce8c3d9bd3da9706602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95763a0c96242f472df7b1691d6dc166603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978ee0024c0844f8602e31048a5b415604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881ff911fba24f3b4abe3d70cea1b77605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4bb916bbd325feea6cbbc1128bf1d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976790351ff1bf370259d72fdd1f56db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aa5a0c4c6540980184f716e73b52e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f8398da8c0fb198629f5a86d1f3fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cf2153b4b605b275315f863b3632a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce25de5305595b5a3d51442d579c1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497a47d7ac3952121d6e424e2d9b58e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e562712e5e6606521df1caa9ff9b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b11a1cce9fc1d00ce6db96827c0ad3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55fd5080ea80063d031ab092074683615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611387aeefea37a8d9b803bb2901606616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834341f3148caab0627edf348e78422c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c0767949e92bf642f2c8260db36ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176ca81280648187e6bb7c5d4d966a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa519866dde05bf2d39575f1d4038a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d89b5921e85472a37e3d2118383026621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dc9f43b9204da5332991eb7d3bf1d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8f90c0a0bfa077d0fcea99f29ffad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b239b7559500fdcd8b908659795cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b492ec13556c5bdae6e6ca774feec4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818a74595742c8c82e5b4da561a105e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e18ea74b154c544ed4e79f29481187627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfaaa733a7fa06997f06f4b43f149a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab116c6c36d2cc4ebf4d8574f2d7dc5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4613e7f9134ce13dc827c1b8032818630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8efd43909d2899be244ba57e54bce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec71fbd006c93ad599963e30f26a28632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca49921f23beb7b2a3d4cbc5640de2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9ab5148136e171c7940160a5a1eae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725fecbf5e6095596c920b132e93438635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196caeceb06e0e244f65f187ddae13d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7001f9621f48267dba349e5685c0d77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41cdc171746605db6903fd852d8f70638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf57def211b0e92cd3f2894b99830e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b993e3ca129b9583d35b1731fc03f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d42d3f124b4ca095edddafbf2de98641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d65bcf3fcc96b93994349e7524eec8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cfd8b853bb49212d654eb40e14eab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c3d1d32707ae071815f3fa6fe55b7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98b7799e7a8d07c0196aab4fc7da60645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c945d478573e0329f9919abe1b450646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882eec3d02f6732184e83df2b8861d5b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6613f5d79ed746682bf4a0570f4b2ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c22084a690de833b85382fb52e84a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042af63032bfa8fe696ab40074be66d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1ba6d072cd5b8adaf788100de9c33651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0a529eb1f89e1cd0fa27b0486cf74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd976d92009a9289dcc90128a1700c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db62b6a3a7544f6f59226a3577aef7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b421e14ee25c8c02e2f65dda717e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bad315d8604d056cfcef11978a85a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cd51b031bdadf87505323afe0baa5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a671e9600c376bcfd9a4184392b83658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedccf5c72147a027993b44e6cd886c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5817d300c2df443a3532b2f3ccf5683660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cf43017021605f894a96cca993b9f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52717976d1823c0180a03bb1c3e109662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11be8cf5cadfa947bd8c28ac82d604663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3375e388b9ed0d2d0b404d9bfcfcc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07484b6c4a30aec1849f069231745ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb56a403cae653090d9c9edb82599be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ae74edc62b17e5eebb7e566188c4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076d1a17c1029dc18fad797ca08fd8f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7915e64c307a05e44a4905d4d3a778669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4d08743ccd2238de4d0207552d642670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900a50b3d20377aa3579e09c8a4a47e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd3376bbac9294f517d5de0b41a995672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f812c3f28f85e9047ebb1b91869f16673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0234cf6fac82354868dc7d50ffdf75674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ac03f4b202d5132faa27910a4347c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f44737dd11c36768c4924feea61dc5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1572c419e08151e68bdee09540109677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595ecc264d6445ec1d3b543f5021623678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>