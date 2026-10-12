--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7412cec1f62dee9272ea8fbb7fb66471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa95de9659bc7c4a2379b52454f9a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a977ef51bcb520b266452a305492b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0889703c20d7592f585197bb36f7324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d92aef33d10cd1bfeabd66f876c7425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a6c44cc6cd1cf466e8769c6b6d8cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b13fa04ef91208e2d300a3fec3c5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ee1467d71ad79df5a68af859255e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ae277f29fc7c6228dcfa0dde1b5929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ecd0975dfdb0281228cdf87f7575110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b683d6ddfb7d918ed8d221abed98c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d81d559a4cafbc3b137f0f285418b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c433dc45dd98e7267781eb35b24e4cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1ba7d42fc488097d270c0f593b52314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166816bf7319961efe6411cc34f4bc9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69905311f6384f31158ba3f39206ed5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41af4330a90e2135924859872fb757f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be351340704958856bd470f1cb63f17518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b0d6016905b148b29094c71c597cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5691163e688491123c219067dd5bc420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a8ca9a27521c9428ce9ac6b1974d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2b5ab09776c53cfedbce2a028d07a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1436ef0b6b0bea16275978ce53aea823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7c4bc28e4e56df1124b730a7fcc3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511331431330d670d0fa866122865ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcc20dc03d966508996d21d001eabc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272e4756b4ea34c4d56f5428dae651e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e102350a48fcfe51c548c199b71e4b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db5cba8104703a68aea98ec292d7df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a80959c1920ba4b571d7fb9b2c18f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372827db884830a75abde0b5597826a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45281292c273717e07420862b8b2104a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4e2cc78d301eb7f002ac4e7e0c4b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a82fc1f7a1ed932b50dc588744efa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ea4a1ef6b928e3d75bd5169a10e1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65daa0cf84acd9cc4d09840043dfbffe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3de5a191ae59f2b1d76bbb0d665f4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eab9340c2ffed4e1aa1d48c15462cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f15756a0c33ceefc6d07d0cc8c75639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b26a7fb3ef4d36afddb7a625be90240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9fda85b819a308d6b615f6d1d831b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021a20ed2d600469eefa1fb8bda790142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02f45b6d1d80726e4373c20de8789e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807245fa641b75f7f245a0b56c7f9b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c7e9dd906e5f72745ae691d70e77145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4f8b56f6413999e9df8426556350a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5660265354ff0eecef6522558ae6bf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730979d7725ec8497c3d4d282f8b87e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf4104be437bedbaced6628130a70b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dc3f1cba9415bcf2cb23d1d7d43d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20530150e0013d4a4c726a0d92e8a4d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b198e30b17ec7a115f7ebfeb3979352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292001f6aaf581a2777b1d7fdd2d050d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ff750ed5a4061ddb68854c809ff5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64beaddf41b3136fb4fa968cd6ab717c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0ee1efc4a542e2d3e467bc6074b1a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75143f6be21b05551d6efefeef79fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7ec20740c21c562d8f9a10651837558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5751d2f7eddfc2f147178e7bb3d60d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431456ad594c41f806a3d508bf7358460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2760e0532ae299204b31db33976f2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d2a676b570d2c1834a68a9587f3b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485001f27810c7c0a6ad7fb5495ba32963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701d9ecb1bda487671b5d5856669ca064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02bf1236e05d1349c88f7aeedf534565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43258f27dd17a4c6b0db4edd8287104b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d6d9dcb075bb86a740a4ee507ee4e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a57f14cc86eef227286ab65b3818b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8cb3883f0b8bf9cd4ee80f4af612d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc997b582f8c9cddc84c5bafb56f5af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e9f15edbc026774ae4b8d8517a31a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025c7471aac79fd8fb911927de8f7a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc489aad24ff55f99ae2b138e11a6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3c8ace768e6a16ec7ac80186f733374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55618ad86f74052f92bb726d8f12f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f75aeef01f62a35a99fef0457c9c6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab41873df2db8b44f376c15357a24577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd8d00f5e5088abe243869dacb7f5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afcaa041ce66e4db0f98d2e1ee46dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98552af8a9b67e664b3fc583575b63380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcddef47ee86bb02d6712e8c2f8cf781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3f0813091b067d2838f082e434cfc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ff6382dfbe6567fe3a0cdbd2c69b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd17e8da271d9787fddfa153ba729f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff1f8adf6131a0a7c28721ae9e1ece85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc973269474da4afb9bae5c2528b4e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa00c0f1e1384a76f20e8851d7b8b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c59d584aa54723a3249e5acfcab4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6696373c1085bfdcf6c08dcf74a86b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078878e77ea9f2807de5446ba91915c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6e16e5a5c65fa1c3c5173ad4d8f7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d01c5e3ff1226e2aa777c0e42f5b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b012925d7128d12a0ac8f1e24eef393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804cda1e677e05e8e6ee9b3a517453894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27136272d5770dc0d675579a5707b4d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fcef7ed21100d5ffddb8bc75f3da096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f9747d04706c8d2df95d209072a7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b094133080079ee5612ee300e5a48ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64814d8915ee1646f147055e5693266f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad79e2531e399f8d92bdc9126d6386100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5566238067a4b5081f1fed048c210101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f71c6d5d462bff990d4fb205d3b420102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e860cf7137f65c148f3c1844a1626d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da192e0215d76cd03b6099082d01cb8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bc98653c733f0301acc10316818ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5d9c227dad4ac080991b5c738fd5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55290e8e881711c788e52c30df5919c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd079cd814de717d1c551d18305ace7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082780dbc0faf12ce8867d878a97867109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55314e5dbfbe82348c6ab9b1152df9a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3395838906fdd9c44e4ac6071237a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae26d69b507ec1ac96ca28881bd5cec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf82a06c6eeda98c7cecfa08b545f5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c426fd6f64961bee0a9fb0fedc79141114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa03f4756cac54dbb380e1cfb65859115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcb0e6a86dee196ca240fe1552b84f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21405a6a816d36d4fccc7bfbd885e7f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a83ed31c9bc61d54e2582e6f960cc4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864bd497dbfd3fdc6f2c5b2d77f4dd9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1268c987eb3340861faa450ef0e1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9971f872fafe64777dbf8955b11bc4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe748ecc2c414e541edf57db8a5094122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1f938218601db12ac70b437fe6d7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7dcf0b348f7498f629630cad09f96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc363537c04f605c4003eaebd044efbf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f462d5c9dda200f5d7fa9a467055945126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7558adf932b9537dd8c0eaa222d7c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bc3fb2fa5fcde80c4f17828a36611128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153288e4e7d58432f1e35cdb62eea807129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e4c19dd84117041c9fce8ecac67d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59232ebae5c0ecf64e176b648b5959131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56dca089db2e98dde4b18fe34c0d19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e91828ced6006209467d4aa984c4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05e84893f818a02fb0a4ba1fae8fda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0d1a15e9c87b76ce6c940decd2293135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244342fd34bfca6f958f771254a0021136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bb4a069431db559df11c08a92cf6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce57c4e7c7d5db7219e7a003cfea9c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddec26d1cb2feb4ef3496ba0ba4386139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfd6890f0f18020e820f709c695825140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b6495d4f2779ad4c4992c026f2870141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e466c08c9fe6747e5cbc1e3464cc5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a645411b5386053b4db80bd387761143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226895f2b71b3a364271d89dbcee67f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1eac13b7ee7c4573e48cac213f1b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc942c508fcf693414c80cc4791bc698146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b0b916f73f270b84adc37144b68ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925ccebcfb163be80fc2f8806e98470148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d8cf2bc423ee988da4a8690ed26cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a0e8554fa355df5ba160873cc2870150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c15dc168cf322e380fef173f2240d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57034b5a886850c6576369370ece754152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e05f5feff9f0ce3ce96e9b35e1ac7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93595aa43fd31969b06d265cdc415d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402a947236f27554ef76a8c18fc8d5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c979b91c9f01ecc6b591a467e89cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007b4f095263fe645f2ab1a3776be65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898084d898bfe422a0a51cdf48b04a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cc8da34fee8cf633e7071d45a800f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa53a517713a36ac29e9a4c0aeade8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb9273f3107fa4df84b5722195b394161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c547affebdb09afaf817b9decd63a05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e6ceda445a7eac55bdd2a90c3a242163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d40eae6e929bf43a8fcf8dde1982d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1600edb7fb69d0e0d004b38b028f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797b12076e3ead06e2a49418e35e109166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5c8b5810e0808f0c889b8e87f081c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ace77cb25e94bae38ff598aa19e22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb30445738f4501583c5a507f61bd54169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b51a9c36cfcb1be523535293c01230170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d27d3e69ba1d3205a598d2bcafc67b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7798b28a36ae38e0847a8589ea4115172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b003926391c3fd294b6cb24268b48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b0893471f81ae248d66b0650c4ccc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490bac7cbe86aa55cda23f3d09353a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ee15eb7609a1e5f96b98f8e0739ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da19e51c56050c6d9cbc2053cdc64e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f19b6ee4a9bd113fe7292c842c143178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55644d88a9a5b99697772f9b48b6b1bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba3bf4adaebce7edc9113385e201c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64343ebd08529c46c3a8a1e9da78af37181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e065566a02f66faac4f275a72ab27182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed9f0d16d21d01701f000022a1e635183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5b114e7aa8afd93529ad5f8ba0576184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae9f0219e665d734ccae7b0c801829185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89f1de72be1215cd66eae3539dd0d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda6c2733f59400e6b6161884997a07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7345169c1ffadf7f35041c569ae6ce1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402e7959e80c6c421a1028c950529ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff78cf8972cd7739b7c7f90b3ecfd3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7117b94c9ab22cfd7d5bc9d07de8b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc2a7d40ea65ee046406379dbb51a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc70fd3f2cb1a9cc6cabef5ed61478193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84353efdad011927a45f5a5c116d81d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9b3e1c89b18e956cf499baf2ad34e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a029dfcdb960bcc2d8cc9b6ee60a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d2ca9aac26207ff7f4d4247b3f30a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174457cb2db15aaa2b2be8735cd4307e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77828d728ee657ad6f4f0862a95bb29d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3f9f3af45c3aa728cc83fdea29b81200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035e3a1b24036139d554432213018cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ea05391e93dd65458ef4f1c09c95c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d41028e8fd272008d5e0b48d6009c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b75fbf15039f1da3aff7f557030505204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632995a0dd6c12a3ab83de16bdf13001205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c57ad212e76096fae77155bde26981206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e58d610484001697d590200e587d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5169208c456ee4fe0a9b1698042d1f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba69961e148f1c3feafe62ead3ce685209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f582d7b3809f4d999fc8d7efeb5ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c55e53c56f756a660896ba417d96f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cc55241e9ea9e6b5f4d6dfc604b49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56a3fca9b7a98297dc14518a3043c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb60e987b98f6a716470fb6f4855eb2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4a4faefd7bad3f1ea337a730d0631215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc3abc41065955f267eddf7630d199216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d63df0ed23c03ea42de58aeb8b8712217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c18feade47048411b024f5e116db8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611ae14aa0a95b8aed462f304004aec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f326734b40dc81bf0be9bb61ad356220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016a813ac6dec36bbc8614147c92ef7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9422badedf362d1c3c6eff561df9864222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f4611561d92be498bb23073b27e57223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bc057ac42c94cab2148e59619c959224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931df7812135326ade411e961ea24a59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e8c6ddfd400c5d4b66e196f165e66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db223c39bcff1e41da5a2f8a7edb47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4376abf6e17361e5cefd380bd350887228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099188a2d38bfce7d538a57d83553d6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d7c82fa2c9539fe439399545f9714230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7043e3da9728feacf7e38cd178c5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575e4eee390207c8d19601e27af7e8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc176ab5877d58fa97b8d1d21e1e49d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57533f509ff2587da3aee1d8e4f3f35a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7db3eb3084f5f67182c246ec2130c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339e527ef43d45a067f508e6fbe0f63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869239a543e8ac03cee2e906a9e4dad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390576a172f32b511bd6fc8c6f83fbb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae90de73f0ef8a3fe0c6d8e09da4bf7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f0810d2eb38537cd23b65ee98ddbe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b1c13b629bdbd7eca5556d2f2e7b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76079f13f41985c3b67f1c543c530dff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90259fd807ca88bef767c59cbf74d48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a142ff3b4a0f6fb64c149e04ce12ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba50b074b88dbd2652d4558a878e170245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f1bd088c550e08f18c1cefa87cf75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6715bd864d7ba46df525a3ca8aa8c57247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047128626879ffd16b016aa397e69c84248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65674ff0767f102e1085d83cb73952f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa8a02ce24a2943e73b13977bb7369250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eded1fa85d084515c152e6152a261aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c72e3361b969a52983d18ca0f43f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0016a6447e0bcb32bf60221ae5c350253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ddc043af82df0666d55142da833ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333eeccdc9d792b7ffd04043e18c0acd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a480f528dc5e47441bf21903c59f77256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970a9dfe7167c057545fb654db2b233257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2802ac4d4c6bc41071300274ebd3995258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b024c1c92aa38cf20705bc837e60ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76453fdbb1f35d821420edc7678e721f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f997050377af12664834848ea397f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4c7c6eaa0b89e06ebbfd7cad8ae84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd86bbb9f74379193bbae1a9ae32d6f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3588d2e53342074c121e6c8e010d2cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b9ff884868585a3071c6417abc0a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500d6d0d4250fc11771df64094e813f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134cdc7f8ce658cfe7b2874bb722fbb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909e420fda8f82944f327bb43572e8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e67cc8a286b59020409e388af87a69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbdfa81a0131473e6a10fa7993b3e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82e37b31cd77ea2b351bfe53cdfcee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994901e6bec2a4d66a2ba7cda4d9a3b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e0bef32a948a5459de241b7fd2c77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b383fa0ea7a471e0109f8ec93186ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926d0c41a63584336d2c5d44d0a6fe5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b1760f1b83929b20dbcf6601774f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ee4889c76627466653baf22690713277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67671a067bd6eb241426b8cf59fd4bbe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118ac55d095b6a1878b3f74f486a428279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3609b6e76b238831b9bd10c62696937280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead163ebc41a4492c51c4e4d9ab0d3a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5027674851da97c916dbe9a8f3319282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725e8b3fc00e25174e646852709086b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780948c1fb370e02871df67252f0b06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d757d207d0780972c9e47d165e6cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ab8ff831a7542c07419cabf07609c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42482d9c5847f4395532e733b9a779f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48d611087b6b4f3d0446c2472a4dee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbb641d9d93f3b4f2c03f4e83cbf68289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c90f122e8866aad2b9919b1392269290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24303b6782330234de897de0a54dc0bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edd7d436ba30127d94eda5881e1fcc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1272d0f3ac2528d12b03f4d1f66d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed261eef4f9bf1efc436f08b52b9dc66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c5275ac7603fa7f25dbb9a9c675b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ccc1182425793a83997a25bfee433296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613228ee9f4bcdb7b3bdef2bf815b80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67c4347e90ed03d9fd2573071ce957298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e6e89e529dafef73de5a1ca00c537299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91382361a5b29996081666ff1c882a87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7907b75fe24b649d66df6744311f54301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776b1e5a5b1059425254183b92b0a7c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fc655c761b5046df09981e8238c64303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63a919003d34b24479ffb1c7e2950d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcc1eff4c2b4634a5005a12ba14c48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a896816e9cea2fe8428f0f2307a5b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202761682653264aa7c3a4eaa6493df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639a6203ce4c6facb1bdcb55d23c241308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c060fa967cc3689f35896af01a67b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e24315b155be672aac8f68638f405a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab3029458dd8610094793c3cfae492311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ec0c9f7de959f54f61f58860ada78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3130514dbea6c40def0a72856423f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed28c9c25440c7addca3493c320bacd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879856fd2c88380e63656ea53cfc887e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b35e1778fa4f9db37b03454f152ef3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c58c098485a329a416b0efbcbf504317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ac3d0774445c162edeb72de9e2b34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa6743daee7440f2ec521f636176ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559945741fe0b5d42b9f065c7a6d037320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d43343c3e7cc267c11ee33b0ff0d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad81e8e89dea366e2d3aebaffea475322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab33a5d9f4da5cb68334e3687de9739323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f48622aea8811e9bcf6014d8b08a8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cb3a1696d570857b065146034c640325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2032350320d744c0489af70204dd2d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53e76f4e5d0871137b579e09d59b24327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a3d09e0698a260c928e30d66ae831328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e18a2a0f610b2ac638849616124097329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fb07f4b9969f4120ed698352f48bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee5ba14718d951601285bb99772242331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709431c3fd69dacf4c16d302efabefa7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974257cbb24f0b5edc467c7c73b1def333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bc411a2658ab0c91f2085303d1553334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24524fa6c30e60a93bbec6ab7b114eff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957f03a18bc1cbe490a4450bd7e4a99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69375baa1ed5ca0abe4920cc6b2d2f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b928d2e5476616423cfa35223cd21f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53176d06573afde255c9c842b23599c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1d96eb3a3969cf5b3be28f022a90e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65eac41361460d1e7c74ccdc13602c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc22ab30bb7be8213d2290380c95694342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81afc242ca1136c1e5605a0bc560c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564f1e0f40a134617649821b45c4f59344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fb32c64d73d6ba33cdce0cfccb2c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3408477f574843f94829d0573c3b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730bd0543c83f2afd32ddb2b73e7fac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51167dfda732b58d722de8afe2b885b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828da39449c983ed7e3e21b4b74299b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c966473fd801a5ba4745407c774330350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1d9511ed37632fffd32b115fb471a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21210087f60a76b2300bbc73c6daf1d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b1c3e93e496b609c950d4b114d27b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce04f100b9abd981c6b88de4601b4e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078719e74c6b95cfd1634ec7acc164a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f342b79f4afa220c54546e2d08f7ac5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895400015d72d18ac140be69d0a794aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6589558b2d2aae9c6c8496e45c766e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806aff161862d237d9624393147abe21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28e8293b87fdb5b99ccb42156660f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06602250504fad65b2efb8ce235cd2ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327aae284b37401c5e162d8ff2a6d9d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef891b771ef12cb7e6456978c57d3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1f558a25edbe3f8d7fc59d3cfdd8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e9d80eeb4fedd584cfe10ea10dcc4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cabc80776ff103b78d4a081ac10b08366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c8dec619f645fb4ad152fcd428aea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f768bb30b25a2a5fecdfe3f8cccd12368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bed2cc5d1cdb71b76a70c7ec49e765369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c0605bee41fa1de79ef245ee56051370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cd8a0a032384c2b35a993bc42788e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b191b64d8d170f7a978f101e7d1f6de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dcc3a80d72d202297fee446f8b658373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026e1140dbe140ec54552544f76f00e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b97e2792ac242d224c7117a4d4d9ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f239610abfbcef41e9136eb96ed097376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34528b0d45b3295c334364b1b076790377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f96f2a0f36190c6e894fefd43392bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb825f861f97ce77292c66b6cdfbbab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6418d2b57c57ac3845c622834697c71380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace8f3cd387a3c4ff70840c6b67e3cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829c0013a745f955264686b143ed25e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53e751e99ce1a7f6db9e29d46a903b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b5df536cbb50d9904f1825bb2f33b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070edd00b1423b8ce93cd12df09097a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cd732071a5f1da716ba77bdfc742d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b768893591c1a172b747f0d334c5c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d785d3de766107a242ce0f4e408da3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778d5639c1441ac09510683e6826f01389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6654139e65eb4efed8d84a94f16ae22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68b0c6bbe5f2e9bc2b5eb49365b9ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07028c83af1fae3962fc152b369f130392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565edcb19c3784b4a45d38312ee0d27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cae18b56917bc8989fe4b155c4b39394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96945e521c76786dfea6b3f1010ba9bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c806ba07c25f399fef0926a4b06f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d696189e6361b1602f801373d2fac88397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3e16a2bc26748dc7c74f080bdda09398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f85c370e408933044049f87e2d36d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85682729886784f9b57ae2145b28934a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945352cbc90e0af90987cd1cf0257af6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02d30bf09b1fe9f67b35a98e8e9da8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672fde74da230ab21fd98328d7010c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa0bf288cd5623b52f82df8c0e0c08404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7f65d790e617e8f6f4057d0cb5b31405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515434552d101f4368f244802b06e5f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f83043801ba486e6b0b669f8722a54407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec1e26eb5be7357702bfb3af15e0e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee2a73d2b57c2e75636a5c1f793360409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1ddba5abb63b85db4864cdcb088f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f74b454633f6dfffddddf821cd0fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e338cd8ff95b7eba8aafb46ccb75bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6587846565dbb61351b553777c1e21413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af34e5dd1e88b468cb725a780f47e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b06ce80bf1f83c45b88a629632ea97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adc4e4cc664ba8aa1a0917c95c06ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47fa193e88bab5562d569961684365417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6326d37eff44fa281941515a52945ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b5165c88c5c3f5d009b84cf0858f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefe60d367eaa16849e5faafae94b94420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ebfba747c80da4e29590d3a5dea4a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a099564145c5179ff3721958ed20c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b2c5677dd464da5e16d64c735f88b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563389fecf64008b9a3a8e35a7a5680424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f9f08bd91a8a03e5d7ac0fc4f66bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564cde459289235c90f21dffc290e62426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46ec84d83dd9cffcd827be8dc13b1f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d70aa4c65c1b4fd523f352b7f3e948428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d690ee491fe6eb5f68b47b4004640429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a53900105ccf2427f00eff53ad109430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1deaae086e2cecc3b2b873dce4a62431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df3c48f861e1978676a4b168c28c17432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1faeb67991a03ab09a5ebe58461000433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f6ec1f08628f1842c26c70ae05f4d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febcf1626da4811fbea6c32194b79de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d315195d00c0e92c5d744a482c6fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41afe01dca1962f17d9f73d532b2e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192118584bb69c3b8bf7d1ec5ac367bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433b452ed2804014dd5f238ece70e63439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce2ffc6f74a331da78dc4b2761300c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61995b86c221e3f0db44a6599c0e5830441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f212ff843ae3bef8d8e0ea18ee975be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805056ca639b96f1796e740a3a419d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4decf5e0edf1d351ec7dcb1135ad660444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48504d7537d8c6f92406fb54e490b197445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c034ae8a6d34e0012e4ed99c99e6bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071288ad1f6def2725f0cfb6ef6530d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cd46144b0c2cfda39b483badafdbf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1a2923eedc6606b0c837b4b18e155449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d768651cf0bc9f0856f65720738cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11158cf81d91ffa573c90eed8ff895ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a0254c829af95231787a3cb48e8ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f491be2aa0445c85655eed8e31e3eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee50ab78b7537925432ca9d72276082454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09cf814004c05b086d2123ca820d78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bfc002b18339a231ae0b218a78bce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e07146b3f8309f222813f9ed0cd0ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f14a0f620abb2c586bce03282c809a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcd194ee500d40e340185d06721364459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77254a7eaedc39affd2b663340c5794a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637a7cdd21bdbf698550df2ef80f82c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd13930cff204a256d9ecb178a8243c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e1eacf08fc50ce87b99b834240a5b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0d03705c93f570108aee47f200fe9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd15744f8114061a7304d20b40c1a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbf3d9fa58fe6fa66f838c7d931257466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b168a40cf44c42d5327554fb009ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64aee703bef94a7080cc5b69a7a9b94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd95de418b97e78dfe6ad8a6102b0b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea734bd64d47e276e125a3cf9a78763470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b039c997f42ba7086a52c5a877513471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496943ce3f8bd29c51388f9cdff2b5e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54452cd2da22c9db2fa1d7ed39109dd8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6572846524bbef61380cf4bc97ba4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a40b7a0e1efb71b76070e7c2a9e3ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76f33dc5d182ef1d6a42510f3c1fd2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee132b2087cfc0499556a9fd84072e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492556d54b483744a71c366e07633a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9c407dbd50aa62362d37d78035011479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c909b2838f3fba51b7257240393e4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992dc59d7c38421ea9b5bb938824a18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefb43ed62c35c3361384695bb76caa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db70698dad4e4d9495e26be23c982bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44eff17937fef72eb5a215cd907643b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314399e2dcfe3fa226638dd2aab5a9a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e762e9b65ab01ae537aa9236a689c24486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a122ba4d7ac2f5e3ac93612beb94326487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739049c9ecd19dd07bf65f673ed0e1d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37956fb7a4c43e26226902a736cde794489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3bcb67b5a6553c669361671a971a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5528a50d01a5ebbe2d22fd8382e90e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d926f9877c715f6c5afea06ee9027d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf9cb386ea893abd60c1e8c92c59bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9866a7864481c1b0d59a8e4e1a40d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c13ea42ba41ca946b63747c51502b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aac061fabd08c9c327d2cffdcaed51496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083d0eef85353d77da5e0dd6a0b95fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d49da8347d9a6dfb299957455d1c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07bad82fe04d488ff689434e9eb3a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726238373e7215b9b32d9f5f97ec762f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc269388baa9e053e09e95bf120883b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125d7cc3c5cefe65af230a662bc6876502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafa90e7f35514e569ee05c5c45a6c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655d73b9ae6170b300dc145c56769c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380874fa82c8ef61c08cfcb8ee87e69505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e354c8bed8ee817f2cb39867dd8d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf9e6edae309aa8c3bf6e9b00bcc4a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170c3a16247d2d815849bfb98e72176508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004231ac4218366f01674c903438c78509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e05a8319fefc04335ae6925a9530d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca190886d8d56d3814d5c6a00e0e3e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fa82576a87ad785a5ff7ea3d275f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b374e46ae767afa283bdcf8994bc2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0586a5c77b4c0063ec2ca4646fc920514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ecc311dd243b70787421f08211293515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c0e30a69d0cf23b2af435f8797a3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f29271874e0027a65d76824dcb8f94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf05e497b3a8a6b6be2011fe518710518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44384ab504c46423eb0fb5987912f7b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad655422fbe3798b6fded335b7403df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd84681d9d7797e026dbf296a18d3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558e05eb16a5ee9e7d837fe7bb8600c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205c3563c5b0b7f9bbb3d6302fad0a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a2578c94aa8172422a78ab2d500a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118781358729ccee1bb723af9181fe12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9be5337287338892a3a03ea81dc2e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6356b74d67d39b3288e7699e90bd7de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130207dea339dc830d4e6428652ae4d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70345094835a4bfcca87375ded0ce86b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3b3aca7182556acc28b6458915f76530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218a07b666c9cae0983ef521ef106a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed86d48fe6d020edafd57bb1ac7cb5f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf86c527d8ace450922fe4f2b76727b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8feec495e4038ec20521d16f5b8ee7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb0cb0910bbf498a7c69a5643ca1ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92c7e807b47f5f5da81235536e7157536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05002f23145cc51e941bf3b9c25f7ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22a88fc2db1e0135a49cb92484bd58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c65194d493c790d59ab2e9e19f3f4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87407939a59a7b98d591378a0a0a736540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1d0bb3fe876013d134569d755e90c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debfdb182a4835b68009b7a363afa3e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b92d174b8c540d6dbe0b1e2a5ce81f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c6298478659f71d3e678527fe694b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d1ebe8c1736a14173e8ea43a05e66545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a42e5bbe932871a40ac0df38f84fba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d24cf5cc208f44ddbc11fd92a190c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e53310994f0c1f84aa1ba72b4734b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578b78e82f12f9ded84d0bdea109485549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4048280108a938cb7f9b7ae9efc05b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519378e673688d11be867c9c3198625551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3c294b287b8f04b3e7f79180b1db1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1e6fbbf8662e9b741ef3de8f69c31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b25ca430af61e63a3762393cb3b1c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ef4b9df9860919667ea72dab42012555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9e571c3ea197667ad0bcbf1233bb1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee648fdb196007144b59e655daf5511557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adf87190d18b6770bde30e07f26ed9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49673cbd79e0d5688bdc10078a1bd706559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf89dca1afc25d919ad0e9191f8a77c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae2bc648ed23165be6c73c51d5a095561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332b1c85d4ffceded925c0f05e8889b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c553412934644da66258c0c30cec34a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a23788119ca4d08607a86f3ecf3e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cd228fa8a6c1097d6281dddf6b254565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac16828650d71a6086c3e1789f9f062566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1531aa99da938060d3b3b89422eb8df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6620fed343823d4ee7ab697820dad9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5a1bc6bde906d8a76200d408d5001569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ce14edf2222bb2ef82e6a108db482570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c649c3f7dc49eca64d62160c14660c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadeea77fc8a1c02b095966d4d61c221572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590272cb31b85023b22ad7d32369a2f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe27d3f536de1181b15b2b9bc6ff45574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629b0ca93e47573e0665670b915ff7b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1f9e625fda377f59e79de5e1a2de1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfec0e4f31751b0bff1186b240c6fc8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04ae8af11e639605c18fda5c8a46df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849349e550624741e4e0980e5d7db559579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a46f2533569a4c6f126515bb00fe1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fac362d27926a43d6ce2348fbb85a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0506fec923143a4b10a40c68cf676c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fa4c80b9c9b4fcb879244109b8321583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0462922678accd2deca51df9bdb888584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be288ccc163359948ca2220f8c29b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a020634fcd105ae10f6b12895f1349586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e73c86f51aed1c1cab489992672506587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1aa33c4fb35babfc180e12865e8c2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef6625a8f8ffde1a01a3dfafc3a172589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a0069c5d00835eb9883a4a3ad6bb1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ad29bf8245c24e8a6d4426fbd6828591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f68332408c0ab7cc0c7f0b5beadd05592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b71d97adcb312e9fe3ebf88d442a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4b26ce0f3393a3cd05538ce5f43dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f843f9ad61ed3c813972a86a49525595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94c62978bf2b66046df438f9e87f35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402ffe2b659606b9233acf985f9c35e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e40caf1139af28adc255642fcf18b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5b64f1530665ec513e68ef609c7a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a8b8ec5a813bf44c11e0fb55d787c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbae08d4e80c9b4a30442f3c9ff6de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda84e28a387638bd1001bd5c694b920602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d921bfce91683b2914c627b7856da7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7f923317cbe0f37c2db59fa10c8fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b84a9617019aa8b6a7a2e8cf4de7d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2b1b8b96ade69248985e016601378606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469fbe3616507ce33abde8c33f61c34607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b705b19926bb8a444d9459e9cd8720608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be42e73d76a519178747c44c06388f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442e4f89e273ff5a1d6f27577e2f312610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8ccbdea6ade44d64ca770780d1bf3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ee7681f40177d3e887b6109faa2f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa593d394712b0a8f066f0ec37c4606613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961aef1010a20fec15757ce3ceaa8859614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5759379bf4053f6971caac2956bfc5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f11b29e2f3dec27047cfdba58f5983616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b9236980eb69a71a8e1c79b8bc530617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441928c6b75e43e3683ce62df4cbf3e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1bb6ed03ff625f71dc77d8f5a655b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073231bae90f20bd2f0cdeb2d550787620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde71aa23b46f51e0719ff10458de86621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465d519155c665199a3406313346db7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2702f326e678e0d5864ed1128627d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed4d8d9b886716b45f881b3e2f14b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0ac19ff54ec93f048ecf980073ecc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3677d2b592a1b071ad0ab2b6a9fc497626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4515473a083825e7a3629c5e256b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe024d6a83827ac041aa0c4f433f4d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71391ed43e52bf126e8217db8f0ba7e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51b29fef8d443b0d70d7b1ae2d886c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec745fda894ce8bdd67b7cf3c402c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb110f31e83d7b7e080f9c695c8716f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73aa32c18e6bc63b725234b5c262c61633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27bae750ac8e0fae727ccd37efb761634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ba34959b215800bf7dbc1cb048d4b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df70860e419efa2f58c74828892b1a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed263ce5c9537788863bfa5a10718a67637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3305be77c014afc624de1e4d77548c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e3429fb003c2e6442b6ab95d23c7a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2145112567242a395dfa19363beace640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0bd064899d69aae26bd395fba8087641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b735880b77d1aa9bdb27d90e5a940b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402b4aacccde411bbfaef221b22b84d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b94f05494bff1aa67ada5f89d6337b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd53bfa3c3e89ceaac69c7f83c2d8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9701053e785f43461a2d128250063646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2064ac1d9d51aca385eac9e03078423647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c71f4b4e2e77a8f85589b9ce12ae27648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b4fbdaface434b05f40e4252cd5c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeded486b7e5ff5a11373e9029be373650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d366892f37241487bdcdf53abfb06b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebd8691709dfe73da00e3851faa21b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695d109be6519cb44b5d31ddeb12956653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc6ccce7dff27fe3ed1b3ce07d6452654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7ec4ad6bd5768fb621643d7a1257c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca7f23239bbac014335eb5d45439eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1edfdce47c0f01e7cd05dd5c0fa87657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec88c0f8b86f0ae631974fc4fefa65f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d183e15f080e73b46881cc4dd0978659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210db7bef05a9c5de61c7d25e034ae3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c474ff02b5b68811aa8d119f3431f08661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33bd2aaa26a124b560c2e8e7c63676662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e83e4203f26828ea172ec58134f786663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d90cdd4cc4ea8bdd05a2a8cb45d841664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feefcffde780658eef9dc5238d4030e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56abe699edda770cd15d3ca5f4db5ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c55ad401a858e5743e31196f1a1ce6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a3643f4e46097dfc23107f6e337b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0fbaa052aeccd623c77b8c740d4ee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0350262ae924e2b57e459194b0b1d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4e84295b6c1899a972e3eccec3635671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552925224d3d7e8053ddae7fc553f1ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb988504f9e994ceab94d760e1deaf8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7593a8079f546f88967ef098d73b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1d6b260ce9deae75124b9a0a2c3de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9885369f1d31623e227449cfe538e82676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0168bf786ebc185acfe22465e0b56677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de04def5959227e1c52b541200fecdd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557c2825192958da75995c1c8d49f86679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb260e79be879bf2df608fb794a29a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef88aa25a5d92d83a14764671dc1779681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacfc6c4b109a3cc6c9d02029316298682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09661b3201d6b13131d062c858bbce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9063bbafa0bd74c7792fa68d99aaad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855c774c8cd124157dc73bf73662fe8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e3bbdc2e03e784a292df01360b27f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52943eaecb5262c56a21b355bcec94e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719078cd61ba0e2f1c4ee414be45c43a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6aaf2329a5202260d1bbfa72e62bae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec406d4c9e45b1a726e4c406f6625b47690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf754d5b00f3d4d2d415088259c7b748691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4a378546b672fd66ce0016b51d1d8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecb9b361e06f001268d6e0ea9cec4f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb16fad1868abe1b298eef7a2e140e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c1407f5edf86b985f0ac766a12a3c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8679f435d15e1fe1a91e618bbca48f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83417cc6a1fd1ef97340641fb9a5747697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d28a0ef9ddf5fac44c7c842a1e8275698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f36ec3f007f74a6495041629dce382699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b114a21d87e0dace84943133918be700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb3bc8cb18375c6ba793550d04069f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cd8aaacac9e05e4aca04f561aa3c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85462cc46125fbe950b902c80ffc5475703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e61399548dd216c1d475a461b31e61704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad41fd0315ed92f3a9fd7ee43933ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7d413a5e9aa23ff022f3ee6c88477706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c5ed86ac1125b745d7e3dfb53213d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aeda94ee9c5876ee6d2719e3a21c54708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf74519556712c5dfbe67d4de8014d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da63c29c442ed9081d6c975e4c0e0e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c60279e9556ce34b9c655fdfbdf9b4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9015d2ee0b443dc46d27bd9a5b770712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f470b0e83a8d3e8da69e67691f5c881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706ba41576ac772c4219d50c273bd4d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4306f4f82c12863059edb6f5a948e093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583681c96755a0cf5bab5f5709e9c084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8fb12d90ee1b375aa1e7c4d1b104f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cea35897d9b32b3452b8f83af7d5406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696f0e0528b40c5208176cbb01f187d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845f230ea2e60eb3215afbf854268aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee11860bdca857a6b0a55a00ce214f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326b731d3dda9add084bff6f5afdb1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff11e2973acbeb8c4b91a4d8fb67f3f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbeb21ed0bb190f29640490151f7c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640c8ab40543b8f45259c9e3e45414513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4bc3c055bba1a18a529cd15d19ee314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7405bfb56a8528611b7cde874696215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd6f106046afe4fceddee7732f82f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64170e7d12e6e809a5d54f6e07a839c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc8f6ed31f7e8f29df7ee4c7a4e6c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee814157d28e4713199803eb8063fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e961280893c2f5ac2ce390ace3b7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502235198ca55ad6f2a8e2c9be8624721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cced0753088ffddb2bf05d19a50e1eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc480e77c1f76e87b86869c4792c6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da430d73692c4d99a7bcc87f0f74dd724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48512f2e4a4a11d9d6e6281401e1fd0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7d48dce77a07d41586b4ef089c8a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70948e275e26fcee4ec32cbd4b4ae8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e35efa9057eb0c7030021822a0ecc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1cbedffb7d2c96c5c9db6b4cafaec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5948c67acedf27a60802069078581a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3848c765956200853d832102bccd731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c00b43e160c7981699364193bec57832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b3c967d1ff8f51ed0f0ef5b81b52333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a2b39e50599953b7e8079c26ab10b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7491b35fff321c775fbe683c6ad72435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ace769b55fd6d1ef2f149ce2b1378c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38032cf725c91abf5bd4ebfd64caf137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d04014aafb2d3e3b17ad99b11512f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f6df58a2849b82b7d72847ae0d65639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2f75cd1b008e50a4fdfb44062af9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d62776c5808a92027aa5b0d7863d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfea16b9075bec84537d4693bc7616442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fb1f67646ff08689e173e0ba6d8d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b87722f2c6e4166d85c333f27a590544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f32a8571d9322ba3eb145610d06e8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34259caebcb20f3c328243402694be146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c28c988282f408bd0e72bacc473d8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14060faa1d6f8724f581bede81ad3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca209cf1bbe8d187e68f00f2b773e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55fc6de221de0e85907f4ca2afaf4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06b2cc24cd4ab57da067b95354fb8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7d0b556dd8ddbbc123c830e1845cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee636b32644e89c6c2c17d6a2aa66053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2442839d3ac73ae4dad7754f6b142db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4cedd3aea5c1fe3e9709fbd85f7fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dbfbffb38bc693b176307b776447e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed13313d749d9868e68be10ccbcfd857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e95a384229293c3e1252425ee370a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eff03b941f2f68a1802877523a691959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73769b8669d7fd4fbe1b0788b7996cdf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b10b5d7098d260a43907763dcdf2a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6692e14769d0029b87a8cc76324c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961e16b74f03138f6620cf5ef404df063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558735b8c9fdc1a016dacb53cbb86e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49213f428b8637a480b179a9be5c43bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81e8080ec9f4f4210b5cdd3b4fd0d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300531ba421d7b9e62bb7a1414f80c1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ffe8b209e945e6f6a43ced8f4676668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a313c9f74d03bf99a585e0aeec5bd069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d18ba188a524a790c1e947a9ba986b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd43043d58b27b4bd30ebaf467d4dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c75d0b383976dc33b0073f08c8abd672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209fc7463b795e21e4471279453c2d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21201f10d495f5b2f92ff59601bcb90c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a250ff702813491f7b715f85ab84775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0fb012fee480bf720a76791605e9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75601e2a9122907cfc6584a66eaa2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343618aabca8bcf262e2b176290f3fff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273882fc1686fa9eae51f335243033c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b3f577230c5f28d6a55b4876b0afc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c1cb270b1333a3b06e4d05562f99b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0676e4dd90fd502f007b102e6e8777482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c167e336acede905a2cee0ef6436083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9c2237468a39a94fc04278d7e373784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591e00205df388c8fab29016e8a4eb785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb416e87a367f5ddc3edc14c19b59b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2079f3895c5227b89b369cf47d28787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a115c8999606a59f69506d516896eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fbd7e7f7d392743ab21bb83e977a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37843df3035a3fad80cddd3bd9e5e46590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae36ce0352152bbc27f9cdfc04eb7b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1967474b89d628ad187e09d816fffad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9f502185c106c13dc639ea46dc77893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b2aa6de1b6c05754fe87a3c09f60794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42158179d7a582f81a75e1971348a39295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9969e8dd5b6737632c8104995d3cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171e61dbe93d276fd7d0f591f1ee38a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561f4f7003d15e71c550c5d77539cdc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5eabaf75794cda4c54c8f2e989284499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faa48b143e1b8efd477bc856da4d07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31034ebb82d12cc2b0c2eacfee3a47b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee882d80fab8be9ab27b3b663f3136cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055bd528ad915996f902c05ecce3277103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968da9f80634df843a31140f5a6c945d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f688f2d912084a7333d285232d7a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24939d52233ce0435db7df38c9a66406106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8be75e31c113fb1cbfe3c4a35abce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ed37b8b61a5d56452bad40747d724108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fabffa2eec03ab19cd815bceff3c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9f27af004e12bcae6e32151c5d96d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aae652a94d6c4e281965fbb8b02d5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610b2082fbc97d2b0d400f8963f9eae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41d82d4ae6c4cdae647ef770d8d169113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95611742a6fe24515f9b6f162db5cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21914f3e53271cabb472f75497e1499115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb490efbac1a20c501a4c3be3db704d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9789fdcbc07401d295db6cedf73f6ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302f3c392ba5e8aabd6945de2a817d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e057430d4235ff70d576687fb49e038119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152230f119770304fd2b4406e30dc1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0bb71ee61add05fde5c0428eb9a54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3431ead9605261a8a170f21308302c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bde6e5057e7f8a62695afb4a5b56d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57804e5376201dd5335f65a1f5b78351124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196a525d547bffe52b25bdd36794768125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d9b3a29017712fa1e37fc10f75de3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da4ae80055e8b0030840304fc3d321127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7ef9c2d01f01db87a4770dc2a4e32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345c58b5b6fd330e0f12ed6c3b59ee5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bd8b00c3ea8c6acb79d32d24edffe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95559af05248667c6e2ceaf5fd5995131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7ce9e061939245e2c29a748db8375132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91075a243f0b6d81039c4e9843943864133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b446f9bc029281eecc009376d1b77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3d9f1ea1c04c4827ed1c673da7d6d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf50b3a82ba1dcff7206f4bad06284136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0d23366004f06404a73efa7d6dd81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bce04c1f0d4d7d0935de59f4efab0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b03e64906e28d756d80cfe8a2ce4e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a17c3a4965ff8c70f36c079d749c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c564eee283bfcc664f15080ea2ab52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740cd447b3a507de26d1c2b3c39c55b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74101eaf168b454ff5e70c08dfa41d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c33ff5624a6ebe130f795b17f69ea8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ab5393585ee3a8629a5d992856ab0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448dddcb522bfee6102458938d33624146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787faab5af89572718fafcbc93b186a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6c8922508b8e84fd57cd69c454d23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9e765c6e2cd83a86bc8191889d08a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e4cc0224847c646d83ece8f865036150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16183d52b20bfab05e850805df1cd194151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972b37be2a01676cf82be0cee7f1068152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44790470b4b1d6843082db4b899de5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a79f778ab01d60f4b0e4a9d93a43ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f89e3ec6bca48ceaf7c1e131349a4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacb859a3f987c618fccd30f0764e49156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884e2cf0d67a59025755c88b731cbb8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f86c63f92407f3db7a1f3a730371de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a79dd184140a3149722136ffcd1980159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9c7642338e34dd64db9534c815c34160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ce95700f2b3357355f54a2d646eac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e16854a9982289111af40a067747ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ab9d7a6c720a67082bbf2952fcbf8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4ca6cb0bedd64095a3e415fd5b7a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf527221c91e792c2c1e5f8ec4dca48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943171ff07190f0d9e304f40bef47595166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e97b35de2feb7e2c08a32fa800cdc7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d8b7663250d90f8c4f40b402cce88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8e8b73d8bcf517daadcf91c423567169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65898ed248947724e442fb698cac66170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a7b1a34028b913f4032f872ff7b4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae7aa4c5b8a58d236129815911fc54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e29cc0661e152a8540ea369cdac2c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15460b999bb883d1d53d4f1941dadefb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ab0769ba196ca444303fb077b553c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63ea7e8edbb9bcc2b59d0a84e64af3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ed996e6d25acbce5455622869bd6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6b0b87c0682d2f49882916f080227178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1025260ccec5c49f6ebec43e85e572179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb33e9b1300cc0378c3af55a36a1e5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e8b85542b354b3a86228cdd4914d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef514a363a1bc83d9f042570c19f68e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8099ea4f494a7b761722a70501590d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae841047cd2bce2116c76a7a40d72f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71d16d2bc8bb6f845bc581a0a57a00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d17ec6514f8fd3f14ff336079b2262186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c65ed91f5d633b8035c6307aca4a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69188d05a32227137d08522719a7a36f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502061c13439b9d44f96d099d93ee8b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa1c7763dc7bbd6121fee2177a9fea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31656372e9a5a05ca8eef48ee761b6b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730e8db4ec674d18677faead691ed99192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb89502ef09c8b7dc542b0def36b59193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e11b97ab88ab93333828983604b44194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03611b4fc5fe38fc71929422e4f1f4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341155faafba0247bc0719133421241b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5174e4a23b77097f2d7e8f3f38dacd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60c926bc0c66c562eb8d03e4b1ccb2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab407773dc4123ada06c7168744d95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a94d22d33f3c66435cf3a748558f8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b386fbbc5de9a9008f6b6bd40755e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cd489eeef28580170aad74248d06f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae0d7e2148d75fdebef8438f9198d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777af927132d8ee33238fde1dba184d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e48476c609b54c0bff5d8a744d4d91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cdabd80b43948a4b6463df822813f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918e22e1f021a9fc71d53a31edcc91f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e363cf3757d8bbf6aa22acf806e6f6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d431b9329275f1362172dd9f5e0054209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063b219540f80856f357be6d183f911210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff594ac15d825e46813591c8ffb2118a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed82ccbfbeeeac2c3c55f1a7062ea76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30f739228fb3cf5ddb7b1be7399590213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4dd05239b6762e77bfc1e3f32129a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50f03e251559679b868bb236d6a472215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca02c6080123ae512fb8a81096081f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a493c23e572fd873c90b9161f3c48217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0b03cd00a377a9f9ce231665d4fa8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9c8ecb0eeec701350e52f9e069237219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65ccc1398f4a661435aab1e58c7b6e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f0c2ec0e844df8913370e9464e534221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e492b1aeed0f0f385f41745fe64bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a66e5a3938aef4944737703ec15f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10240402d6259ced30047fa583fdb11e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7d19ba23265535181d6766a01177c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7b66fb5a20cde6ec66c18645a679e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca441debb26e6451eb733080d10e1cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90163317472a816d1ea00c2de6c2a14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f64385a920ff019639920e7523feb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a2552eac38cae278f46f4f5dba457230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebafb238eec13d84f78d4108b99551e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173eef378dead2a285fbb906a5f71745232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b96fe5bbc19e730adfb117af5e6e31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947f149e738b4e15148c945de398d46234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b3894374fc20541e80c0452c79f1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be302c3bce165bc26e2dbcdebe6757236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ff4e87d5daf27c34a5e95149f4234237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36455a941c60a9474e7de81dec0900238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f6e70c7b16f57f79aea5f1113d9d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73fb819d1e610426f1595c06f662a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d53645f4d5e30fa4588fb74719147241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4c4ac7fb446a6f69d1b1dce49e0dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c97ebe26171c40c5dafd6e7d36c1f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cf75ce095ca96f6ca3c96f6f6f932244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d7087c80d90e6d27566bbf2354377245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b22e3d12409e34c9862be25007972246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d6d5ffdcc85a9c310a1016efda1b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a485c2fe0e01f8c6b7b1bd68fb730248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa14e3defc728afd6d4890d60ed0de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b098e9f7ff43f9cb2046c35f13b0645250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3383e651a01d58b07c0777734802c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a8e254393d241e0a56125c13e0fe6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6798523928f76f1d2efd1d15925d91253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6c525ef731e4607ca78575d72ac50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882af2a6cf63e63e7aa0859abbb0085255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30fa5c0df8b351e24b3af40e4d74b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806572121527083743aa6a496b22faf3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1582b582d44dc82f4f7401a6353cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ac49912a1d867f72b90918aa4ec9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243f6fb609a238a5b2dfc9b61fcc217260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dddde8c95d065cac1c9f119f2da5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96053bc0298d9517f00d985e84151b94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3c48479013290f59586f831af7d85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfc17e8908a3a89a0574a83963431f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e8ef1802750c4983c8dcb777b5ccb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885db5a0ba17f680ee0e509aef62f93266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11961254233739bd9bef82a67db90123267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40c9eb95cd9881ebaa3d0c0e0a0de6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501adc215bcd23da7f63df4e7533dd6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513718236c317a20af632e7a2cf62ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcededb21f9b399f6a51a751e303ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f445c2eb25dbb04b6dc9cb4ba0fb4e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbea710b5fb4a876efee6c03bafc7ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe3eb90662171e614da36c979b1d72274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644590f87f96556145d1f7b6b74fb9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d0287656a743c3a9c86da693ab4e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768232515b154965ec5310a846208430277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3e1b84a5f19bb1fc7090888c693f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb6714a9357927ed50d3af09ec9528279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c8cd66701d6d5e255fe1f9e5ab90f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1b55903801b7e8c59cf1739e67962281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21f784d1c9d480a835878c29cd2557282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae60985a2d1b460455aed57c8aad043283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1463b0ab094530507a3d6e2d3a19708284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41030b01005636bc2f25f60d7f1a1879285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b47a9a54a92392b93c5c1ca2fe4945286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c5c6bf8e43768dcaa20c3b2b31ae1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ae90682afce4cde182776ef63bcd9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc302f49d7b864072de2fc916ac364289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367be2698b10094e0c7c1138d3e32d55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea4024f56430ea4c0d83b2106c1c15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d1e4b1f5bb787dc851d3ca7f36aa6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc14fb0a9bfa018884a8674f1a94bf6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455096fca2e3bb56022e606df2ffe64294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdbb05fa02ed960600fa6aa034cfac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886a71dc45af2344b3c639ea59114c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc5d3650f5ec2a4aafda4e49347d06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee0ac86df0d4524d6c23fa0450e475298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc111b3ea15d57a102766195c705541299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ebf1bda138a2b96dd172f0a46d907300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c9f4373095059cf28a9d7c8a657e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35691045896ac12f8e5377037182b45d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891cd78e96d0a15ab617c62f768e965303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329c2a8b2663ee7ae3e95bdbba6cf7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3b36e13648cc66e4b5f5d1abb08fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc38d7f3e01c56e0b8ddd7073b69d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df025983a22ff07df2e9d885abf3a72307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d822bdacac7d401feea5ba3d5fe50308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db48e386619799a49739e9393be87a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2f7a6c851955d5d3b6470137cfca0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89caa18e4f63cd1e3d884518f45679df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f57c969f00f494b729a46478c21391312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723b5cd7467d3c607b64f310463cff6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145680f57d506b6264f78302995bdfe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d6b1d6086f54fb919bf4212f63fd7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24683cc1885b6d87f52ca92f931a9025316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39f4ce55b88032a19f6bf8361214db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019568cab356023525ad3f44948a127318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166bf4da7b0e1358d47907c72ac4655319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ae7042b92b0fdf49f9d4c168b2ed0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2748ef0c95b196a285f02bba723c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207751a5c7db2eab26e72b42b7958c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296575bdea85fcaf1b93501cbe05c118323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3049a81137ce92a3f88f66a00f0e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd54c2be32e369a10c248409346983325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a500ef53ab1d0e0d1c332f7e50e9c47326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62daf7868b460a16c714a82d0ecf12e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fdf303aa3bb995e3fab7b1c5516be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dd67c6416ae24a84a441c0c698bd0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d36a0652bfe34b94320c986ab5de7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a7500b9e5abfa3830fb64164658a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b7505d6608b193cef143a005272fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210a685622a441fbc8e40c84ced6892333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ada8a892e38792bd02ac67ac9d33c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1157edf706fd3f41a2faf77f516b24335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fa25b41cbbc318fb32cba85f8e659336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24ee28071b370704b15568450d9703337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd65ac3f656d4289f6b07e196f1899338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62004e34be3b9f599a47e9223f31199b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1e1a0605c10deffbe9f083687de14340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee9f79e9b363810a4aabfde8c009c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb282062e7aa59b88046880ecbeea18342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7129aa9b69e9fc5f21e81581d28a09e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8398eac09cef38518aa098c547bcbf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d08f800ef3f7795b4cfb4b3af68769345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45a3e00d46d39579d6be3c0e1c8f93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c791da5a5b2f94dfb65b329611999a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fb63e98b6811449261dffd27660aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197710d811d9f015b8f179c0844013d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab6153e3651e4990b4e7be9c501491350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5ea9c6b97fb7fd7ae8b0bd16be4bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfe7fb5107a06531635558afccf6e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f17b4180cb9b2b1987daba9b9b47e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564384c303cd6e543b506ea4fb9ba67b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991306c9dcf412db9b32e7dfc824256d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d983ff9088423e4c9c874c7aaab6f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb5e36c1fef11f0b587f09f45475a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7400de5e700c79adbf595aa1b4cede4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed89a3654cb24379a0af53262297d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9e6246e5c07dc825edc2ffff15cf0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78176ba9e876bf4f20982925ad9501ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c1d10cab625333fec1a491bb0d43d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b20c8ab254a4ba6339fbcbad9bad2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb9590a5728eac744cc70241d66913364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3e1667ea566bf768a2b0da5104973365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4b0fcb9c581a266988800ef2a56df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3089aca9b8886206e11ed956fa9ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f7211f50d68fd8b04173524f95f67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99065f9effc7c3f50d4ad48a08c851369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84c9ef2c87738fb913118a3fe6f641370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3e41a62836145967aaae4e9fd06f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fce2a783e3b765f56f90019e9cc1e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033084b73894738ea9c356aae68dd3e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02d2ef6df0b43859fa60957da2e785374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8156ed5b848dfb43dc94edefabf64375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ceaa206b5d0d87afa908de1f0827f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484c9dc0b090f2acdf1251fd3c75f96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e10e66567cfdd555469400650efe9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fe94348aaf7bb4393637f7faf5a92379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbc4101f05ccf40c8a968951f1c846380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb97075baa400c6aac1306a9a5f0503381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0661cb8c0ee9ebb0b4c6697ec6390f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bca8e5ed5376dc551cea8f2c9859ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec1b27213a1a89410945c70ebb43ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233b5130ccfe0ad0af9293f9faa06f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de33bb6cfd7bc15303f161f873018e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea5de82ca1c141d92ff080d58690dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c63d9d07c4fb0cab51e0c4b618607d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4ced285576e8d67f4d4ce3d861099389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703acd569997233b5327536aa2381755390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ecc849685486e9b696bdb9f3b9e49391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f5f1530e26e72b36073b094147327392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65916075bcc3ba6ccc8e3135c4cd6e6f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3369a3dc5e47cc36b452e09dc963d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02115d480cee17bc8b202a98f255f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107949e75c136eba5d50d3857a968679396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd73f41b0f8271ad09a47c45df47647397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca500b2818c1f9ec3f36db3c13f6ea51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099da60e2e81b0d58d63a4e219093f28399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399daa80630dbf1cd8ca17040d244767400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539c74bab5092ae2bde62da44d04ebb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdc25a753c513dd49b6ab0c9366101402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93cfb5ba0b5168f38bae7fc3c1f7a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7068d155de542d5d7880d51c3c41c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51730bc866ada86036c080e39ce2e0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0152598bb486e7512541602122eacb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d9c2d8a7320ec27e845ec482e401c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc90476609c1287c29a3f23b1c0f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de96e34a05659bafb4376b02a00991409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529000b38372f4f3fcbfd4529538a02410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd76b65d89a25f72023fd09e806952411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd9462c146c8e2ab8eba2a77c7b30f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27ea4f93deb56376a48b377c5e5677413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126191d2bb7aa121259c1e05a36a287414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc44face5a7fad1d3f8f811b722bb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206103d31e3ff1503e916556dc7b405416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d530d23c3b59c23ebcb637bd283c951417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1adf10922d9b9ce26a4c940949b383418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a4fe37938fc188d0ab519124fcd42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a6341b6793843833fb733f9c1c3b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b16262fe4089e2bfbde039b50085a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f0e201b704750bb69589fd7456abd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e71be81f130f2eed697bf9fd7ff5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302acfe24c78ec56b1e75474b5548a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33977a49347d842f41149002bc28c8bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b598df3d216f990495e0a58b96f057426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ad4c98419147e29cfbd60db9ef799427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2bc35d782eab407fcfc153e11eb5f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edf2169122bf296abd23f80360292d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c19996c6e227f6093e51f6f93907b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f6306be1c7578d8651b872c005150431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c101fe6f4dba53d9b220c41cda0cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadd9f36960708d5a41231994119e77433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defafa5d0a921d7eda058d5bee62cd91434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d306e4baa38b2b9375dfdcceb13c22435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29dd27027a44114d30a8f42fc1dc27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6ee5ae687acfa436735733cf9752f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adc5bda05ce9f80b4434e8c78a7e83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a3e86bdaa559cbc418238cb0a0a46439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f2907aae3b3c84f3b696339548ea0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00aeea095dfbd47b3e7aa6fce52d71c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102841b11faa7a72018ef9a46dbc4a61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38b7c4a780227ddd057b0457e5803a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786bfb8eb53d87aac8824d7d76db326444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90c15d95374d299b92c1df267847f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3827b81622ba1e956138a4a94794b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd312874064076df2c74a075615009a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e42dfdfe9e89a06892bbe8c2146267448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d63f82b35a0ddf570f3fc791b6a98f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fff11fc1d3e88a2dfa40327f5e4d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604961dfc8abb9a966d6b806ded2108451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39fff7fd3e787bb87e1e35f2bdb647452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0e10fb22e91542f6532144740a688453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33afc4d993c06e69431218dc8f7354454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5113196786652d6f1c2576617217ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dfd30f30954c7b554c90a89bc7195456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0640e521f158781e7173a6250cb145a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee04b8bd8a7280c278c3178f73cb91458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6908d15307344050dd531aa7428c3f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c59038bb0847853992b618579c672c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed424556178352aa9f565622a8a49a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9c92d67c596005e3a466f82d6333c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f402d92a4d783984da25c42266d30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cf792b5e4eecc0c8712b4c035100a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261ecc336ad4bf9c7fe37101c2832aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a90e1515bcd9cfa457fa54f453adb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028fc45a92ccf39d6e69cd7d824143a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0ad36cea0a663e35068e892bb350b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe5c9954d324a9379f8ea12a4fe003469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62affd77e5448668df2ba5f4a980baed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111693eb04b34b54fa06073cf2dcf200471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1ea1f01a3c32b609b5427ffd04c0b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3108269013aa96d11067293728e6cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b52e5b691869bc8584db995510c38474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f453f3244380db1858b9b17e89531bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a3c595340f2c3713f38d618b5cad7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e521244c58fd6b30ffddff4d6e344477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898b615a3fb98289730d54878ea3094478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4410951ce0d7182ccbffdf6628404c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276f429868fd0e701304a6dfafe2c65480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d5fdae05b99624d5e3bc41cdd379c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f693b766e17e26d8bb45c71d97d5403482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6b51f3c661407b9c2b77128145285483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a0eb511f0f42f054030f43f110ee2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbfc0c1106193f9323b51cc24e9aac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc94e3a94ba94f60c0b9153e93593c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490587c53fe2ed18c8aa6c236a09b798487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9396f01e2b4487b6db3014c290bca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a91b4e3276bb26a1a97c43b94f85b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beced3f72e8eab5a9762e7afe34eb19b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3415616a26a483cdbdf93193f2c20491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195090114b3d140a720e119d1800f351492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095271b2106c20a4905b3465a31acb59493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849f90b81984e2ac861e575d93bd98d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed89ec1bb9cff89c17b40721c1fdeb9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a19032faeea4f35db0b6d202c0c765496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936331cb94ddc9fb30d8e9e29b02618c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51d9f7e684c86c0967e3b883af8af2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143799ad73134ae25377f8e0742f78f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f53ff7f67c81e2afff2eee155f6b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317215dcbc50e113d9af175fbec51f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809efa40a53e36af669fadb3d6a4915502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745999f74ff7030065c79fec40925146503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8107189c526df9395fee41425b14e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15419e95d5782b9370559acd835ed382505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f62850d9cc35bfd192a71fd3b78d0a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc13dafdf1aad551a1180db7113685f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c581aa99dfc5fce15e02b995e658f0d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b01729503b67c0d857ca556eba2357509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efbd87b41bfd288f02f932c474bfa4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ab6ccb75d20d45acb06d49794fe1f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31812617df167152a659d7f599c13352512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa71255bfb1bf3f9a0a8ff10d43026513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe296dd3bc414e7986a6c5de5679dc2b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6453e4549c5bd72e97dc356d0c80ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c34fa0a78746df5a9381d11438e97516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf046939388225e242b6b0a791e394b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e9948930b03148d7eae645d5e5b33518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab242468cb3861bcf74b7a11088d916519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7460040c1f606ddcdd0044e4fc9b7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db530307141e388af47b0541db2b885d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4289c51fc31dd8abbf8c52b843a21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba605f279e3a2241374d4dc1c962ef1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b228e69965dbd8bc98c89ef3b77f082524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070d2b44409f30d26a4f12486f2e1a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcd3f1ebec51d6caac66a26ae50a37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab9b5fa3112200dae656fcbe28565a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61571f62674c3287ba20ddd92aeaac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a4779e624485ac83444ca4c2da78f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b770155621a4c59e79f1967a8f2399b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2f039b75d260be9f1a72db71cdfff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b01f7ffdc3a784baf633bf6fb4620d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419809dba72c8e98c5af0a2d9a93966f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7125d94261ff4ab49af5281669835534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984f4a4ecee7845d25e9f274c1dcd40535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d60833b3ba74fb82a0ceedd162fe64536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39ff0a15b0477ebbd362efde81c8b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe033e4afccc35e17aa0bd51065444538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc36b33c0a5cdc21af7ac3bae74b65a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e6cf29c980eaff74a12ac752dcc69540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986fbbab6eabb450d6721bb40274cc9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f56a747c34a79a4d5c1609552be5b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e1255623ff6eeb2ccc196fdf456ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a211fc3db73ccb6b518efb3d689aec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dff98cfa4eb6780cf2b84361548f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c929f80a358817bff6197aac483a1d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfdc663e11bcd87d4e5d5394b1aac8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499d9a59cb975bfece7879c1b7f9a32548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a418de096ef98db460c5a44e2d4b37a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481c65f18905bdc57239036470929f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad018c6e27b15032cccd9661090eea10551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc607d8a5a05658241f99f1a5cb13ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa97eeccbef1a34122d82110b187db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae69956aa58b0bcb6df7f4bc7300849554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2a554ee746c23761d11f79ac6326f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3177f9d73cc43cc0ebcd62e7870da0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05137b48df30e1a46a8bdf4c3cfe5128557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8401c10b05771c98e06edc423a631b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44955183c00bb1db40a6b281024a208559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df13ead72b65b6e52affa46f8718382560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a51f78e24a49e71c4b54d3c7941263561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e45ef942f4b54ae0b126cd969f5af6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c800611a8b0d2989489b691762c471d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e6cbd25d2ec56ee22acc20fbc4f6b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964864a68708d33f6e4ee6b5eab96f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8508c883117b8aba539f3177ae61a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584280833d1ca014d052b017c885757567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e4583c382797389d7e57d10ff37f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c113d4372befec865d1942f462d056569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbb5bcda25d9688fd784e8bfbe729b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea69acce805b24366e9a001fd21a6d3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da25487c8e477360a80a3411254c3b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf3e26786ef9fd7ebb7c82b825002f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427af5edd48d967bc9952a3c22be60c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dce84b7f28d13d4d5410f761ef8b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762857f8553aa8bdd3ebd8d898bcff6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c3f95c445e35d9d8d6c93f1bf8999577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4887b7a406d63f44713e7aa84a9fe3e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ac9eeefbfb8e19b7bc8f70efe65d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9640afa34040d2c7c431452260037580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd9ccde165f89ca7d89e72f6cec524581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecf5b1a914f3c57ae9559eeac9ed4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e44e0c9defa0923896db4e0f7662f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f6b7925e44fd7f59b7fd903986bbd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcfc563c1dba841df57899cb45e76a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7e0c57da4f0eac80281b9a50189cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e48be29410874382e4d8c59ee91117587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a91b8fe62d3a05e59dfcd3866924e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564c3187bd56263e25260418d646e04589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41727466bed2ead960ab00a7cb68b37590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aee582c3bece6f5a888d5f17d2d774591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352edd7ef5690b36c12c210c99403b4d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d76c30e89eb6195451cf9044853a65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4afbfd9a233a24c6c30bd1753667c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688930eca89754c63775533e037a75cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119af70c99e5465e5cd57f1b3865f71596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a7da2943d78af3205f1a341f9a209597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced7931de788dc35169f8774afda697598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96a92b284e8ac1f3705ef3df71ccbb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c756cc1a0c97b73e7908dbe9db8ab8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5b80414f74755be803cfadd915623601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8400dfb215842f1f6afc058f831db2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13651422587d869413ce543f4e2bc94d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7e3ecec59d70100dc62766a930e71604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e1d94a24934554cc97b2140d56508605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b871fcfd6d9d7b1cf84d20d2df1ce2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ff10388c5edd8ee84eb7da6b9cedf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422143ef87f813cbd6dd9bea1c51d497608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f47d7c63f6f384fb110d9aca18093a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d421613606f96e2cdeb7f9c90e1f010610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d437544c79b2febde358481d88674d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636fea5e2cff202174912e787e19d61612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c62fb9f6dfc6ddf05cbba1ef5df9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb86c0ad6cc6e1f8fb3d63d2a1ff9bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf18e5772f527a919e8ffa06a83f9b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9bd4fff0bf73702316c96967f4834616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06e6b02ee4a504d2af1386e791e8d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289968a8349406d9796edd537ad875d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd923ce56c73e2fa28ab85d2367137619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7e971d6d3f48fb35bf494b6fdc838620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574f042fdf97a1167d650b88c5449ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c92f922c7eb936dd4ffd89f30527cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81bd52357689a4723dd64eceaca9bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc05c02fc233dbd5da8608d4c81a38624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad385a7528ca17ffc067b7fc8699d3f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457e7f51654f3e2ec1f9a6ec3ca173b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec0bd9a5530fcfdeff2b479bba793f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524de5796df5d680b948036fb612eae9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6e83232c126f6ace98a7458258200629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93563c0c036e519586492768786ad21e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c47a3bb8a7334c84e056ec2ab8d7d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167d13482d0e4e4e3f38cb576b84a4e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825b9a0d6cea3a1f8348d5f02a6f000633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd334a16d1285566c2dd03b9ad49c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051e98295313e262cfb036efde3d5a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7f29cfcf497bf8a6fa730c543d0b8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea855c0af66853480961ffc92f5ad0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025896e739b3eec1fadf635c1e04bef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69784d9a91379e14b414bafe38f962639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f7be78b2931c39063edb161032a5b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777e037ce12a6810a281243de474c32641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c0f23e2cde4963ab3ca70cb2a1763642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e3a1fdb4bda3b30d0f4ad0d350fd0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83a602be7e90a97db264aad04ad3d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cb14c0c5af7d6b4b5a392ee365534645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24410b0beb5d3245b63a31d2a5225bf9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05802e8ff51f44acc44628ec339edf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ed2b4d91685a1ffb7113fb2ffc6ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7bde0b8411dd372e3805ff5f82f62649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d41bdf50f1037901b0c2f2ceddf6a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ca699110402f9950ba62a07581862651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5cb4cb8456df27cd1b6841a7e4664652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ca123d42fe4721a93c7c18462a249653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97a836145dd40ac3b1d97db535c9f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d0c1c3b91af821dc9af0cd624753a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aee47b7f5078d7440c6d9f0a44988a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6628742dc91e29f316c3f276381ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea14507dba86c3551719a2baa3350e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf4f212716d1bb93db286334e20d70659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac8581abfba0e37679d8f89925121a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb20b8b48d2d4fd2f06dd507fa08c3a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a885aed60ae5bd54faea1d3269e2ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cea866ed38dcfa7c29d44d22a1b19b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2856582ddad68c9ed2e135133147191664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b877d279124862153af0b10fbe9328c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76868e6f557be9df183429eff0f64c8c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60432403272ec016732de3df1ec0172667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e54d9469fb3bb82e90e3c5fbbeeb97668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa273cbed0754a30d1670efe6867f52669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6796759b57dd85cd47bc11b15483b8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e336ab7e5634b0fd85e27343d2a08e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56cbba50e0df0c268375bfa7192a8d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a495bf59fb5efdae403e6f848b2e6ba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140ebc19928307da4e746b2ab751eeb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895ecd13c29b83fc4bf6c6b3d4c64b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3569d984a4c20eb0534e16cbf62ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3265ab1f72ea617219a5bac5ceaf94677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad22e08177435d4c364ea78f1d37ecd678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>