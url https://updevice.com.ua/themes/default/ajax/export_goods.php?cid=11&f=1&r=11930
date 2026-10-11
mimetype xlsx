--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcb577dccfd4abdf65e27e13ecedf91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce992e0e2dce49a4510cdfc61049682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4c08c3af0f1ec9b7557ca36e8da333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4ce54624e9c087d13f9808e646d604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5555fdcff30a19e52f317395fe32c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4de42e5f07e258ec37c114d801f776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd30f44d5f2b55a8568ed89a4baac77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad7bb23e1f789149facdfaad529ed18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608647ce5c7506dd3dc97c239b27e3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5e58d06e258d7ec62ab341e79033810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc671fd648ddcc04cb766d17d6267f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaeac38d22d7d666ba1939b0d7a712412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ce6c99961cf19f81b6cd64cfd335b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df467082c6186ff75b1249be4264849d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76177e2ae0ba6d0e2b3d84452233bb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e450fa7cc4cd8ea51e86fd1bd1274416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a7e7cf1a09961efc885900366edf617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f35812bb20dd79b9fca8adee67dbd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff641017b680ddf8a1c1e29467b67c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3de181fa95fbd288352d50e051e5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55de886057ccb73c8e90f1a9ed4abb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e681f0a8ce7c793e0ca4b49371af822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb0abaee7c72c68a96cd1e4cdbb7af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72126c413da89ed7a5ccab4ea6bf592d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30f59244cc9a3c279a1b14bead472825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834ccade6a76ebbde64369a664427d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c215687ccde5e85001c10234684881627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621de006e0a98472fa2225f704d38cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7c2f8fa971c21e3f51629a98fb91929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d928975520e2c2a0bd24a39f0eb951530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd35413e063f1d98cc62daa920de1b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3202d1351288265a1205b4b2719f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0c363650a0a188af33203e75f194f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf88a6d4761b8c155ffeb78b1bc89534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfeabf13a59634eba55056738df8f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d3c18f0376c2916caaaafac4d4a3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168cfc758fcd90fe4c8d928199f418f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb446e6519b93aa31249bfd36e2c68e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8df5a65ced5b7cf025ba5e011060739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71768d85668f2dd3d29e2cdd5ee4f3a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77076ce9ed7c62af808e9abbd2c1a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280f33101be97ad77ccf35aa5ee2c3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecf682a033f53f02995f406a89c8e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0317b84d33e06bcebb7c5ffc02cd2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa250384187ddafc3792877202c5d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e837223ffbc9909fcffc1fe0feabf546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbb0af2882dc1e125a53be9a59626f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca346b5c72cb192c4b8ee29d3aecd3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a589107be756128b2e6bc9b8715dcdb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe3e2190795962b1a8357cd859f5a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeedd1efa6b181307581ff62c3dc18851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cb1ce2500f397ef0b7b53746bd31152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9d0fd97442476309d788caa62477b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a82e15c687dbf0de2aba25772611954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e721791ac9aea7595b576fef9c996455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb9c9ccf384d8d9140e4f576229c5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946120cc9349f9e3f1bf7df0c424a7a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c69828b1b2c4dda928df4396806d0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379f9c9a056cfcee316855406615b4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8263fee123f5d76afb0bdcfd124a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046118f4bfff134c08e1071e7d34f7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bee8d3cc5874ba25ccc51053d3f8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a77efa4e10146a991d2ce3bdbbbe0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a14f2093c96c761d4f54a8f3ed13ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416765e2b03a16c73aa1c0ca0b0742065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319c34e45a2507c1cf7e8c60f58287366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897987c9181e4bd46630127829021e7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff9594abbc1cb795e7adc7c9ebff1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb7e1df2111d343a1a853e65207c8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f21f4721b6d6fc53784ee05f2c15970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc668867592429e04d36b2b67225bb8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fafd4ecb9792dad39c2322605208f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a97e303d4b8d578f42d29e6f92f9d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb155a3c95d1eb74d96d09c985ac7d0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738a708bc79ebb21d289ae91822c70275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3a819c6066a46430a639bf965789a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021a1accb10ae2650c9a92150046f4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2a895231218ac99eedc549dc6ac0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec97272a10dbd2a3e9b833175bbbe779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d92f1d49947c6b0771c0e6a35a72180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bcbfdb06b67ed79691fdb359e745181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2230376c50550d7c338e2ea0f325182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a671b43fc77c1c530bbe67442879183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d02af1e52c4a3b90bd7406b7bbcf1484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede94734d178e4402453ab5baf6c46885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32a93398c0aebe2e1c06339f8fd98086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc56acf136c9ef18f68d98a88a2b38f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb346e02d1264001fb5881baa87d67a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86431ad8bfa6e35eebab09f66d4d97489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99280b736b4253aa0d477012648733f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edfc8bfda60dcb64c925a1e019959291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818430ecd1908680fca1526c81784ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4825f7f1ac1b59c18264a81f59e1c1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbf958fd7efb31df7c6e16724f5e7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075db25e8cb9da1cd6af692f9c1faaf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e8184960ef823f75cb80e7c749c2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1cb8a80be881f3a4a098c23d7d7b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfac74693c49ea22b4672521f231ae598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb17e1bba45bdf5e9339c2cc427eb8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32722edd3fab5558e4194aece7d3f29b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd68d881a210972cd23a47c2624abee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dfbe17effbd672f69c9cfd25b013c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba963150e27719057a9a83352cc0ce39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e31eca9b398086a2419931c7fff8e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0fb9588d7771ae60eafe055b790ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88f9214bf79228ca215594a65fcc5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f6397703b5a74bd50c4c89e102fe5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9ecacd285addc0550111f57df8d87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1b2e05d31134c9b6674d06deb4266109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4e3272939b3b49b348ea56fd2fd30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5fed7204c3de114bb576390692ecd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e99bab754ad0e7400227ebfe1e520112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958d5d3a11d607f9be11c2ad2676846113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099f4c638002a674a17a91d57d4b342114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c852a236161a42cd2f5772d5323cfa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e06bf9e970f5860a222061aa34d58116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e69204d023a7c451ac7dad5c0032d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84415e857f956694afab94074f0fec1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa7eb997892ca30322bf4cf1736aa9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7dedbfe7c0cc8d12b79087774d537120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a89fed027cd730e46305eeb88205e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2d8337eb70fb5ae055abde40b99d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7835f391d5e45115800182ca1edf332123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4bd73efc5fb033ee421ab56b096ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e4ee451d160bab27ba801f4d643d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb8b71a0a30296b76844b3a2a898f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00ef9a513d51b945bbed67a232995e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9466f2526d84e6ea8e0285e6cd2d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ed9aa7084f7e03808875edec7da71129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f406a2d4f353538bd3c7724ff9583f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c153dbd19d48a4f1163a5665f7ae7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951e4fbb48bf14df3d4e49e919d7cd8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6dee23042bd6ac07b6e6f81890181133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93770c1c0b7258dc40b36125b557626134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc2f1f0889bd38add20e2c4d2ee1fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a313659ceda645b1a4cf510e48fdd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97418268da0da5e5a1794e7147ca6162137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a456692c16646b9cad9c59010d856138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274f6d30b5b3046c6ee1ccee588a709139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be2fcab6f1825e965a106229b2f97a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec08518727467048b0820183b69c2c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880326739637b8f6da2d5f9d3d6f239142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b1678306217322486ce221a4c5dca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f47e276f5b9d8e2b04b5639a92f00f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd691dd06781b4e4d3ac18c84d71955145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cbe803afc0c78a8ef49291def8f55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a68e365b2bd9d9bc7d1ba4b2eb33c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7a8dd71ab219a3f54836e560d38e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb89b1da77312b0e33e6c65f2b471d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f453934f2e7fa7d2934d934e98844150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cee222fd3ef53e53c8a084011dbe0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916524178868b66f0dd4de110aa20e5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd0c94623db0f0a21c3b22f82262b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdeca826bc79622feb049ec4e5ded8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47515f7f0c45e639ea03776e8f5ed1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098226f3952b1eb89427ab63b71ad5e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2197adb6a74b595969fce85db87bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23076eab1e73e938e7d792b121354ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b4a6ef11ce2e44d89a5b7a12c89f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52413d5bfded0b85d276be6716ddb949160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a8acc9aaf14be6db3a0a362a77ee9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f953272e7b0e0fc1b65cec603d7ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1c449d103ac383dcaa90352ac5005163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9a7e479584c896db6c53025e5c042164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736fe7fe0293b678dc6d6d462b2ddc6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e55bdab2f2d0513f178a7c1c7d40a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05f72a2bb17bcf8f3c976148a887fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfeaeefdae332ec284fec20cba5577168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a34896da1a629ecbb1fe6460935a3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904b2ff1a270700c80952e0dbb8312c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ceaa85d710c217cd9a50739237b37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a407e4e20c36f67d4a49d77ed60971c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf3de07736f5feee035072e65d5016173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf48fb7a0b7c0bd601570de69e45888174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b2a837168db8686f8b0135defa799175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a0bde7dc556669b888f979464eed1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd38d5253dd618d628ba2dfd69a62d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d082b8e473a72c0e1651343bc4f07f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068873943ea2e6985218edd071a795f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3131790efcbfda80f9f2864bd3fbda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081cb6a89ee7397e00cf2649c82d7a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd67b801f07ca456f39f151da9b1c8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d606222ba31e9bb51d0a3176daadf22183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f55be9e3b0d8ce5320b9acf9167e45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d40369c8460fc2a336bb26753b737185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5d09603d2a35f1b07121004716910186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f382a9d3277d70f3e35911592c5795187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f8448a8ccda3f1bd9d2ea69583e15188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfeacf41cf3849409be22a5ebddf9f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b347aabddefe47222fbbbfa13ffa992190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049974f32dd6899749bd18a08ffdf56c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59992d503e1ea724b8d2943108851b4c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76184bda6d3032d5ba1a6670db236d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277443e3664038c493c3bd1e5d8b6b4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca278b3f8ace1540d88be6fbe2de83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc046c9741256d0a1e7c95efc19d2f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7355ecb62536880c98f8e7de0237a80197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8852138bc096f3b73b3c3cb9ae7a4b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cff7ef3073996b3e0d23ce6e6d0774199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a277e7d10931a3e92143ffe97599ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa3b47a5bfee57ae00aa446e1ff913201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb83c8828012c5266ef5b7fd4224cbc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c422ce3014d01326327e10b7c538951203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b704bdf70abd21456cfdab658e87dbc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dd4cfc0760d5cd64cd9b2e8bec6bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d834dad0836eab684d1472bf2258d40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc1544f1a58ede3df1d2ffe6aef3cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3088100f3a7d46cde348850f9353c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a69807655f23aebe14c3667439dac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4033a581698f9a4bec0aecee3e8b9d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb703fe0529789beda61daec6376f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da700bfb37102f3877d991777bd956e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5879a0b931f6b31aa2707cf57bbe1cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5179320062e7f2f60047a99c69233ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b645045bb52f1328756891f06ddf61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92dc6e3f5fc5cbba1f148d08da8738216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2edace2a794931f3ffdfc7fadc6b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1a5cad2e1ae3390633c02139a1acb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52a042786cac8535452b7d141e7779219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89163b2cd62bb0d45f4a527a58132f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ccb198a6007c5a69d61aa6574e70a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbbb5755b86088f1dfe2a4e8a55353222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922075622820d4849efba12f127cfa5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aeea84c12deb9edc17b41fcd77aec1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca4fb16c09c90417cc45d2a9f54abc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ed2e83573c80d5f3a44e5c49a7d3f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b816353bf38a9c6c9a26003dbbd5b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92c81ef126dc72e585d256ff5bc03f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131253da4af410b0b90063d229edc67229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d73ddef59b0a425c883a07411b5d68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbd158db144fb62d0d7048790503bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc178eb9608a8337523f5017957e6e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a98fa0cbe202d7e9493e8a67cb7ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22971396e56bf8d933b96f7b2e6006f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78533f5fbcda5495095dbdc9b50977f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd39dfbf56532ad6644bf82bd8ad18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018308a3cb3574a538f2b4cfc02c5346237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc398f5aa4f0f732e25db13880637315238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca505e652dfdff8d17c07f76c651a1bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849e1ac779bcd8b27dd6e1fa11b552e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b96fb99a5b8ac7758e4e7af91e01b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b8d92c568bb832ce2c71e0aeef54c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665e3a2274ea2a21f83550cd53deee0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01abd7d9ea5447dac146fdaaac2a2d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adf80a507b5bebaf355de86493b916245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1424c281a088de1324b41c8888fce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fc00f50fb4a82617870c4038c33e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785bc285b800fda571d227ad3534248248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac366bbe8fdb8b57f69ad7ee0ab94b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d45528c0783d68bdad1c3c7667ffe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843a457223e41121fdba20895f565a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5a4bae1fcae0aef4a604c9c2805f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fb5d9d053102de0cd71d88ac5eeed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f2c9ca8841fc58db15fbc63fed269254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a96dc5b970d969a72f01af75633628255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c257005402779286ff358da37ba9ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731441951fe4ac0c85181b1c4547c0e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d953b73b07ffeae354ba1583180661a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e74d14bcb340e0e7f5e757b6ab982259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e354f79ff1405ab0aa0481b19a6ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c90ebdf2de2de225124092ee01a15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a5776808747ab28998ab7d9f4282b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f52915a99031d9aabbca39683ed56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd1886adcad12b74bd82fb7cc76d1a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867cda484173d6f7ffd52987e0fbf0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044387bfbb8ff59c0d90b5b9c4ffbafa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcda98604f5f268b08c78a5d98107b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f452d9bf8830c747c74567bbc6f1ac1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a3241b61e4870fdb95b323e2ecf2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef613bdf604945e2db8a77854162f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d33e81319961f740afa2a36c60da11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b4542fe04f0f2d5946a95f752ab0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49e50b40691880823bd381de5a20d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e8665c8e6bd77abaa1c1da8f07cd6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc53ebf77b035acff46d4bb9c19088275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdf08ae01c7ad6d069c7735d159666276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57521e70b69bedb539f4b5647186ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491596873498058a9ee3785ec008681278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305dada180af0546c6804f4beb68c06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568e6b97a5650cb5f61e12c087e027d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6926a629d95e179ab59622f6629c90281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c090e59d74e8121e1539baeaf0fa42e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9eae461cf88ce714399292c0bdf90283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee4ac8efdd538c4a69c4b77d352afb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990367427cd07cecd4e7f9629c436f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351171dc5648548ae59316a11689be3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4811da1d6bcaf7ec48e20bc09ddff0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9883fa50e9528a7a79f937122580c6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228055012e4186d695a2763c18af939289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408f988cd44660d797fdf1875831be7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c3ed2f4929aa0fa20a89d0d89a653291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34539a217295c520f52ccd19056cadf2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2db06b0feb39a1ca642cc3e45abd88293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f133344ec4cdd157056880c1adddd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588adf18a5644f8749c356f3bf94e74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888388562871c62831e380e44fcd228a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f75af32f3641976556268ee7d8fabe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a43a620b7669d6c506ae88bce55c89298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ce53f5a19361f89943a96c05cb14b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018d2d9ae21fb9e3bda701d1418e403300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2af73a82970fee79ab006b2f491f2e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6008c2b35c43c519ce6bba72b221ee2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79ea79af7154e89307b6f0a1fe31c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621eb78e863b10d397feee286c38f82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed2aa0775d734c6697dacf20a4618a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a27036197ffce457cec863588cec0f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c089e98299424eae3577bc54f6c88d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d2de3f3fff1d2aff7c7627e8c2f81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaae3bd1f22c9069ccfb1edf9469276309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423beb1af36f0e0e8fdf9cde4eb931f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109b13914140a47870f39635e8b7bda311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31f5cc43e42af152d41272147f34d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf4fce50440ae6e767a7929916c9d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ab1e1c6ef4b104982d470f4d8b66b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe5bab9e6bc2fdf2a991a4a479f319315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfc3c56c927634ae059617122acb51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132991743314b9627c66004290c03f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf10a0369f6e1fecf991aa61dc3711318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625e8bee3e171267fcf828dc15ce6ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5fe63a32740a5a4b54b073a965338320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed8b3b559e662f0ae1da7c941b7d73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54feadb87576681319e0fcaf019dc3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49ef70734ebb1b3f4cef7af61a3ca0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75378afc31fd7429b892bcfc1a269148324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb506f90c4e6e72ccae3790b9988c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76ee70d32fbda7ce229f106d2e8937326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25591f7c349874d1e08e7caab0c394327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4292b21e7f3cd250f6f248e9e53e0c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b848d1c3afcd3cd34af59a43abe7c9a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf60f41f26d67e4e8eb6db5f83ebfef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1cdb54d9e88347382b29375f8eae5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c3315a8aded2d7c665de1c6ec646b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9994624325c7c4986601e8ae6b76b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c81454ab8d1f5ce74b3dfc1f82cd4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e3b825280e8112be3c2d535684ab5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a679d2abfeaacd575ac76492bc81a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0c749fd0642c7baedf839cbc7c8b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815ca722b25679893cc9180e3981bda338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762202aea23c030ef4e507aca22ff13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23943d25931a6efd2039ebf170adbfe4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c88d60e66684a2e8109542fc6c4aec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea6d37cde6c104cab2d5e0217de0b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadeb4bc4834c8ef539175bec559085343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe96a58de5d5c949415f4ad5ba7cd52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ae998d27ac006aacf113c06c63aa0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081a3738b4a318420d6fd0c86cad4cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd993d9e033cbd367d19d0b73df7169347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8c4ea6d4360b43caed52f4d590b0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a6618afe7f79b4aa6d05a9998215b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc1369e930ca3f8ae92d18112b7924350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1b851bd80509fdfd25d61f975ee85351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330853b51093d4ef56ec60f14c65e98d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caeb55672e889bb98c61462a451239b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc029694af5806b36e460913b370a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5df463d3ca572322d48ee6ead34a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c34ae9b9f9a9de02989ede0d2d3eb4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41841be732e3ff0e88370347688dc2c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcbc2b97c98be60d40a421bef80dce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5b36c9762c7a2f04da55b024e08d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24815ca22d4a3d78e8a8ad05fcd1aeee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baed98ece96f27ad6980ba2c9bc18bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2faafe6f25139d0f21ea6d2cf04e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031093ae31fa92f18f63bc3bb6c4be05363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5226b52a6726229f7eb15713a272b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9faa5c2c7660f681997178c884548c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071bd554533bcc2eedb77f1dcf9f80a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49b6a69269f00468171f3333259718367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dda58199f0cdd139f9d63f6605f68b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff30f6c3a8a292d668f45fcd474a84369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c344538302894d780c057675b35a22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104033d5211dbf864fbea9c4eb0d2f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072726923797591a2eecfde2621fa75372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d144b254d3d80ef7a6311605727c87e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74883f2109198d1fca87181d1cbef07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b57fe0a13b4dfc7a122493bdf6cfa3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7ed7e8ed2564c9a10ce2238c14a7c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c370f6b86939d47b5b46d707a94d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08807cdfe643488f5729e2e9383279a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1fe9a7bcfc6f87541734c9226f37d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f274c7da3b86d3385073378f8b91d44380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7132c5c5c9ad38e54cd8182c5201686381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169823113e14f43cefdfbd220d728e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0387fb1cc2d40abf4eba5aef2b1be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b500842c588a17059fdb40d0edaf5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91a29788afdaac87dcab94dd25d640385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06769eae35ee26f5b9a85f0a46262f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a561a5ac70c03ba9154aa62b6b1ce05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec2c7ccf33911bf59d02f548182750388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864dc7a9295e187d233935546e4824d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61118c97ce18347ab0a80a0e87ec85390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58c2795f0abaf928c02cc4653d2d89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4959fd5ab9a38fa3c343962767623392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95883ceca51dca27ce459661239a1755393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c9672d3ca696fc0426631fdee1cae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764abea08bdf5cfb9b80b0dabc61fb2d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3c6e8cb34f81a37236075ad53f109396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce52b4764cd116927dfc7858f43d96d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31545f41747e6aa3749e5ee40cada848398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308879a074b01392ec3ea4c2e4fc04b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84282081ed8e5ca2042f9fd6864c286400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b9574651aa99331b6d76fb0b2fa29401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4c6387b0e9652efa1a81a9a01b672402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626571c9dc4d4f27dd5ba452276d14c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c7cc73465fc0664a88aea706316a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9b6b25822cfc44cda7052f34852b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339b2553f3242636bbe063649669b05406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b119b424faebd881a465045f8780ed9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234246a9517c82c7ef9e784a2027cbc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67caee5a424971b29fb89a15301960409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19bdd7262482b009b4ad7c663e4af5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23131604814f20857d24eca0f4ff8265411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3ca643eef44fc2836155869b18f85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae85afcf98f1261c56e8e4c5e8c566e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ea093dbc85c0ca240ce22613d39e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf8a8a973e73d0f15b9ab4852c683e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41d3c32fbdf978a50d18234830b8b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6777b98558ec70472160087b201956417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f9b609a730f84e97191834a79e8a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3bae0516a19d763a0dc729b1dd60e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b653981b409efa302963f068f4d52a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106c4242c74aa11a5e62531af5a0106421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874e6f6b38ba4067e977df160ffc01e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138108f963fc4e1338709f35e9c5ce2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51425b285c4b31951fde83ce392e51eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a857e12c6ec0d2a6e983eefaae9a74425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77869028acf371da399413343558f7ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78923dbc9d4adfcad396a003d56692ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f61fccc7d06e70d9e9ad5bf5520dce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08166d9f7d3b42e4c39c4634e0a02bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120abd1ae72bcfe26335c29f39292ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae94d93155d7af0c153d9366d4a5158431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4352a471882881959da779eaf1797a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83e0ba3769ee44d24ce40364c0cea0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e97f9637be880a94001e0c96193fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30328f659d338ac013dc39b040e7c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e4ba9fcacb16484bf6f2c90471d0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11052855f194467da044212e9385f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0f20e0372958c89816f324e7c8cda438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef6c9c565852c1f9d31ed2d8ed082d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b21c2fcccd0ab1b3113385debefd73440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92216581e01c47915785cd60c980c62441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44769ed1b8c9364f98708650450c029442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b2cd5a1e4eb1e0ed0bc6c8bfd7b14443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddcd0b29c5b6d02629c17ba7598fb1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb84ec8f87a081974a0e48dffdd85ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2e929d6c5299baabcd03e6b0e9722446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944e9772f4f055725e1b6d234be2045447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f3b1afc8665fd3608d50d347d8308448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adaf2e13a280731af9a23ff536fc7a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a4e7e40b207ac81dbc03d76f8be5e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035109a3c08697239a9ea86a214b6488451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700e80949e3091385b593042ed2314c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354bea762957214895297b62c225b60453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa2994434faebf20737797fd224947454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26e7a7e9e8da370b7d74d6a12f3556455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd10fee397ed0bdfc7266569ef0e5a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46d3709d6b990d83d18cc0fe5e2c8b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7d2363c0e0be357fe4b395246dcf0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ef9bfd5380514a0dafede2673e223459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933650a50f3d594fe6958e0b55506f91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10d456a0ba6763caced1770ee91fd5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3957ef39db281855162c102cc6a006462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658b204b2467d26d9d7e0ffcb469bf8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b1c3ba7da6f27f0ca16d7bdda4935464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c6903f041582aa010a6b794f181d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c6afad9c9a78ce1e31b406053c471466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7b7cb8e9fd9cc8d2ac819b20dc103467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f182e891312e028861c5b4845b6ea0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e35e018e430a60df74214bb9c18ddf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bb3cc2915afd0807a11b689998c06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1426e916e5fed64523b6fb4314347471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bf231b9fd99c01253d59aafa2a7c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62c249d916896380c02e703b213b3c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f6cc9322e319f56eee515240913f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa94bd871de77af6646e637882e2f7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b583187272ebec6be6fd155985454a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dd6d4d053bb3f1b601faca7bb700e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55ece2a9b5e086336761111f8c5490478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593428135cb71b7cde83e16ee00a6b04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f220a603cdf8886d67d19dbfc8ee0da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c58b6fce5adc6c34a0639a68ec063481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e88c921245b65b81cc4d7c456eda2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75dccd3f3edac2a2f137d8ad3c1500483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda72c64d54eac43f85297acd68ae6b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b4a389f873abdcb87d2978ec46326485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3699ab2a0f0fc5b395c1f27da26c6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef1e398316b9dc7e011340f42ed11a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e671c35d9d1211f2ad831bf8b7790488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656b81d7df135f72f1e63868b0cf639489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e8e2ba8d84261952c11ab37b724a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d097b2140a5970018f9cadafc59a2a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4409d5927bcffcaa95701961e879c1c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1e8cf8049a7a8bdf6ba4ada09ba8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076930b846179269fede980db35b5b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4b9110458d9cbe4d8e5c52f561f99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe5e7abda9da6174670f7808e1c395496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905b20322086f7126dee37ec8352f1a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc17db97bcebeb2c6fc1818105b4f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba497986a05a001e2f40c888936143499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9221e884d1a3b592bbda4170c0c6f5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e69538810c3ff8ba1ff6a6ea23c91501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26ef27fd3e0ae1700b1653e9ed8bce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe98133f8670dc5cccdb729897429c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861bc1a1bb70cc80ae1175244a4d21a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc1038ed5e90424d298bf92948af92505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d13fd15c84165f0aabd95e081c4dd3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e7ab61bc3691c4928e5ffe5e86152507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8216e78b7ee7e3ec02853f6a4121eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eccc7d70cded4c857c2b606b4f18e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c7f4ce3e20694a92d19c9f16f9695510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d1e181f652e33e26121d9cf47cbc8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d382515f60724153cbe15d29a729c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96323d0dce9d8ee1dfb229d22ac20f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd46adb94be7805e8fe22e776dc0c70514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d9615bd320da5901b51f3b479d515515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7e8585788217485b0df9a8f8b30b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51d7bde8168b833f432629e11d0bce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa8927e4d8a9d39f0144808a53949b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6635c05b7dc577a8b9e074835f316e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1275890abed6a40fad84687ab01e75520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8454ca5d88070c8d3629602112817521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01278bfabc61a65a1c00dc3453f77523522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381938d9609ecb042aa0fdc0c8a9aa04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4d955488d763266d066095757f692524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cfb284a995b9065fd4827dbbfa899525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff551ca52bbd8a814222872c5dac68526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1041f0d289d1f79c93f77bfe360861527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc39b24e7899ccc207ba81b56c1e49f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627b8a97464e3bf2a96ebf8e1c2c711529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8aed1d546b51d6d5381c540c6a7f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6766010eb5416fb4b31f7bbc37be41531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5b47f759e4a97d175ef006683ff12532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de752d30ee61d3819ceaea30591dd5b9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cc94a79445cde8e7c063ac8ac8ead534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b4fcd1ce5994d583669e3c24ae5b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27cbbd3708fff9745b801ff9a7d2e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553fc8d1759c5b0b1b8e66bc1d18d26537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799abd8641f13813ac86a1deca20f16538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21c121bb0b2b90e3d1170ccf1f60e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c03eb3d1d7920bb63f7cabfdc980a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc492cff317a6dbcf8abd4fc3b6ab6db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57648d7ec036f69abd8131562e18d24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54093604f8201b58a6149f613723c3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092b1c1e16b5777b84afac2ef0ebe40544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183cae330f3e0e6b589578f3a7b0e6d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da04ebd8b23b6c3cab6ecc9d58f118e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9a66a4381334cedf3511b97ac7349547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513a05a8aa89fb212e2919747fe98f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563638d946b9c00426796eb96cbad508549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fe029341c044502f28f61b4f82342550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ad9d95ab53652e68afd51a8d5fd79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f6c65378935994ec50743321d18e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd363e5df00ff2b4dbf2e6e2b56e6c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1be8599b824b9eebf4f2d43fd70c12554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17362e79b8f90436a2c13286acaa698d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813638e33693cb6f0e06770679a3404556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6293abb0efa4201a3b0b4f140c178557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f3eae416cc14d9005c46a2b8f8936558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dda63442a57b382742c1d9845ec24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c26f3a5e42e946d1b9696b2b26886560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767e4c79bde45d1882974e7b567f0e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b614a4dd83db233f2334c920e5a4db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e13bde2d9c94532c0eaa54c4e825ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131014174e20437003ace73a7578bec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6444847ce88dd7ee5a561b583ab5ff2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef4b8b5bbfd0cfab5ade72b27d650f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4d8eb708f8ffadeb180fa15a94b94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafec2a0708fedecf49f592b55f8afd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa94fb644e20ea9128f26ab1c113a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3228d7ad7cbd174dd91865b0823d80570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bed3623a41472b6a3482bb5e4dc3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ea7458b979b7792bbeda0a3bcd45a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdefa9236babc31e423630d89b7745573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93c31c80e5ddbeeb0328d5f5e1bf03574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbe68066ad8b3ceb719cae817b7f37575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843918add6f59d46edf8af0c4bab151576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fa11a7b685d1e0580477c21861678577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0394cab0187c24197de9232caa470578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eb6e420cdb55be61b2224a82572de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9653f3d493a1f3a966ada96c55951580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266ed5359b5773901eb3b1f6aa57af8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac4aee0ca4081408f73461dc445d97582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127721168cdc8241cbd7bb768af859e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b65dc3fc9d396d52673df5e899ab5b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117472e9e1754223b61894879592bbb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031fb60502dcc38995e307f3a173d73586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82c9d482017437a2ac45c11e88b8b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a6853bd30e1f941339952dd05c9e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cb559ac8f62392ed0f9264185a70a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756c57bf47ee066f7bff58fa8d4d670590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837874bfef86f6cacaca5c2ce4922e57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ee40dd241a5e154966cd2c5d19bcc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7fa316f8535e87c6a39f227576db0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324812af11560c613397dae0efba9ac2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39ea3dc49fc8f6cc1367cecf2f4349595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6143e5e88d215b276604fc189a002596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e2762d5d9a76212edb538f96046c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a64fb8101bff01407989d8ef8e5c9b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fea1c9a484689caab5cee396e0627599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4d1137052c9c3ba4d3b9f806e328f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b318af29ca048a0cd4e24111a117a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904aa147c615631e2b5f98c33bb7374602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca502b18be4a0c8223241936ac8792603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f089755e1a94af28d3d4a12951d0e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42850e3392af6c33f62c8e7da73524605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532874e53aa516915033adfd3a00225606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812495a9449717ef5d8a7c9eb0e3037607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cce305c6c743f9fc48fffc93e6171608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745f46cc6c7383b3444b8687ee8182c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcc3535a3308cd88115251f1d1e586610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd134900d8bee9db970018445d75ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dbef083bd2058efbb95058eb3794c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf945a5e24d6a80944bb41569520d0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9698f48cd22f7739e9f3b139d866bdb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37511867ed07b6ea33a24b12e8119709615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbe35cb3199b5e8a55e33254c45099616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea643489652d953b60b3f6a8bb6f926d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce303e51227c4309c43e71cb4e84c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584516e25e667b02d8e00d16b2373b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d9d37fd06c8e96da8829bb48e0fa7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631c672b63f249805c4b2e4a3ef5ee7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcad4e503537ae0ee63757044f7abd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de3daae99e11e770e2fc2cc55ade98623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fdc7c9583d92e7c7d16995b20e825624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937753df05a39d2bc3c500e27618b4d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27386bbb4e551cbec5e26801300192df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9a1cde6ca9de0385fd54bd798c5ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f1f3d7067f79c7f313a8974bbb539628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d943c8006da1f8d75f44db94be6fe1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c740270612a9fbd0f1759e26a533f5b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b678d5d0f15dd47f8c3293a95908e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fefac7c8b147f036067f75696029a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ca293094ce05592818712cb000766633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706c8b973b129f3fde6ffdad9b87f44634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2ac49501c87658c499e4aa2c2e152635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168087a683f64785710337d09753782636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c14e12b7a7c59a8e7bfccfa6e4f04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c18d498a5a43cd4c6039dd7beac04d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f0ea7c9472e610462143c17c66177639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da687b44a0de897bf29f8e7d77ac61c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a84f6a4ca4cbc946c186137669cd38641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495420028c6ac6510f87d56c6de3a0b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad52329a26ebc78598c99441716b49c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9db89dc5a63ece5c4f85e1fd9b847644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac723298fbacdb3640bd1e79dfd87d9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ac67d5038e5477adb50c0e8133309646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1de90ff4db573e9e47725b0f20960647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6256e0ffa3b3d1ab815596e244097bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278af6031177c9b822e72588c6d4353649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d083ded4c9159b34a7548dd7bbc8b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459f42c56c29e9ca9ef68feb6be0ac1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92844e40ffad72840c5b0ad8b82bb604652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f51cc4eb74c2a3aaf371d27d3f183653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ad1f95434c3906388ade5b3b4d417654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bc4b7b68ee193eb41e807a6fea1e6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c88061b0f972ee0b52cac5bedc9752656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36b768fce0b9b116e6d06e0aae6ac6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6be1783b2cdb9202ae88aa841d1a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf90b21b9a502dd3a91d22b582f304659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781af2968044d605399d642808f1eac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68190f69df9140ae23283dadd46ab548661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bac9aad1e5ce722d7db9c53aa5a1c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac7221e52c77d743519ef47131fc76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8943cf3b5580b8408efa87f1f3b859664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf294ffde373f101fb1bc6b47924e5d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458081d59a991aa987785d6b54f6492666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d4c2b79d1ad73aef0ab91d081c941667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a20bb4ed0d6dcf64c13c138b18ff9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c52e7edefa832413d0f7aadb894ca5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ef3c108fbf3e887ecc04aa87c4a4d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d7b84035ec23cda41967b147e6f58671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26efd96e9c191fa840bf4c8284dd4a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee998a6cf6b47f283910ce844feb912673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a48303332280374d0218c5d690118674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06838c512e6f9a91d0de017bd972436c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaab7b5f7b4320f13d56f7496b96ad8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7eecaa9cadf9ae806061c2147a6d4d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60852b625bdf0d5ee20b602e4c47db7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cbe43b26798faca950851e6f4f769679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648596ed7c15018eb8435a03b9c97f11680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348757b266a1ef580dbd9c9a982ef6e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5af6e7c2f6a98cd83a7446bcd5a91682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b6f91754ed33cba43c40853a2b477683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5907832d9d3c3b5520e4f596e23d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5ec70ef6022260f17556a0bdcf3c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023cee20492305206442e339691f255686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e691cce58721c91cd7a7f967e0d1d30687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6a451b2fcb0734b6b87c071f20ce6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd042c1e9bd3b5987ee3e1abec7dccbe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b003594136cc503f7350b3ac7ee4449690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b8db1d8372a1624643f399e7276c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf9dd041e92e91313e9751d268437f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71fe6110de84d0ad95858152ca65b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c559eaef2d3ae282a2e69ce1ae1c97694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a184e9f5128fb4f76c823a38388bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefccd1377e5329c6b28db75893a775696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e35b2648e2293099a0f443d139df53697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ee6db3bece34c9e3fa0214d8f2df7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85caa655725b985954a252e1ef58523699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a722fbfd23e4e59caa558ec133139700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d3014d3e419e2b09d091945e51d7a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e468530d4c8e9efefc4f35ad6d39ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8d17f312fd3002754ace690bcee84703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61313edab6060fa9c0c3cf0bf704ea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d03c34ef466ad1ad8e396ae5b99f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabca03b96cf3713fc9fb3290d9b310706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92007a3a4d30b9cca6c2621bcd469c17707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435f3b3aed85092d0d2f3ab4742c38a708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d549e62e59eacd903c9a9e8791c437c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3178b755ef2bca1e2a582261b1f8c422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9050b4f5a5b0d8aa2632c576ef69523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df8137feb58dd10547ec3473eeaf584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7ebfa05acb527b11f141594bcccac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3134414b1e27c59e05ce3c82e71966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a55d0ee23c50380609176f73c816a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f9b407fdc5395468dc57cd96ccfac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70267f29de65664334392f0cd508399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d9ae0e93f4a1025d7172ed642b2a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1aa1fcb6bccceef98feb9909feb5d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d478751b8a30db612241552760429612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429435d4523a4c5b34f34739e0cc20913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d27b5bb82fe6e251e4a5f8657829fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce8a3eb6dfd14bba34c9ec36c77c2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2fc07210ffeb7d66218a068e5f55016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323df832a8638ffd4bdd673e4e75b6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c168dd24b966196980265515fc7a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068f214f2117d38f1b833e3f2d5220919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaa677a6c8cb550488d5b5f04d816c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb26fc314006282a0194a202652226e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f664dc7df24dfcd69a15e9a018381fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e1da30ab943f052c8d4d2e2b78de423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8a8a09dd4962d59db075a23a224fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe1447c5c0d3e24694b699aa0cf7b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2ff12b20d62269797270d18fd317326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd41359b34dd2f182abd757d2c3722827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad11c7e52f3297a39e9a65319cadf8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963fde172d65c863f0bf632d6cd42a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa41b227d964ecd021718858f27ecee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88841322d345eec4f435f23684726fac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54159f8d2444db2cb0ec2e4a0cd6fe6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71c02ec0f113be98bef2338b78c8dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a45e745b031200c643c01569665ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b61a1f22fa9c7b56ab5c897d7d28e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3984b3a9cea54017f0c5c85a46cd336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cdfad38ea8a985d5c6d2dd277c52c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc8cca0d8f9fad629fde8919bf6dd738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdf8a51cfb94f5468990529b44d71939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97316f7d005cc7c57df28110a48f4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146916ffe9bae0eec229a95414db8b0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b66c448f4e616ff7f22bc712fc25ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ca34240fa69941a7704fa257e364443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f91f24e55dc8fe6a9b44ae67f7271c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde9ca25bae16662f9ca57e4cd9837745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4857621e2d8c9f44157c75763086d9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d88ed7a8d926c50fd97fa39730da747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24871cde23ff90809f190eba6bd2906b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349be6b691f170e4ff3af19484fd198249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0256841f706bbdab24904c0d34729950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd639f0d2da1a35c68cc43217ffc17c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb80e3a1f3d0a083c3ae61cf779a7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea334e4057f31461e0488cba706348953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e7b9fd03ecc5482cbf0f09eeaf9d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d36b0d3be4a0856950448d58d175b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478efe8312057461fba8ee1a45d144fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5c5fd6b54734750792876b5cc67ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56908e1909b0a3212a68c1804a0be59f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad941bedd189e806ac8aa3a91a97df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d9d839202e73e37a75f342eba57be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53301bcd6b77ceacf99013a96e24ba9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead207bba2fc5b961b018e16647c7a5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c7cfc7ea09ab0a78e073930a34c5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ae95a1d41dc045e35164055d9d07764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d7dc288f80ef2dcbbb861248a6d8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da6d03a279df9256697df06cb34bef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54c9e522e0a53736be35bb8308523c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bbe7c8a25b68c4bb8d8235569705368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d4e1ecbdb736cfc9aeea2ac2c423369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9744961619c7930ad91e62708dc295570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2457039b11286152ec691660afede671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6ed4220370fb53c24583c7141fbe072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce723f922cb6ae67c898f747caf09c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed4f20f64817347d410ba7968adb8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43943ab7f111dc152b09178d3caccff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b58e33807de16a252bb61288a107276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08d8299e142309de73a5c730dcc33b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad28da26e9761cb4564165ad37a9f7a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0746f5c6a8efa955264d376704c0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6451e4cd0f5e330b58d70dbd9dd567a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdce6b4e6ff6fcf7bdc04513a2af19a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a5947d84d538525a73c0d80a8954582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830460b8fb1ee5b0cd0ad9aa76ea074d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d77d875972b2ad69b95a08034c79bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa420b435b4e72bff6e61ebcd61ddd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a3f605ea468f2241ebbe4b58700e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fb034aecfc586a9cdf082300a8e1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94666bd35b236b84a087d2daab532488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43a54c01db5e272dcaf1c994dd0ddd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afe270562a5484077c197ea4287fa890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423e419fbac52af0f85fb28b049e00991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84aa91e994a489de673be2a12dc07992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e9f8bdbfe1281b941a9439a2a5b0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e95fe78527722b854ed418b3d30b9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63501701478ac5b424006000eae15595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd22622f8cc6dee6d154dd5cf05c9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f301ca75fa757de251aa0c43e8f4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e32db632aa46a57a7badd187fe271c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51324043e44169d00db7903e8ab44b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368ab04c0e3d3c8f0570f42fede7062100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111865e72ed5d438054a7dc45b9aafeb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bd53195c300fa68d2141530144f04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d3a9a4851f67fdb1922e56adb8fc1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435186df2d5704b856cbd8ec608bab28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616a8130a9c171ba088c2a7466771cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc4dfe40a16a849e8d5dfd1bf2a0a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330101cb019fdf3cf26c5fbcd263cc3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5af19a1c004f4b6a42d2337896134b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359aa5948fbaae9b8d058d1601e9bc30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c98c37b9adf776263a28abc8492ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c2284ff14cc6ddc084d437bcb7bef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eaef851904c3e9ba817136a0fecd5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5ea06d2f2f248909e2429df8006c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1fca7328c47ac1af22586f6c85757114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadcbcbb19f12e8d52ea63d77fcbfa2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f528ff9a5b0aa79ad988eab67fde9fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd25837cdb42374f27f8ea3ee5846c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841909b8fa75a1935da2d2168197d31118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674922ed67051a3def919274a9a1eb76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add979d352f4a680271608f3fec8a446120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343eea28d04f5bff33fda6e4a85d0e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cea044f5b6ed6057c374aaa1605b98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc141cadb0cbdd87cb3ab5d41b0bf6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a5802064762ef829186c6198dd378124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ea8240adc6bf717a64feff7371c0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb337005b3696e510eb917cdc90a91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412dff0b698ed9a566741842dc347e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ab42961dcf3882924935dd21b1472128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a92dbc9929b7da22fc203dec227618129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f11007d26853f2fc6ab56e7d2d384130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fc5b975e8aceab070d58f9b4bd3e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2d181e9af1ede1267897262e00742132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1f5057f2e24a1b5244d5b04036801133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128a7555d3ed96aa25d731b60826faf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dd0206857ddb897cfc6ce4309337b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7e668f91ba8a995b4e44c794a951a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200827c8817fd692df0b5e64dd2e6d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57745868a2f80bb10bce4136ae75cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbe47d604415a8fdbff81e09ef52c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606806dd1b2353d00fdacf4b6aff3db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd9571d791751be73f8be0505ee499141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730347fa32a35907fc8285bb42c0c27c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246ad8f1dac67798d4b2a50d3830faa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898b2d7c1ee27043102491fa5c70914144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f8f116c3108999479728db6159b57145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8c01939f98dcbc792c5f1872c0796146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f3f960f2c663482c6b4cdde7e3eb4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736777471add1ab054c3ceabebd79854148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1c6748eb1a185f76c08b65c908387149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f5251931043e81c2a0e5febc0fe5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d3d9b8c4ff00b9e4909834a05fcab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c013825f159a1993017e309dbfb87152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ad9c527322bf03c4c757b3b7775ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66efd66b24bff6ee8e00383663431a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96124c7e644fceab1d8735517b9329be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4e8a2d51b9494e8e15d2253be9bbb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510fae7307bde6b24db532ece6ff5b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a448a792bb71d030c49730c34b367158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d858827512a8c88cf0b529103dd6f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bbf2368446ee6554c8f4d44c13af3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dc92e02f4df746b888cb607f366fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ccb4d377704524b5aa827aaf56b8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4800cb13140d415378a64bd71575c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df893876c89344549b9623c41396db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2a88f15725d00c9e03a7506b32644165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f697cd1f71c990ca1fc6b52229f804166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3253f856634636e282f3fbfc45d4a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba18a3031a62b1b9da7553f2d6c532168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfbef341c2acdcbd17f04d524908ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76475bea27a2bf2c5b93834d46d717dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5266e2a0e60f6e24ab23c375b543132171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1ce4f86020c261808edb574805eef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb226d0eb27cc5a37f7184ef12d7fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28528f04b6180b07c35801e3948a3b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc74601c9f01739213f16c9715ccea4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09a751fb7220bcef42e3b9ef33545d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f4e3ee121631a3ae356d583be1bda177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3460bec500409156a28cff0f66d740178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71ca3915036f9f92461a36b759904a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e46ff25120a27cff3ec5cba22bfd45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb196a5c4a9cc77e6e35e53007d6014181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc280d059f704ed185da78910e6267182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df360858dbae9bc04f6f80f8a117fda183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8ed56c15b44da1ee02e5f97afb4e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617049c3e71594f5560bf6280e828fce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6d10dcacbd142705f72e7f717e57a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5037ed31be1dd19afa05998df5a76c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f54a14571626694be3d83a526a4852188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5bbda87c2e9c74146bf0c78b63dd6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2b3e02ed5d2cb0c2175303bb29dcf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ce28d9f28ec651995b27b4b20da9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b5e19d6c2a95ecc6c906799fc9adc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee26c162493390552fcebed0e3c8dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488230dfe7a8caab326ab065328a111194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4920e0d4acc5359cdf9a46ed08cc6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4715f58cdf04522c3bd77203eb63f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf9e4d09a84a36c29c42ec028337d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84bacf018b63ea2304300e18a7c445198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d726d4ad531c94d03474301527e07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3255aa2e330ecd114be44c87d63ea62200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814aaba0655e15d657eb8ae7f7af39a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09137640b097a7af78b335c66fdcc4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc789b00f68d453a7c503177e3dbc6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c563ce6b1cd2af4667b1c163fbf5e17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378962c5d10028d293c4d3e0fbb10123205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dfcf4508239cb5993242bc2c76170206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39596dff677e704d71635e253e796756207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33904782fbc7be747f00474444a15ef6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11589a98e41f42bdea007c499c73d84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253e418129a89f964e80aabeea2baa8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc934a6cc2dcd505795e99f45f9bda8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51478c9f78edd599802805bedde9da84212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9b67727cecbda1514e0250240facc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e35d635fe3035a38101e9cc8b9a42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efc9fdd09b3240482ad952f6d95a49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145cac56c29e49d0f32d4d4ffdf9fce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c6e76dc4a2629a0c57a74cc198a32217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fbb825d21c82ef0a6d0ad5b40423a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843df813f93625ba90db92126ee027c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceff9cbc6a8a8a3971b672ab3561270220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de27cd06241967d634ea5f05ec9896c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d84a63e5e1c4930c5f8d6eaa1d95ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5744039d00b716e47f425c28ed6bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1f8a80498b9d966999e29b3894884224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8328380095399f78c6bc929aa9806d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7088e5bb201742ec95ac0ef6ae165ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465c29ff0cac596433cdf7feeb53040227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9b4fdc2d1f950b755733eaa286374228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79298ee30a1b7142edf39565287ad982229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1bbe1477e6741305df383d37efcb9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50542fcf5bc98411f591a90e6b88d2ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50bd0714628bd9da0c62b4aaf7ec52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc64efcb579c901ffcdde9904c3dbb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5b74320e1c37be5f5737138149d5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf15f5cfdb5c4f43a783624d53857fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68729f0f16a6e83f703c649a1f8af27236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f87e928953509084222d4589366bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022afc017503e26d8a90beba4b00059238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57713468ae7c7210497d7271f9a733d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096d0289d5628038fc337b60478891e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8253249b938ae97f96adb40ba19166241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cd10a57188dffc419e7e97d464821242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38ae0717c4ac7ad1a6d18db44b60c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd877b282dfc53b4da986f074a057f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae731cd76b20d69d7cb86e01a1b5b27245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c66393cd93fa0f53199aac6a888791246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c58524b651bad6cc8fb54e22c725bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63f5d0f7d3c5eef8844d9dcbcdb528248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f3e86570f1eceedb3d0593705131d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfb424a1dd4ebd563c63d745b1b478250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f441de5ae04b5a373073ac39d5c410251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be762ba3a1eb908d7f9acb786b8834252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9f6e5c51fe78cf9d7ee98b5860bb8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c572e901c51531bfeea031b1f3fb4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d17abb44af7c9dbe7bd0ae40f6a01f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f32ff7087798b51d0aa5e0c9a993d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29bca3f3558c9311bdff22eea2cfd8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864852142f26012de54bbaf4b4a2901c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00fcf993a4779b0ce21ae0c08f5954259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874db0dbc99c0c8db887a9e379abf144260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f18fd9bebc13c4ce20cf23f4aecd0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062d6987919f044e0107eb81e229ca6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940cceb74de9354c22bb55fc38f6759263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164eb09ed8fc8948549930fac3f018e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90665619c343954aa77ac1b2f8a6fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4f417883fd227776cac22d4a7945d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224e902a690c8e48f7ade79932684df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06169abd2ef09134bae6c8ec0363f11d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb1762b6e670dbc9089436e8aa9b9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f374dff3cda01b989ce8dc2f621e0b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6e4375a3a8aa27afa6e9cc550d944271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7ed897a5561c86653f8496b4a5773272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9070aaca305fcdd7c597b15bcc472273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a7f67c8dfb52196c7cc77e8ba82a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9b6c2270075cd0866aab8f6aac2e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6be4bd9f30f52abc663d9473d3ea9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad80fe637a46fcd03179c296b83f0ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a8f10c79c8dddb45d15f401c27da2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cb85bc065f7e099fcac3294ea444c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5ea174bcd87f95777355e87c81ede280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dc01f57439aaccfc68852e509f1a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e03b23b8e41e59b79565f80cee649a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9d2c08569c7ebc1c9fffd6e379940283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2e7c82526a55b2cba17a89c483074284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309c924e6997340ff6945b5844bb968285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcca1644e9d8ab8f6ef7f5e527d6ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef56f54db525e5ee8114d2418d613d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223aa24c0412be78f2615bc0a19625d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cc3155adcd75244ff742399437806289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884123ab2f490271385f70d800335fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4842c2d8af0b24ce4553e5725bf41be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37f1d5aa6666bb7ff589538517efa7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca88ce056d6900c81f5b8638cadbea2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc13b396408425266acdc820b4e4ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d34151a1cc35eb6f1126db607e2ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad50eff755a87a70dd102fe2dab44f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51157a3c2afc7087958a4a6e51caadd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638814bd5242c4b53e371fcdb3861c81298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a34e9fb1e7c29732cc9e72a2306d0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0e44bfb30a34f4a204f8b2ba5535a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc43f5c3474c7caf63d3ce6f39a3b1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db5fed8cb05121a7abdd4cd08eb556302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255bda3b341722adb904dd2eac319c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd328342a09c4f8b2c9592bc0e744f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeaac84c244a96ddd229b29c6e73111305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60700dacdc27039e2e407a4408fdd5bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb09d50ca13a97565464df417e3c282307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382b0adc7823ed8f1d95313a07dd83d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722885fd6c395d24f76278b8e679c3f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0908878ce15ab4ea72414f9f70346310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913983db25f3e64f6193a67cdcda4a60311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392ae2dd6be9f26a3dc0830e19078f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d658d825d1e17d7026f9e220f5560cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671f63ac48d6f67e108d5255fb362e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c79878b654c924c3f848378f2b131d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57ebf57ee92254590c343a2a8dd18a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21697428a656246bc0d5ebb0df3459317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43281cf4e1c70749287cd49cab0b28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3bcb9d720ae553b0b10bd478451c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385c5a2b3123c549a1af14d39b9970f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184db678078ad44dc20d8099630fba8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece57fc7ef0105cba0eb4a4156cb98eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e60fd25deaabd1f3b86295181f7f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847824d79d1e0ad73842a7db0c5cfa6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec97c3d9565f3199d5ec12b9e4b5053325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2909d9971567139c48cdef7bc87b08326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac5f10a31fc25ccdb3452cb8b1f6b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a77904cd03d2f5e91ddcb03767ed81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e4991f1bb36d0295c718cb3519dd8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe019002af6c46438c7f7e8f499777a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d36bce43e66aeb19cd506c4271b5f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4817086bb5681444b027f83809441e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cc5a2611f408edb9a3076322895dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d52919fa65211a2cdf6ccb1387a55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3845734b5b864e105417704903193c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852f2a361a855284db24369c6397a33336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b6e3ff4d8a204a394af6a098303a6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455eae35f29005edda80404c0b1bb4c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50266969da5f9e1980627624769d22339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8fab3ce993400e3d61bcd0f45a006340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e331838b766fbcebb93aeeea8f708341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ec6a4dcee33f415fa416707b53545342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd02bfab7a0fc26777ab58c5828b997343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45c4b5357d96e2995bd8b9cffb1737344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0a2a72ae80fe1f36c3a4ec24a48ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed94c0d34708336ec5478357c8c4d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814996405faceb34c07d6a2e512af2a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848f83256c06612c021f2722c62f9ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764223a50a4f860613faa49c8494e058349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc974b41710c804d7b3f6ae1b8758456350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e66c8dcd2dea5963a179a2bd2e8061351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa1eba7907cda66184391cccf3fbb1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a68089671458744e6774b62021198b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cef92d95d3e74df86c07dd5cb3bd6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c61602bdc30219472d83bda90804e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a9abf1560f3f6361540de14c9f186356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14937d53a2d0bd91ccf335a78a2bd843357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0787ac87f59d6b2eeb0ede2482a17358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab60f40b3a09e9735a784527de67dc4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e20805260113af4fc6421ccb50c55360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7db5926ec1582d08eb7fd55e45bc6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ecc6a20c9a72d1127976d9fa17bc6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfaeff15819258cd52624ad7c05c4c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df660bda678d7e0590cc783afc02d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce10cd704467d8c42bd8be4ab575fc1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef6d83ab694e6750e799215a8326d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d12507cb7905b351c5406b3d96e37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5ecfaddcd32cd9b887e171b0c8eb0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86e308612ed6e23e7c284bcf68e695369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538df3776df43e9349a37958417e3733370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cc53afda3fc8c6428c4660a455d90371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e36ee0ea9c5fac09192b5869cbf8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cb1d194f58517e3636c04cbdb4a2c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd9257cf2419a2d421a6c272938c52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eed624443c63813d29d206ea9a1b42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608b7d3974e03e56a25088925fc6da1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d5f01e63d3682674a2276e032e234377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07bca6115ad75d7a0efba1328e8f39378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e67cb853fa719522c682c417b4b0e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2efab4ef0f2f6394d94fd642096748380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce91f654cb78b6a7cf899242eacab7b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c30b53d1010a1816068e846312acfd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37b1fccb5e747139694279bf9c4714383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7082976340fcbc1281c5f8ca4d6193384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f81a06852c81d528d48f20ae243a79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb7f9a98acfe1d133c7b9c1d4896cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da112c4cdbb21d3ae85fadcc27fca07387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73325711a4f033f885226acea46fbd29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7a994d8fdc4ee8f5ece80346e93de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0482f5e4cf9ab49ff826d91b4a7e6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42da444da8cd6b0871fa42c1a47275c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11777d515646f0a0245a6999034b5ddd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f86c24aeac3c3898d3bf7b6a141d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946bd9ed292d68abcbba2e74bb3509b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246090e6003539acda56c16cc563e684395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596418324cf339ae95b10340c7cf599396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53add69dc52a2e89861c1f801acb1b91397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd93aa2a65f8f2931194ca3a611b36398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc1cb8a8bf9b6fcfb79a264bbf656e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715cba39bd3884d189909530794140e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e0bbc7e537cbba0022e10a80d7924401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1a01f5d774d22ba2846e242a21391402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70437a9ead09b2a1ddc2ee9faf2237403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdce69875b659853813013f728db61404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87886d773096889faa39fda1e2795c9a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0cdc36b4f344658787167a83ba4d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36131800bbbbf04ac80d0094bb8313407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0913957e5c7078b9e8cc0e4ed3fdb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8296b49c20ad657f5601a334b85403409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38f2803561c031dbe2da28027c1e75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26f9283cac2bb5bcc912f4718ae69a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2f6987becb97456d4968a44f84ad8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee208f1b23bc5c78f8ec9bdd9ab0a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfe3b0bf028702d21a98ded3774025414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e1b432ab718b0284a1b71517bf97c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b258885fa3e25059915777edc053afe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fb28049b2454ad20ee2a22281aca8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6b563632687a1e698fc9a1494eaad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef6481100c8a016251a2e9a0cbe167419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126ab25094ad89d5bad81225fe8a718420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc82ba6637842d80663d955229fe5d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daceed0bb3b2ce82c456db89239020db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622efcf31073e3d52ce74e587c02e7c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5e6ffab2ba930577993e907c31742424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59781ddaee5c3007493345f177dff53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a8332a335a7942afd90da4b1b17da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b674b478235ad43546a3f4064325f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63fbeaf8f5e7c8859fbbf770fe8f94428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79646e6ef00ff0a7ab78cc8d70f24e01429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b81a2b2158e9a0eb8d7239439f6d29430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f454c6dc3430fcc000efbc0c958afb3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea89543a9285238de0cb5b916641a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489c26e40314010b36413697ddde51a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242ae7067cbfba3c68a2a5ef4ec2043434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18147898a1b5c598f8f4f6245b48987435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79bc6eee356cb5cd89190e0d336b40436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f9024a98f987e0dda582fb5c9f0a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b383f3b4c556b6fa8bf4afb69a3162b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4385af46af768ee8c61c99c65f901c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91b4a27b604b215ca931537a82c80c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82edee4b432d9fb6550c7978fe98c32441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f71f8255b70fcca9baa28eaa9a2d87442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fd18f898abcf22dc6b5e07fdd6da6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f24f8153cc706863b898689d629b1b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe79c6dea950b981d1e0929febac56445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889bf4a75f9846875c8dcbb3cd9fb6c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f5f429763327dae809ff6297fbca7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c18bf50bdf78ba509302dab554a22448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c449501b400f69c5bd8c4cacd182f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6d64811075ce1db3e404a0ce4a134450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4edeeedcd97f1046ba4f98ad6facee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5d881064b77f447c674b15503dd15452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea809634cc039027171ad3193b59dd1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884cd6bbe7b4fb38fe24bd16e6fadde454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e16163943a025da3ec43935b82416d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee8f4cae91ad680f10d9d1efdaec92456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237831f764c2a354a787e48e9dc4fc6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64985c1924356c6cab98671ec75c06458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9f8d8f18a4edfedc364ff8aa4fa9d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af8311c259b15e67730ed944736939460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d4ed6e8eb48da9f395a3d713004e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc950372e711a68f9d5c01b00d0a1f11462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713c5158b8d7de28b71d62a9a0b034d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c13692d7661851e14e0ed280e81876464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc66cc633818d22045ff9ff3ed14230465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb0003251340ad6cb6e65d636f58e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181382f4e28ae9d80ef20849a213119a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366853a8650ead0fa276df71ec0ba7fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412990a5a4f080c236b86497af8a6c85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5264fe9e063eda3297efb3d72137b07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24da565adc21bd84747a00d811cf592471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231626099bc18f9739f1febdde43978472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16ab34182f9c07f37b4233f8fe6566473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf253a7320daf252e89683dda6b9331e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d600c14ecd26d60e7108555395d66b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54363db793c039cbb97d4c298293e2af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68056914507322db0d1be624745c513b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c8513378a1ea54270459cdf99f20f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee4969574c1b0d76a7a37052c4202a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9479e9034088e6a3f12534abf6ff29480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a36bd913b0c3e0851f51e10ce5dac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac46e567f0c42427014471b4c86a66482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fd074126f4546d7438dbb67d4dcd2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb0812778a0367579bd0ed9e1b5b7f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243234d6cfd3865002edad88181b4c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3493077ff5ca286be5e9e9e151859f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66876cbb21fb3b372b535b409cd4c6ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b6252af12c6ff27c6027152453e39488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b83798b889889581dfe75c4ae926b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a290336b5077c2bbafb31aa165ca2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dbcfcd4eff3715514d6421412bcf7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260c160520d7d962f1a8b7fde9bbd77492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9172c4502e0d1a65ba75e69b15c8e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7ef74ee95ca98d11c3732a7a9b922494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67412ea9c2272a24afaa76ea1c20e957495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0c28845acf1c39a0bb00975d47609496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefe149542707ffe0b7f9522fcc09bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3866213b87147a8a3b5a8cdd4d89bb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db32d07cc8c939d4f891b8cf6c21a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d36c6872d4618cdcf3401a681d822500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c7e2eb65a4bf7585980212cdfa8d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85380102c092dc2e3938d16286d0a89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877bcb51b8d72ebbba4ff6a8f71bdbc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59133e06a4d0e5d637e01e0d71dfdb2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a73052f851f02f6bcc65b845f07ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae6a043dabc3197e11cabf764116e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62239ca4cb83f71178c7f5cf1b2bd00507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c7c0327f5d2150ade4b8fb431fa78508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc378efa06907598080c7a4cd2b7f4ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c55127604353b9a3b6d62084c845bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480beee6abc0dd572886a90c43e6e718511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5086fec513f63656bb437ede787944512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c400146a22d3de6032aaf6f176158513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38abf0cdab5983140e9fa6d2cd4d38514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64171f0560f05617b7d0d2d865455995515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a48ab065cd24de0e7e09e88bc185f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215b92fa52f8654227d619f82eac882517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5a0798a96e6b9dfc30c65b8b27dc8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c5531ae3d52eff2ec9dfb64c73213519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ed8572b1f5e8e73141cec8319e86b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cc55d242d513932079eda08324ba3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc76c235ce001fad6017f4c64dbdcc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ed930be82fc66e3a688182b59197a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609b7a603cac5afe78f615e5683b318524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c885539496efbaa175462ac41fd47525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299391181fb5b6f6309d26823297fc08526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ea519a8f1abd84d87354d3bd2a019527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c5eae465c5b17854551947018c90c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7b1d3b453e3088d3741e87736890a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face0e4809b55eb5f33b5a42eda410ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e13d94b4fb8b25451094c6d6966df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d02a013337504d186498813c2c3979532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc907c330991da94f6c5446f70229a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05369897ff8541e3db3b296ad1ea36f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08df61a75a2090f8db03dfb30f3a69535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9278819eb4794c8662a34ed32b832d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd511cb1a45446d02828deb8e29beb8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b66f86b154a7a4ecad68ada7a6f68538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3b60acec39f09bca3cb4f4d80842c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7f7c0db3e7e17b8e1c99849fb59f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3298ead567dfd7bf533dada37ad2ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48e0a62ce6162aa433794d75571fa2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a5ad175972d575e21b31c96448897543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562a0394dd64d751c9ca4b43e305d84544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bac1c1cf0abf3923e23c29f2f00c9d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0b92d825059d3d5e87b101d48ea92546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e9aaedb03e1e659e8e594c737188d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8e8e8f584486aaf9f6262f79f1fb6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc11f8ca4c1326bd1b0a18067fe09d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde46c218a561476ce2f7a955a5c2010550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273232d4db1db0f731e395de011c864551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080869e41e25f3e11216bd35f47fefa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8befdad651ba906006bd4d2ea38907553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33edf4dbe1323b601797368f380ea58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f6dc9264a6e6ac087997c265c602e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48235ea71b337302f31f24893701b8a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7d760aa2ab0234a379b90eca8e37e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92424d4633a3e8bb12b72f6d306f202558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0f3dc33c3748d067951e56d4e21b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f075a93ca95fb116e768b66e8624413560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d42ca2df7997a7f794c5bbe0fc3b32561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f804c6058578bc89d4324238eef3b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3ce1b2abef6e2b9d89a94388436cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e84c5cb7cfd4272c84d713c17699d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7ec71e7251484c83f600030662749565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfaf9e2005fcdbc0fd016de81f4118566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8d3793a6c4d05ef04f439ce73c440567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95e59d05103894ac315f6d566f045a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aa4a66141d2876de0d89e13a9ebfb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe53a62de1dad1ed374871ca4313787570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab632cc6bd27e2fb83b989296bfe78c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3112d567343bbeb4f235f83f4dc30b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31a710e429bd6f103dbdf975435af9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4154c637c23c5f86014fa7ce509d10c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b00d671e2792c60130f3e2ac940ba7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d106d06c577badf3fc1abda82eb57576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89c949f86c8e06fe833c7e463fe0cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19146b5a2d33a8fa54e3e397c369335a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318683830b877313d4bec47c3f2e9bf4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b5180ef32e193416e6aac6a9b87f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e025204916ac0a4ebef192ffd1777f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5536a39cf8209c39d0250edbd642e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3c4f045d67dfb7a71d51a54afd509583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b056d0659ed305cf52572478cc931584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df1bcc876aa6a936d079777290d3fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0064a4601fcef32a27d414fe12eb6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaaa5196cf4cce560240e5a4987143587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa92ab0a25ec4ffebcda7974725290588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffdda24228d7698ee1ba8f44cfb5fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cdd12ebad4610f568c8181f3f9505590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1132b9fcfe2224291dbff88614112d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4dcc4ca4cd0e3dcbd7d5f0e60831b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265909a3f4ded72a4e29e70d6156942593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f6855c3494e55528e302df64fee67594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50137ff86a92085a27361922f1c486e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68552b36f661fdcf2bfe5bc216b810b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e2ea0524ea3b008ef38216242b9df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0681031e1c6db940c694b26a1f5bc30598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1cc2554b4458f73791fabc8880ba6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264051bf3a05e1b434250326bd270af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b07ddf9bb00f71bdd5fe12762757e6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00134c39bb68593efba0153cafa58ede602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d739293c4ae8245cc70fa209073dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9416108c14a77ab99611f11a337233604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c07a9e11e60680d7c635aee603986c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07de066dd4f24db9d28c4c6f871fa9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05125feb9ac74d9989992760b7692b28607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1667275aa529022523e9a25b64d9a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61763b5ad66cd8fdbbc354b37b780d58609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720597c4ba181732bd43bfb1d097c66610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d27733dba921e8a9ef7941d91f03e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22ec4b45fc20a1d051a2cb90e16b01612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b78f7a019bbe2404a12d35cb84dce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29c860af240efe13def1996313910e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f438feb78dfcb9108681916273f4421615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b225ba6aa34429335e972f359b2a04616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1a4a5a60fe4c35ff32bb23f9fee04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260a9f0fc0d121b5dddaa67bfad365c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8a5bc45392477b31280897d7c69a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3964f37da95c845664685a9bca8b17a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a86916d6dad618be21a58a745834b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799849078cb2d253472be21b2e45445622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9085409b63e5a2049485c849dd175623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846ace2ceb3111cad43eb8bf7c0e33a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab195565e8fe0d1d1e9c7442c54012a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbc7de3d2bcdf94b49ad68ce786a96626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b23ed193fd3de2369932d64f007a26627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdbd89d977c9b1380dac586cfdf4fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2f84c4516aa1c63c2d25aaf77f895629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706834e297c7ae1456923c39b10e181630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa0bff0bd21d49ba3035db046c6498631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f3fe0fdd7991e1185dfd274bffafa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2583a88aeee57714afecdf0f6ece0e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268b0cd369086e63da531e8728b2ac2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8294f396ff057828a9091af6d770fe2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8334e020a36b2897348f215f93ca385636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ace803c466d35feddf7d9afaf9956e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76af035875a67be77790c4ec2e07ef2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e1a3cce141a4d57df7dc78fde4141639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3183a6d935657e79c08b52a2cb6744640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676d7f9a8786b723a1e29c7eb5694c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094a7fd0cba02471018d0a591f3a511642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de43aed1fc462d83158cbda1acfa48643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433396afd82fe643ca1153b1c6b9254644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17a000208d210abae9e75fce427984645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187153126805b61e887732d3023c2689646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1734075d2e8b30b0970d864935cc0b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f089aeb1e4d22ecaf1459395bcc639648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814dc0ab83d4cdb06c3f8d38bb90faf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332677906b3f87f46b408252b874b2df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7054e0ea557f65bc313c04303053d2d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d763887f3f9a6ab0b5427f40485651652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef308798cf04457c2ccd45b6e5712958653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993ac2a59c44f13803b2ec5ac29922f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84b317d5868966cf348f8b20540d06655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ab6ae4028d3b1e68a630b80f5375a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365698594013ecea94de31fa04359cba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c790b2175fedfe11dc2dfda48d1ecd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b9fbc7232b80d267b5135ee0129ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831622b36b5551b780114d386dd8d846660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce38654ca00b9cb38ffc57d522dac9d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12cccce5e5f40ff690513792c445dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca291cb4637250080aad5f662a52a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edacfe6d8db8a7172eda1a3b68e9491664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cadd43dc8a8519c347db54c005fc0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43e931c4e3b0152e23693213607cc3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced7149c20238710280ffc9d2639f95667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36446455db57202e57a580d21045f241668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f3ed71b1d80c7122cbeecfa7149b4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59722f0bfeeda3b35b0de599cf3b29c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74904258209bfcc51ac069ffa6ea4429671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d3a08d88c5a5d740f1911f1783f6b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86725a1915ae23305f8b98dc9c9e51a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4a54be4442896cf9422b3425d2e68674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ab8447cc5d080577787b43e7f23d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc42a09d947cf458f0ed9acaaad73c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc0c67696bc80038474258fa65d61f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4aa9740df83d15c8d7186cfc8bfab678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23492,950 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...373 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>