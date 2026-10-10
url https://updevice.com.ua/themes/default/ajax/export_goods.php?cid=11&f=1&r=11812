--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220cec9efa47af424e546d1d44492031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727a57bad1be0a7d1033cc07d30c0d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade60a4f2c363c136175895da207bfd73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c1d026c44a81a5fb4dfce5f4f88a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f3a3e9223dd1c2e17746267ba69365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893096b1575c4ee95a06064805b79296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe37dc3f126c06ea85286a334c5e4c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a786557df915cff7a0e9dddd0a868648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82776dabf4f4ede2f49dc7a78e163df39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e729a9663c15005261db0ea31a3315510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f161b76fb53fd2aef61b33e890d7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67885b242a60e1d23fe083fe8d3073b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5620bbb70eb293e1acd06ef0915e4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6a4cfd9ae67a26d9dec55fc11971214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481ddeddc5a8435a22246aab8efe66615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f918df460c158eff890913ae953cb7116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de341cb25ed58cb9414ac08fb2ecfc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02d8a27c4617a205dbe5f28dc493df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ecc3b595e5529a318e257d754442819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595daf30c68c2db8034625200796b56220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b50495771e23316a488b5f6fd627f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2eb958b6fdd364c648e1813b51389922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ab4aa349239ab81248778d47544ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c8079549083ed9133b62f5764a8ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd262b86f4d198b94f7db2b5d69b0b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33e0e551cef1f9b42073f20a96723426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905672e92e69439ad90535c7a1961f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbfec7c2da4c52f51399f118430bc028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebac90c8631e9e7b24d44d261478f8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f3fc4f92beb0c48270d9a6d0255ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e811000feb3d7a0881f76f0718953a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fad6c5cb19912a303d015a77d0e94d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250e02e131bdf723978463fd7518dd733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1e161bace8250792477ad5bd0f02034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cb84a1cb77f6d5104e293eb27621935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc219b347921c71f2951d8858bdf4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ef51debef8de4a81b4635baa1e39137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17fd6a568bf6869669018b71bd506a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9a94ad5d8d368f1bb3c95a5b589db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c15df0c87d06f950fb168d904fd8f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6a02da8b405a2fe6ee73ea9d9df9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa8d1096437396f6b54ff14324f37142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f858b35cc247bdda829a08d16d00e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4cca361905235ddc5eb998068a0d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd06841778f635528464057c2526a0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8af421357373bb531ff9a42c8856846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517a6826f8c60d236e2121d1db3232347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46649ef37b59bbaed0dc522a63c0eb8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cd9f48f6ce80101f9f7cfb8bef98a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1440d1ccd2b9929f098763156e4379550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb3b86bc03bd084100b035b8bec60f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7ce47e67cc63ca3fb4088df2e808452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956339b0916de1f15d6a3f3aec9795253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2a97fb9c94792aa3053301543014f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284ce5144ddf473870dc036fd68311555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8918788307aa80d7b8672e5387bd8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695d8c6f53ed80a7b1c07e8e564bfae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989a8e9ec43bb2ffc51bb523ce3a74258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5777b3bab296725d717ec0824d13d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b77c99bbf84e40922112206d188c6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8dd39abf0f211bc3ad8e6e5295aa461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7916faed96276f4ef89b8802c3720662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601dec542c80dcc6c3ebb574b4d8f8363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc713b94801eb8a8dee37b7c686e2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207a616078b7867a4707e37450dc4c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4383f96c5f3ed93267b1181886a37af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1567a8b76f6760ba6f03d4cab57a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb0004944aa2aa04f3d48e986504ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e257c473288c9158d0d56658401cf7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222d481bc8ac846f71ffb6299c13b3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76aa6cf31886a38fe25db6729a1bf571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501c4e5f32ad2a5d84d4984bd8eceb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f0dafc334ca9d64515b96dbaa6c9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f622ca371546f282ee02c3686766c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68322252c315c09a8faca30f2d784cf875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b86c00816ccfbdb9a7c130c4cab3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c402bb1092e30f8617551b001955577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaa13df9aeb857740cdd199b4787e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33d2b2fb5cd18321ecd7fb4b83714b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862525bca214256026d45b1cc58d282a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6defbcab15106eb43b57083e39a1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf76dd30ca97f9ba780937ca0c3ab482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659c3609fa8d487a4528676fb71579e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe724e7a7889d778a1bb8a2e2aa8e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54b46b23198888587b6ddcfe1adbad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c57524ba91a0c243e8a4b21dd507d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ec3aafff3522e2d725b898259706b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c47a73d5069c7b9c6f84585729c2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980273adc43eb485a225aa740ee40dcb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa40463101ed0c52095c8b5536821290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a26c8313a5f6860e43ba136b9e127d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7a3184ba7310f507e3bf8c984ebf792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48df7df2a19a6090cd8c9bd512a4b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7a4bff9681064547f8402be61269694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1080d5ef8c502745e08746bf6adf295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124f188056d4c804f8c49e73526a84496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb69a7a90051600d1b5516b7ed74cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dff94eb191a1762de733342cbb53e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b584672ccf3389f4cd651b300aaa199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e449946292a315a76aa2b18ce275f53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8067e54cf0f27af8c0af5ef561eb4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa33e9d88178a053a0e2c9a2ce49ca6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d949539507dac560dca8d909e226e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4d97c6320653e835289002acbc12a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348b3b65f97ae290a8e5a19ccf4b640105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd5a23c52546b7bd29a086d275317b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f476df1c4b276b02e455a99999c77c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f463fb93e7d6a1b0c09bfdc0fc8f1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d95ba0932094f8b963b192687fdc1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc675eec4774f49b01ce68b8f19a18f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69ec8330cb335ec3f2ca58900dd7ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b38e7d21a47cf9009d03a89b4a5371112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e7cca135a749b65bef92b9a003ea5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee93fdb76d46b9738dbed8197f37676114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72348c4f921608b7d9a057319079cbc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352022d5106d122938213960fe0e8d35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9b8a7edafada6cebc776e23910b8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590087ee29e2d8900a5f24cf24a527bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b9c06bbe78e9cbe0ff7c11f4a64a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf86b6b37e92457824b486481655c15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e119e74b5cb79dc4ac3849272daa29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce2d841326a9ff5a0b2e08407dacc9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e62f4e1280b41efaa5c7ac3c15a24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f752fc4254bfbea9eba81f018fb27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd204775de2642e5cf1d1b990d4e8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5f1523950da6ffb1afdbf8283a15a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338993fac349997e27cd8f079d23d741127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4f93a7a4b0dd2280d7884e30ffbef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124ec4f02475dad82b1000fe04e567e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8958ea522d992e6c1252fb85f2c237f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d1ec755efe535510f19a442df0ad7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e9a066ba7141a4ae69c6e411218c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366308e563d122b775efb9e88665d07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a789f3913f0d974a2d7385d47053478134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef6b0575d7be73528ff286f221740e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63576caeeeda95d1742bf3c45bed55136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144eae36c5a28a437cffb9b21c90ad0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dffe5f57d3a399e6ea8b99c94e7ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0adaa6ae8fb7a7ffb2337f098b440c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb3554a2cb23ebb6a3181414e9fa20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63ca3f90f7a56b6330515951724b08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1df9275b724c1e43e07a4282423693142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5850fa2694ab020ebfbdb4e754327143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d9eb156134bddf45f17273b521a2f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e47606bddcdfdbfb268ce3a038104145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d2ab032bccba44e4b71f26f5676d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519f5fff82e6fdf00efe28161887c85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d885bfcfb9da6728eaf0a4d073b40148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3d8cb27a88d46e8ce874cdeaed701149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454dcc9abd59cc47869e36bf14af380150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbc7ca8e1803ed19cfdbb9a1b83ac0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c90cf7b0b322a5495c79d89e6a25a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fecdc80c87a6f1fc25bf6b3a475d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b644795c9cd6d879d96a2e99a27cb4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60a096bc013ff38e677a500dc2dc6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c16f9b60e69102a74083c79892b2a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f850f03e476a599813cd5c49c594b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd0c034b336f5f5d55eb5dd37d5fd8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb63841a813bdd47fa2dd7864af7a15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a118122408e846c5ea374c1459d9752160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676faffa73d006ba2da844e96f3f573161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59671ddd8c0c583b8379d3c75b037d7f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735723fe4973a182056595dbccbaeae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb588423d41fff19d7ac5207fc44ae9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a3498f13e907b8e31cd5dfdee59e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228896b09ebd06a92684cc53a0bf5834166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf00157d5c2ea709a5b12659b34b0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918129c27ae3e3cfb9c64bb42330692168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f2f7b3c2c4675a34eb94cd47794b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5aff12bd20c1a2bfc603431692fed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5bfe8cdf47a7a04ffc91d47c87368171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f643f8e81f60a2e626608ab44c357172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712d2c42b13c9f40da4f37810616af6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38542c7f3da3fbf97ace97a4013e9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf929d48c4333a52d9ca2c4e3fb5ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f47b3a02dad76776245bb3ff1c1d89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907113f5e5dd0b2e7013f4cca452275177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafd44119d3c2568f6b32d8073ff917178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a8e241743827751fa53221ea99f71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1f7d939e72be4a014985a35a69f96180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6e0388a2ccf668718c30b7c8f8d12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d144dbd9cda6b4f8ecd43640aa6df96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b615333551c41fe6ebdeca9ec08f285183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccc6d999a19e42bf677203f79d4660184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca69a31c78f567d731e676da027c0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8472097c4d4a6a1b7a2a534e76dc6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bc987409dd46150e70b7ba9b0e913187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cae68fc63d97e6fdffe7d444973e6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409c574314f19a5689c90909aa94f43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c8c78d49f12e4c3c5e3e481e84a1b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854ae7c9c41340b4ea39f8e3f3e98cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3480bc4568998df66939959682118192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d779d8fdfc69875e01f753275fcd3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42908a08d87c18a1f9934643b901e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdee2b840d7559ca573917818925569195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d9c93c8d997b19aaeae93cef429a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4f01250e9e0a74a4129b93d1452bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217d3000df245b843abbdc357d04b44198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c55e7aac278ab7fce5a844ad055f68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842625ed82678b931268236941594e86200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735641a9c0f04dac6cba95191c035a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad4e6676ba2b3e062d68d036bc3efe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c0f1564d19af16440fd045303f4a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793bbb640bd0a7d991b18c874a0a7f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a80a9a5411d3295e2590311dd7556e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361169b5c77139819d1b13d2f0d9a5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f4cdb4e8ae6df0326a55e2e21eb3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04f19b175b0f2d4940648949402572208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2a1e6176f39fa2fd1cf10b386c27e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6db86a0a5a67d41ef8157c04e9a81d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95338f0618f4dde1a79380cce026bfe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a2c52d47be2af9dbfb468c7f1b8c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85eaea452ad9f29594361ba89d4a1fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96814128fcc04aaf1023c9bb0a86ce10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5603908006a531fc9ebcba8be06827215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85015e6128635e62edfdfd30c9230f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24920bd95727bab0446bb8686c6945217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef0d5ea01f9c9b49c3a854b233a3f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086b8036123fd6d13938073f56841a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34c7a812f872aa0b07d71f66c65f82220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b28b2b033db97a72fb601f8844e255221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c182d42d329aeefcee57f197d6b4e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0b1545896b787240f3ce6e6e4ab63223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0b9e976f846ad8b11a1540547ba2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b6959972dd89e471750eb6fab9cb1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d760fa867ebcdfb40953f2e584f7cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c9b2ff53ccb964328e14ec069ceca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203ec00e06313420f7ebfc14008799d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84495540cbacdda7e79dae1bd6920cdb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54987e36c383084a97193e3bd5719c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ebed37f52af39a4cdc21d5d474415231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26812b5695b48ea8c9d0d1349bc39480232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cdfed57efe82716e1a697fb057ec8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee45a495ab92e08da4d39be6c0f582b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2a2f8a1dc8d8eea412b2c5907b006235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ef00ec3c182cc1fc2b931148b2e2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc5c0d2e1ca0b873660efbf4a4e204237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75bd0beb8ac7b37a1712be7cb64f95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5dfe95f9430e1a9a4d6c1143d60a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b3a39fc857815f4a7168d9e0aec1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813f9040c908065d3b7cbef0f4d24bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bbe1065a8dc4714e48ce3aed3f55b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ee0a2d70073ff87f4e76d13d6dd69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca191c886d7008ab9954b55dd184ec94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcd5c6b301aaf14e20efff061d40b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fd278cc3517d4f367b93be3c371fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050797b66ac92d5ee968c9d374010587247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef4a0903654152164d4a80fb1f15f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65bde53d8ed9a9deb654960b62a4c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af25b6c33ceec46c9c9838a000f71cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867d306cfce38c064eb2d689a82138d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83a06d3364ecd02272e14a10b996a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744eabb360d6ed3e7fd7d33504f0f9a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fb8469b3a5d424976697e77144d83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eff9fbae55d037c6f23805d58085f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8e3fe79536f944c3099873b499c13256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b3dc16b784f862ddb2f1d0a16f986257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea39522ffac67a84c392492dc7953f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c3b3161a99e1af21e4c5c31c0e99a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fa772d9a8465678be20d12cac16b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792f411dcda0f8686487aaf1eabcd23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994ad7f48b4fd58fc025799cedc8a57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362b404711f5e35550a1723bcf12f7c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ff5950d5c3e6dcdeffc62b8900bdd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222e3530cff228d1e585d8c044fa014265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ebef3ad2daab093c113a6f65e8b26266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00210719cb43ae168a7c8728e73121fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e0933226114719f0dc43953d1d29f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8337f5c255710ebee9f5400165be3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a3db9e0ea106918e1fd91588367c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d0f449a5057c20857a880000ae312271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf5a201245e3a648194c65d625e65a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74655e6d6c906a4dadcf824aa1cdbcf0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7c03dfd4f412d6a1b344eb1262443274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd83e55f5c2eda9025c55491445c20e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde108f25232d802b5ea6604b00c76e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e24bd7aa1bacf90d414fbd2507c5f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c62edf8b6accaf4268f3e209739f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed7828a957d0499b261332a4b6e2c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213709c1a60f19d7464ccaeb442939c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c56dfb761b661266fb1468e5372bca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e21f0bedf176943780fbca783bc35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b114ef7e59a24f8bf14b1cadecc61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47671d139058a1de4a2fbd89af26cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fbe1b17af711d620d571f8fa93fda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac5fc439e1eebcbac07255d1498ebf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a765a308b55dd6fa0bac93561d06955287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57434b2a25e339341db67a952d8b328288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3730de5a5985cd689017a3434118a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bd4111c743f1a07b19c1a0c40a4e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76584f8c581cafebd05a0f6180b70711291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57ec89dd1e2d4ee72a5c326c62b0e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d4ef3fd8a82f9b6d7915b420f28ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad050052f1cf6776cb9082209e0be7e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b57f9d32a0600881309d25e3785d63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cb66d3cd4f72f6e01af7544fe3ac6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d7df62135d29a31888fe6cf9c2186297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c978e02d654ef554a2930a18d7398d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b360bcc29d7221fed0eb227b696148299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f5a46c446d4d6ba28acb3f691d2a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59766ff73680e2bd16fcded74a9f73f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc96f64ddbe2793fc1b0040321f23e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba99ece0f3343ab02937fe35f81e5f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5596946b0a4e127258433f6e774fefe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99af44ea545421711a6c84c0b6578e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96037e7840a88a83ec9b65148b7feba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f629c6a8e6306aa0148f14c77dc241307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a6c3280b35f191c8cf9bb70bc12a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820eb4f920852b15876170bb93a2b2e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfda65a8cf719a57e3ce8a57525e840310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acb334d5fab00cdb86bad379c78b2f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a288862e1af6d820a53a1982d1dcae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1719014cee70fd81029d607086681313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e30590b03ab56cdc408dcf042cdd6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd996b9965b89048b0be2797a7380a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d25514dfee0dd115f7eb7e6c6ca617316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c425025aba63b8d05ce0a420a20f812317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc3f4cf22ee3534399a65c0c8e04f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c6dcb3af045c4d76101629e71fbac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca5e0fd1e153d889d7779280c886ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f69683472e4b33fefdea0079425db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d904c019177f80d01be24cc4a42982322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b61315aad863b6f97d66d9f5e24fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec27ca77f244c3903cb0c9142f6ce8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04314c9bd56ec5ea722d761144601e89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde72b0ee82664ae343a2b24312f57e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dd968e36ce6887b7f428b003aa9fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58792de61c0fe26250655f85d8759ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b49e806ed862edb2c92c61a4439bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d45cc33f0785c6cc469548389a5a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcfef3c05cc1b64cfd22715b2ed705331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bada6684a11d0d52b048c06fc4ffb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5a36be2e5cc70de87c8d5f873c27a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60088c41fb72ecc1c8fa639815fdf1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b66d4a1d6a4e62d36559de8270c9a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48be6785f418414ef4425be93d4076c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee70a82ab1b1492129341584055fb80337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f11908c587fe94182cef5f630f17fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd127542f50b888c942819a13701db07339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbbf4100590d7c860c27826797edc3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098f7a2883d8e2a677eac5ec00e54b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b42a30ff0e4c211ffc767094a46ce4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab28b41e745a9647bf9f38c0155b10a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b66142dc6d297a51bd1e0ca061eb0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1351e0d79f513c80c3472f8015d3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04c0033eac722bd0fc5c138a5c15d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9150f9a985f36488b9d2ae44ef0a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da383eaa52928d29acadaf38812856348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e216a15fdc6eea86200c8f9236881349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d313527a16d36edf6a17dc40b5667350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f29e9e3d8aca90d457b227c349bd04351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35dc89e8360343ff6a93b089bcbcc5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3e881d19f9f8ed2ac0ac93ec3bf59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb66b5b118c6d82227b0f78ba8b13b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a271778f888ef1bdba9121f2970cc39355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc9c4e80bd5f585dd6f82886b0cd2c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05fe6170824cd18f9f26e80ae290b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c18dcbc085606f0a046873594d0f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d61058cd60efd3a299c1dcc981d296359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5cca25e237ff1b060e5d0ad6cb46c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ea78eed42749e16c5ede30249a3ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975111b9b625cef0758fbc52509c654d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3097dd855272b0b0a4361a6829f025363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129aef20e46eec28a32681f7a1ed547364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089b592c4ce0a7546794f16a89efa00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1df67862726563fa8ee21862dc264366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d1f32db69437146127f706c1000bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43693b18de7610222e6b38c5010dc59a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da526d81994dcb0efcdde53779bba6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a118e6af61779c6a9436f690a5cad35370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8bed045bcdcae027d2adebd9fe77a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ed1e25ddfda26c58aa5f6edafa228372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a40370b7f4acecf8ccf48c93dcbc3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1592ee54cd948b4adabcd70c132d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33bca7b66c17661f98f0747b8c488b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31164149065b2792d958f9a1e413d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa968ec22430cefd8442c0a6ec148b8c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4c60666b47aa35aa0a7199a73fe10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fcf75ab77064244189a3472270cb4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f359dbc142cbfb7fa3950e443c8d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a627053fd9dc39405f04bce608c10381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6238c9e1a7a7ed5f89baa8e8bebdd60382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b7034ad7301dd7a7299d0000eb80a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dac097309532d76fc41ae2c6199a7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dca6f6de53835f56f28a6b8e615ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd021569ad9843f32d104f88f26d11386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044846805ec1b95f7184db5e9142d622387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae17545c13011fef8cc70cecd1f1e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedab0babfc540f6f2e695f623181996389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a3dbe10f87fbe78c7ea98803f48bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bed4872283f6dd8228667c9ed9e9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1a4aa48d650331e4339c0e0c438b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0656e260d468f116eec53c3c7eb3433393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a135e9ea419869f7141c014d860163394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469e848aadb044a8b03412d78191550395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9e772af5502336e0bcc2edba4facf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70b18c1b4000974815f3e8553cb423397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c5e53cbaaaca234948928f244fa7f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af039e61e4c7a4f6ee2d2ea49440c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48953f6f795a136a423a72c0cb54369b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1c73538ed35c4a22704a68f4466b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825185f252c607063183864712b42a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc7438cb8137d3ea6768e49c020739403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c3b6e88ad056bd578d8b4acb2380f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b24bc298cec0e2f8b4ac4f85b9e4c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc686fc34db08a30f54d8c8eb99587406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1161887bc8dbc536820f8f1437092ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6de5d368465a7cc4bd79c1adef53b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445307fbf6d6858190cf3e688f18f78409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1df65911732bb33a47045e8ded326410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4f1682097fcdef12d628bd5971376411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66320ac56fda5f76273ac6a54360120e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ed8b726907a9dffdadf5298a5c022413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15702da1cdaaef7787dc0c33df933c6c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a218db5f71ac951e3dbc4c5ae0dfd2e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dda1bd6381d13b031fa0c90294dc79416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522539ad02c317d63b406865cc155c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c28fa0a24641b0ecaf8ad10a384029418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a013912825a86fb13ceb83b5dec80419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eafcd7b46b44b325ff9c5f7ce2ecce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a916e1f7e5da88fc8747171137f6af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce8f921a1420c731487142fb390fb7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a994894299956c94af202153415c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be515bf6b3d6d0f1d17f8c495f9a0f4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c643f34b3a735001874b28f89fb9ba6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc345cc2d45c683d61d2e3a73a79e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc93cb443e4ce680e49b3d50c469aae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7504f3fd16e34f76b8404713d2bd0bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189b0e82e36dbc816eaeecef81531da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ba497dd3f742c0377275c08569a65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c9dbe0284ce6ca3513a69aad5b8b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb5be8d2c832068307874116f4fbe4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9df46e488faa4dc9d2641acf36ff37433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a4eb4da16f3b59cded2c45eae0e45434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792733206b230d8e4406f0829930e1f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66c6664096fdae642e3b451f06253d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2760f578f44f45a384b7679e03161b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4969fdf78d39f001e4ad93c342a78b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336a43d71e2fd2fd8b8ff77359f794b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114fa9ab959fcd3aa4cfe985a800cb8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a67b235bae3efc2050ab46ca5d41b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e52d593beacc44128a005dede05885442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8356e31d9a69257feb2187879d6757443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b9cc050a169f797b97eb3729362a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d3c0d988ed056e361a731d3dde8a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bd24c336c1ce9dc295aeaf5ec2cac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d0a6f5a24e21af2a68385beded172447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c210c0b7ee70570e0be59d0381979b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3d08e3c8126f8b70e8eeef44e540c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f154f20019d453f73b5aad5561cc6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548025a0c6c7817203c75063125f4da5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4a3a057531bbf7528295320d20607452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bc4d7bec644ba487aa7f77a95980e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9eae71e76d1315d4a4d31765ae39d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b294ffd30583fa997ac1d69a214ae5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3171b67b42ef03ac71e0d86c697054456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fe353ad218daf521d4f454a4d7530457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314f2d5f3819841641317d7bdcfd5ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa00648d90b635b625b7f7d3d6912b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab78a7f022c072ef0717880892c9181460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfaec4c07e709670264f3e05ceddc1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5b478efe6e677c4e366be5a9e7d7d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad32defc421cb1cd5bdeded1003c3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45faa406dedf2b46a91a11e7c9863a2a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b57743b71efa5e5375e35c0be98e30465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d751634ecb1e8401e3b4b3be634c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dede097a065a037391aba3495f578aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522e189aeeeb9b8f83c5c8a2c6d57ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec8f28be283c1e92f8dc71e4bd75b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a08b65b755dae5dcbe635ce03b48b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e6f774289c84fa30e9ef570351adb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90101bd4f3b925826c02e4d80ccb8b83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32159df801ffbb7d4372abaa1baec6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb636ea7faba7bfc753b53ea12b5ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e4d8f787a296c01a4bfe3c32bde84475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8b5034888434591345ff0af8708a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b073c84a69ebdbd877590e035fd61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9c00cb33ddae638457bcbbd5eb81e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f158783e7f9e50a5108b7cf7ccf0c57479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e69bfd01fe8deced7572cdc789d6dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac87b29443e3191796d55bb1a175adc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a777cbbf4836b0ff03e0c76bdfbf1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c0f534235338daef1be97aac06060483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae37d6f173c6d1d05fda644a3193be8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03965757992798c786928ef0c1090c8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725158f38a6a99df2e966c66fda48dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c654e942dc997e5ad3e8778b4f71302487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b556355a416aeff6b549992cdf80e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46ce9c91d5383b83be89c60cba2851489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58750589da8150c4a184ff97d305cd5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa7045287d953e6ee7a1af43aa7b5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030bfe246589477056f2978cbd84b0b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4854b5270305b16ba6559ef53e5903493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff5da6ef0efdef61cb6949c8935f04494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee9912e3826ef296a69c09feb0b6df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70cb50dc15e16b5b4c0ac19b3a3406496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9216573cd3906a85906bc543187c53b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776807eaaa9ff9dfb0e32ac4f1f4134498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170720eadee7ea2737c807f8e8687b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ef0e1ec1e1977120ccc3b2d97ae60500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d72ce43efda99b165bc19b81956e9b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449551a9cfc4cc88615e0bc06f36fafd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a9a2221af881dbb4392efd06a7086503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b822c8baa61681fc1acde49d605807d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ba65ab93f49c9c65bd5b0627437f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f64752398c1cf1b0444e00eb51e14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc890c1a2105573c4f0f06f018b5c5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385562c2380ef3de81af4c3a48496a3b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fcb20a7019ba5525d6ec76efd7cdd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700529f0a2eff6194164de4a221565a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe3e000c61db96c9e048285ec8f11d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c066518186ea61eb03a263f0b9d86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b368920b2c95868ec1b05da7723a83513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf22279a5672895288598dad35f773514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbad60fbeeef555ba6568b5e840a38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a20557c931741105fb120d22c3af3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ea7f13b4b2fb8250a5ce45e0da212517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936920b2d259a19f88b504b8c47d2364518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7725b3c254b66ad867e4fdaa79be3e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99893f85da8a5d8f5ad2d54b59e70f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b38c9b54f566c10f501308486f0a97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4c105debbeed4ef99199eb2d1333b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194fb80e27c920713b074f40c26aca1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161c22bd0fac816c5b8f95aa324af8c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665f6593a15dd6de910871b5c6e9f98525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ccb3c46ac1d33ca8d1949300e0760526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd111f0a2665f3b29ecff2267f567ab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e953d71e935d38cb006a43ceed777528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cef4d0d9f9af49e3ae76a8229dbba1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb97a4761f6b0dc1973c5e53c525e9d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3b42e8c4c2b089aad08f3fba85c74531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a98c8a32378f5acf8ad5e93ac2114e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17ccdd8b2334cc5f31af676f91e03f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251028a6011201c5f0be624c87ce610f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922d44c6e309da12b2ec3959507ccac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f090e03e5a6ae820c6f7b9766e9fe9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287c7c50161870f5d0a5fe1131956fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aacd046468c8e645759bdee409370f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54447114eb44486e47317ba4f50208f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01698679e8a822599d54bed959772de1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b48eda17141b2684266048eb096cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0fa73f9e8d23ee32c1980a9a58802542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648f0e7b3bf91f3da083a64a9373b2b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034f02203e3132bbe0c80e274712ac2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb8f2faea65143f2f4121620f6307b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e7766e2c90c288be1606e3c24d6f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e422910bf94d5b04fc52852ea53bb70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4731114e2ed27a9d5995597d54d94548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab74f0bceecb47693d9f2b5b8b5373549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad03c0face770f6ec07e92fef9e3f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91faa9a131828b516985a122a0c3e5b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cc0f9be12d4ec9f7252b2513b4743552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e49a9131732da231b6329b3080c46e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab5de144c3b521be62b6d354fd8619554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893fec7a44c6f4318358fd1c6f9bbb4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cae521218229f5e4d6fa46b4783139556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db78f92b4f773680dfa0fdd1d0159d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653df3e04d465d4eea751a21984ddb5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb2bc5ee0ec28a6a6880c5f38aabec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfbe85bad368b45c6265b0424fc541560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fda16890f357328a481039774f916561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2537ccae66fb888420210c2f0c3d1b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7af179c1fbf4c7b2ccce3315b5bb6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d592719c3c96f01915c123ad615fc2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aad9e4120c663c2c5e01ac18c8c08b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe39b0b85441acd5e98359b6f269c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1e5a28dc471765166f45eba929462567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bb3dbe2b7690bd84d991b8e2902a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78580406d88ad45032049957ef35c313569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3115186e2c2c64e5adfa7ad28fc424570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312386f92dd9c7626affab7496d93854571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40d7af6d35a7931842064a85e1695e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0a0c6102d18824f71c737e63727ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bc915c350f30b70b57582611118fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95ea1e02616f80c057a848a7d2f3a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f474af6b4bc37e60e2c167abc9173576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88006c0b4c9298ba912f54a3d0dd886577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfd961d13f371c23ac737302ef5691578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b872f44675dd13fcd82168d6da2fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745030e0a3906d81757de71fa741459580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0a2a0423ad4237b7dcc5ef5c15e2c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c743766452a20284adb7d802f84ee2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376b8e34b75cfea63b76a85bbbeb11e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5409c138258509a948cf83b511be5ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c68cc4603275b8382039ccc02264c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9d48b017040357b12e7fd3523be7d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9aced939c821c7759d5a1fe3e6c73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d289875179d7798736f6ec65cbacd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fbf4f67391eed8987cba2febcfd5c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a5cec59fc4e6a2144dd5146792268590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c020a1fbf1d379c8f4fc736c96e16c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11065f4b91b9150bb9c320884c622ad1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca117408e157a95607dda876725849d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05779f3cc7be923d28292f198ba5e72594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c67e00285c1e9c2381f2ae75389ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4d86a4679051f2bf2e27661c45b09596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7f6fc4ddbbe9fa9b9c6c331319bc3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e454f563c1d4d694cfe40e8d73a164598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03728275121feda7dd7d807da4ba736f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f3d2a0865e48ab9974d78fa191416600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6f7470299f562ea025c1c6c8fd8eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a786996a67d93fe538c90468337a1f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739cc7288ffa33ec4191b78dbd73002603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf252d957d0d279f3dbbc5953fc997d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ba9fe2a615b77c603fe8a38c57294605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d2ef542130012eeafc4eaa28a184f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b1b168ced1c31a6015ccb83cbc50b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ded8362239f23c9bb67cfc849a951608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a8b41d03c20ef13abee843634998e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081372279aa6051b57fa15643698dd72610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a96ffa103776f91e293fddf6d4b19611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c759f02ce6acb6bdca889a9a1ebc9ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7b4ed2de15d9e9fe604a4b7d12390613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5b351888ea4ebb36161e64573198d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab74f4a40bb59e5f13fbb3178b72cc1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718c242d0867b592155c0e34a379e27616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c356f68d22fb81b8c6cca2344265eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cba97afee29fae462af7e59e2d0054618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e9279a993654821f8918a037dc626619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7bc526d9d9ad4ac38bc8c602c7f23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2bb5ac7b4b22263d2bbd7c00ec659621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2b245bc1e2cddabe64f2279fba471622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7d9c32e26d540dad6126f78227894623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ce443d080e93533843e317312f9f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d94ea0cfb11dc4214050be8b0f362d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26552fa5c33ae549d688b2364181043626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0778c05783188cabc6d6cc6668ef1fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d0f81ae538c3b7f582bd60eb48961628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6e52524df20f93332e77f151e98a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c6235f679778f8dec578d6030f6a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626b6309733f5c52354118af76710e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41e0b62893542ffaf2be26a64ee020632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92364d0c44ce46091c377a5f1c0ced24633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71305062c9a2c0777b2b21d01d410de9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d7daa7cdf97f5fc63e5e2597911e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66588e9c1657a5bd9c2b30ad49670a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3ff47d761bdf0b70536cc1a0cdfde637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0029c6446dc3298e6cd909ed2d4f3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03ee200ef44047e8f5b3b663415698639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff16729a3aeef8f90b90db129eb991640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09e960ad4c7c735469b4b7e14072fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353f17aa6af453f5f7196659b6d45f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830cf430a99c9c9d2d6319c32d332d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9252c571f195ad5257c98d8ce1be6e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f970ccc4dc98acd73c6de312fda88a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639aaf8759b6d8f0b15ea52400d3603646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a15b7e294873daa0fcd81c53248f4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1868254d0e75b92995b16642e296d0a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86437f4f4c3eefd3b8efc612979168649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7c9ae7eccbd4bdda02c1b6cd30e05650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447b49b58e190d64a41e127a4d82ee6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af491594fac7b24bd7be75cc0df152b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befe9dc93e546dbb4d70faa9e7bbc07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd32dac7b085996b8fb632c474067fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d04f06405eb4a2c35c14dd10a81fd6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fd99174aeadc7faa009886a25206d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b331f83e51b23836de3cba355eae6e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1deae7542d513c3fd0f65dd40f94a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b707467451692dc648d0e18c541d41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239e3aea801fcd5dad961996b3c5232660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbe88ef79bea4a8f055fecb96d7d9f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb7dccdd3af652a73d99eff973e94a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433ea0f37083a901d26c0b6cdd21de2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e132699a12752a1d10bdc0c52ae10664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d78405c13326808222334caca191d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4efae8da17dc41df0bb839ac2a497666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f6f8345b43a1ce2baac74e596afce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4010b0d2c8e6595c13a18c696fe62be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3becd8a42dd51d15100ef312c5ea9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd160dc1f859af9dcd808a6e1f7dfb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b257ac957c2ed3715baf5c4e1fecfc9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d10d16cee8edc4c70847df23ea262e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b3fa6f18cd89979f34d409ff5c6c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cc4f2fb2514e8a6f45261faa298df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb0a6dcbc4b8647d6246d082642d52675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d8bbc9392b12890f8d36a92df6473676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c87abd90d0ff57cdfa30b686e90c78677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fa740507f55e5797cea69603bc36f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96a298bc24caa74e5f5bc236f457a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506e1c85dd5f6322d778e0b24c6477a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec7a7709863fb3beb96825a4969d48681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d54674cba153feb0da3c5eb130001682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0c30ac3eeae1df19abdcab49c879f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b2a4465ec30555e11bcae3c024112684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e251e7d7b049a5101e40b88d75819685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0d5dc2ec0fccba59d61f1e2430c2b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629970cf6125c12f65f98141857b484d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f704621d5d54b0ddafc2889fa6d411a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e4f1bafc3a22418d98a604922626f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533888a4bb3ca7d37d65e2b11312ce3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6d79ef044bcfca502f3ac0e6c30b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2130cb9c8973d9e9986253685c39a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a8abda7d3e8f60935ed3729915b23693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838014498332edb162e14a1d7a00faf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1610264050be3bbaf7dcfcae3a8a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07b30b8ca6ac597cdac67f2b05dc83696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587cd4911cb3d02a8009e4ad27c2164697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6290c2ebe9366aadc3d545199e5c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e1515f351d9ff2287180c03a389a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01146fe569b57aa5737751e4503dbe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ad8b817b2dead853e9d7f3ba973f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bd7c66c7f4219398e4fbb4ff3623d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b2b58c7ee825f7329b0b35e16f9e0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc46da428b8d442b16d1691dbe32502704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca740d813618e8794148e9e8686241705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd7e925f76157dd983420b4987138b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cfb5aafd87104e8d2c35fc1fed762707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4aaea372c64dd4a17c735e1006c087708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ca60ae5ccbd895541f316341e0c5a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5572ff47b6bbf2f6dca7607d5306a0d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b98f2272441a9c8324e591a92c5e2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de5c154db9cf1b09ec65bb17f2ef20712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780d2dd008483ad5cfa21b14b324186713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb59c55ed668039236c49d5a485252714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfd20abf0c98f0acdbceb515979e36715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198a6b52b44a3006eb44b8c30fa33d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b16bceca77c9685ad145b5b8e9f24b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03a0fbc6140f61d8967e82d22e49b5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3b1717002f2494af19cddf4f9dd6d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8cecc2ddb9c7947f957a347bac314720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c41a85a64f8dd799f3dedcf72bd89721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f427e9c55b12d450917c4739e50790722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85047df8a6ce5be5ca0434f87387c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365615c563c60024e689c63e8820d76e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c591fb8a16211603065fe5cc32c3c46725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6127b7a8e9c980ca8dbb4f05dc5a07726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d148f767892d237904c400780d4da727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ea762a4b72798e85e189b8909d2d9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f9eb3ef77ab376bd250143e9aa9a7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbd6ff91bef0d6cbc045c7b7792254730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e46712e5f5d499a63766c437be207731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a9b5ddb720173a0412af5bc9f75ec732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10a1a3e95b89e419e09148e3f3f7441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbda030559208537685c4cb98c82dd02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f87156ee35d0351519a0df870ee1ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea51c5c200e0364bb3a5171efcf1094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b61612f9909f9dd7cd59c1aaf86ca15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df54985da3316efb07c6881e327f5a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72570728fcebc6ffe12a1adc3df517b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0e2ac570e34200bb469880d4c1fd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f569a34eec465f7418cac06395ead0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aab0749622f56a391f0ad047f6710610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d7edcfa35389145ceb6aebc61a61411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2cdb2a10d51a661b7dac9d126b0b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326a83c23a9cc66f22f4c536dc44bb413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbaf3545db901dfcf5747daf3eb66614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe43bcc2258c644b308ae55b14a6c4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d9f9edc25ae083c161c08557d9a6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97507d323090a30ddd2702b65aed2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac300c2cda4dd284263b69b9c6cc21518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d4c4c830d2459a53369e378c6a84a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b44a1b408ba131c74768c109626a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ab78af1c17991f99a64c83f18116b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a9f56a1eb9dc90c36a4f8c27018c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2199bf460e2a178467c024194e43023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991094b370f71623d3ab6827cba1bfb124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f41c081fc6500765ec9120b6377b3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ec9e87259472e06cfbeec9af01f4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41e211e2248b1a01057967f527094427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd428d45ec4192b67a49e7f8a4e4ca728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9abfe338c0fdf71938fe239e1132a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310fbad86e9944af5dbb21df02a893a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554f7539274e6d2c4a34e22050c376831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcb26b4da874ec5f22d6473789a70432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcf95f48a32423503789a46621de5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8329b5c27d03e278c34ea005d46dcf634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891fd91908e99719846a4a5c6963ac235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb4c8a80c774b5f774e5c220466d9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff39b360631db684c3d4658f108942d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef527d2e961b17c214321634c0bcab4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a2962597ac03611221e4a2ce57b0b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fba3412294e89d84c3afa3fee64a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccb084b543ea233b4bd7056c525a8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ba7c116dad656ecb30535f53fac8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2b6eb2c6f8b7278eaaf197601df8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbb658d872cdf3e85eb42f995a119144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf25d5cb4df5e8f5f6db796018e5bb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d8f2e5cb4c71382a6bbaf7dc37b9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813297e5df0599d23e434e01554a77847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d6980e63859b252eac5cf9772483248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eadba4aade808776ed276f27f55e6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973262f1ba70f4fc8e06e09942a316ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de0972aad0b4677709452f44e6a02151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267b85ff0f3e59d4bd4bc4595e5248e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa7109d12ab5d762c00b662dd9332253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bccbe3ccda9184cf71446163e2812154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192b52f655fd0621de2b14bc13786e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65530b2bad892ebec901638815b99ff256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8adc5de64fcf3af61321d6c4f749b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fb6e85bb3a3bbc7526178f714202758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8d40f22d60f09a2f1ea0c067169f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729b4f10da35c5490bc6db05983cb5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedce48b62a9490a58e95ed50235afa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2b1dc117614d000939eaa11dfec5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0308235f663b8bc880173151a2e2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe573956645022393eb3c0492c2cb564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f30f989a892cd025f7d8e3026c2ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547f5bdb1f34f5814737147ea52a7f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80056d038e2d0c5a957d950247dcfe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d329dd1ff486435c8d7942707b62a4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404089f8276d76cf582592cdc9c4c9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefcd34511ab7b84f04dbf7ad5fde4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb852b6c96218f135f73a5ee0b1704a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53c1e7d24dbc0cf088fcb9b319271d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86236f52278ca798da98e47fb84e04c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879f80be4acf0a736d24d8e1cbc092c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ddc5ecb846e7c4e61e6f8d1ee4d2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc3485eff2b9c63b85ee767e7ee10376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085166f6dc364dfe8a086bf6b2eba1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6de1302b9b3563973f50e9eebd744378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109711bd1b1c912d2808aa6d27a868f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0aba3ba537e6a93cd2969699f88e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac74b6780b0a0d01dd452a4ab5da9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6b97171f48b63842ad0c88a22d61282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b6f7c97346f618c18f4b1233554c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390289597018269d37d27db00ccfb58784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2428941976e3fe2c369379077eae46e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e244a37afcb58441b594b0496c5826e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e308445c0f8ebc58ecfa596820c65187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0749570a7fa5e1cf49a9d63173211fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af2b26d6305e004de5c9356eb7416689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70afb5bb4fbc643c5c409ede25aab0b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b73c52999f7fd3164bc32c387d14991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adf9aeb572cb613a57984b4651c62292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbe21b3b28efb84fed4e5ae75fc87c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c084e91e0b75c3305961f19cf5fb694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb6853e4a176e9ba65938a135a616795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eecb50fc450303e621d75aa3bbe7d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d5336ab3f9e60802b89766cf0883797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30239176562653907834d9b63310a82598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d430f306dcdc85bdeee5e1b4f35e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4789b60c07443dd4f518e1232c7a3b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e76d03e7b90dae1ef0f3c43683994f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3731434f6152e1470606ef7f22ce3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bddbd8accbf378494a5ac008dbca6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f609d1ebd4467ce465a10a224b4fc2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725d09f3159722c209daa4a9384a602105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ab4657a08dc9eb78a9ce86cb321e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96ef976ccefd9ace44f6e311d9d264107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcdf43d72a66db8bbd5c3d6e531acd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705df6250cfabf2f71bd0d412f27ea8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bfe1de8d25e9442a09d78a231b80f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a80f75876a3bcf71075464285e8ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e02967ea6de48fbc0675032b3e4dd9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2cabc23228e3f10a1a8f3a0501f10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bea2bcf67942df98f8940e319d597114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b71ce21e7773b3e4b3fb8399db33e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb46e83affd6a6f89b4df6e8079fe99116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7845983b5ba22583fc965141e1caf63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942df6d05257efef5f909ad58864a7e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb45ff2c6d8ac5cf06c8b30dcfd530119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511852bac889fdb70c3a8fbee417b9a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88824bf8114ec8b453abee79bda06b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fed4f1380151f4be417dac4ce00776122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd0102585b8a225b1646afbf90faec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0785deb7ec8d1da322ef08bbd6baefb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780df7bd412bfca1ab5873e1c4e36fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034d00ba7e0d6071d18ffc21a799621126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8baec026c4f9eb59a56353cfc97a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1a5d2fb06eb9e61a267a92ac0fbb2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f351cced3403ad6e80e422a1bf86f70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4d485ab6d75254c7ea53fdedef28f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b778c247c7bcdd56b42379ad20b59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d8c94f81b0979c13971065a161d23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18ba555f0092ea011ef9a15844c049133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b136412fe8a765cd9aa65a5d0c7ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ca93cc948f039cc94566c8b1c7b4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016b0dde02ceaa4e395dd207a03e7b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633f2a2c2d3f4c875eb9d69655c3ab7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e505bfdc3a66cd3e72f7305ff7be1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168b0d1db9c4a43d495f5c4f34e223e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46882272c110c70ba73ae02b5668862140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037b4282ce9faba392d7fb441bb41d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d2dc76b9f616a72f84807fbd44e79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ce9b4c6c6742a333c5fe79bf55578143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dfb783ff1d0084c4879b92807052e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb65a25dbf2aa0f1a284d472d36a2fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965682ed4fb4862f86b9f367da021c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0892f744e2c8408adb5c0d5e9c6a493147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495806937c7b3f2e8dcc20f04dfcf2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52239ad87dded17082b79cf3fbfb44f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95214cd223ebbd75a6b004e03bab4391150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733f337a18f228d8b871d50888adc97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f0486bb4bb35b7e497bc79ac243cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9be58830799bd4c1a63a1a8effb9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77944680346ea88fc367331e54a701af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2884e64ba806415d2b488aaa45a0aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046378408ef5daaa079beaecb2909ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf498f7d8b66016426a23e8c348ba759157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64dbea2580fdd220a1b66c52e16dc9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe2ed9e48e6e744e18f24e642b67b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94fa54fb898a5f7ea15edb17befc2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9850f1cc35d5508fbb792e2a99cfc27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089128fd81d55853017fc692f78c612162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef86bcd55f875bed6fe6a84e0cb2c4c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ac060014280af08d21c3ca499d640164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032edd91eeae0d3702c7deb7abe1d6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccb5b882dbace68323c113e6876bc0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb0b068cc62a5affc272d73eac0388167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81e64e3b80e0c1d536a6a59710c4ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dce288a84c90c8f2ec2faed9f2ff9f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63704ca0feb107743cacd3a8c0dea4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bc150cc228d8e142e46d62dc6a5d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714dd0b6899d5f63e8d2c317c3aba56172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea4f55fc70e50c8ce6c9322deef86b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812e78fef130d258d06638b6940fdba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a618b633994676b21b6089e3f2c0f43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47636e0c803b91a6d2649df5d4c27d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246d171a35b69f403f7bb4643d4f3ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae52299d2364b49453a9a20b3a133d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120178cee2e966d504d6c88d01a8915b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ff453f671bad60a12522bcaae0483180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa67a806dc6cef661e4a5816e5e7cdb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8c80dc2fbc7719c76cc278ec24dd7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21326b168cf3ba0020e7967471ce65a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee3d86414ee0d17410e2e52d0d2a5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a6a2699c144f29c9822cb619a4597185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2d5c4f56a11f1a87aa734b2242eff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fa4a0a534b8f991888e7773e1c883187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54380f26d1c17efc84daa88cadbc8d90188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5dc820a525d4feb264109ccf00dd8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225887b0d3fd9c7537b5ff3043880fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4e002a6fa3fbd5c76f3b5a0637ca1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96831e9a8f6540fb6fe95d1434cf3f88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53498e67fc89f970faf9f19106ec45f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24def288a64fdf04d3bd9e0d1893baf3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d496e788f58c51a4ec986a799dea105195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd49883a7bd9d825221a03336ac891196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887574ab52a4870d7e57ae7843f174f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843858d8e222de7f5dd979158fa0469198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7b89558303f815909a6f7238a2e72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76107442b69db6cefb1e429e32264f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94d92b98db714e8951a9e492465034201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793d4d4f4e69843eb706318c28617b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf7898ee51b01f9e4a02407e1e43ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47cf3b8a83d67d893fd2e57d2f773f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5cb6a2711d29d81dc4804504dc521205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf2387e2045498c1809a35d594814f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c71d97513287d34831211a32e3d46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c705461dee21c39fbab6e564312ba8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a65c5713f0a8ea61d723ab2b179a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad82b7510f65fdd84193f059ac4790210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19a7f74c80dac8f12fb89530f7807a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05fa850cf95318300601d7cecfcfa0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3df477f84d407bf83ce0ae989db33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43d9992195a2ae4d181fe759ad154d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6780a0677ab37d616822cfa01c373ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641519aa5d21fcf205b36bade8fb78e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5f5b9a893ff64bc4668295e0bcf30217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e7a63aae245d953115ef81093cc2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba02bc6f711e6b08749d3f0221781b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4617cf09adbf3086c93d028b33c62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa37f7d556a5679df2d89beaee44b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f044030852987e54a503ba6a969f8d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07f5f9e7c2da424b0eadbe95d4377e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9eeed0e314da7b777ba3195a64f4b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de709f2b19f15863aa1e4f7b912f3a55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671133516886be5413b62b8643f9b3fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eb64d25f183ea3f24c4eea832ad09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d2b9c99840a7fafe2240c4616b187228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267551e01e198eb062440bb011d375ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772758d2517f909f7c174afa5f3c8af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5bf62f07ae0734fc3ccdb2f3be4b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5634dffedc3289825851bfee4c589c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e88d9f345fa15e8eafe9f04ee616df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169086f377a6d5bf953f72e76635a3f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11c6187a6ad11d1e94e4293e40c9ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c0b8958fc4f2dde0b315821a6546c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bda4c3734510973f8e80bea2a517fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe90be040ecbd22ad28b3eebc4b283238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f4b6a5fff3cb75d27f60cc5cb3f71239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec5e289d66b162dda947c033123fc5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056e872320d28c3d44a6e05451f6889241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1024710e924cb733f44f8d1a485301a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884d5ec2e5e815813af94fe0f425ed4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4accaff964e992ff83da4dddc00a77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa4aa3816a2b57f3e02357738cc2a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b995ea124681f028f3ba0f60413002a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bd3550d515671c0f279768d2a7208247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ad9a763e55fd06b5927175c7cd5f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb30e0ccd4f0e76c8621af748597ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92d8f8e7259144563dd5deead81be5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c54a78382e56141e6350e42b47a589251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5c663acc719533214b7a218805a9a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751b341bc985014970b24bd4751d80d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea94d6a9c04146ae93e2e1a602ed525254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7d9a824f5c4860936d162c1429390255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63867f8bccc2f76327064f9f142635b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dc5e3d6d4e2924a7f897705a15567257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afc63d53e15840704bd4dd4bdf1439258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24956765a3454e3633ad3a626e6c0f84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4592669fc81584f1fcf2f4a37c7477260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079895eac911494862f1caa2ded65c0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c45e3a0749d3c3b834a0f381bddc3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55503aca8c0a40dff58114d019666a03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a9745a4fe08d1e91c7270b4a19a5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817dd0fa766c57e3ae4b9aaeb13fe40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099fd2224f204d34920e88dd7c5c713266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b468498c9349106d03c7eb2dd8763267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4fb6412c0e6ddce71b918cc79a04f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dd616db0ddbc8d96969efa1230552269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf457a4029366673f70ea2314c0185270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9f8d5185811810ffe2b392b917d22271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e26b9b351b2a30be849c1585f5013272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e6d3fcff1e5fed24d3552388382d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63310f73c0af322eac2ffbab5c61b1ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568596881213421ad5d8e042439f11bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7b50fa447149329f18650c5fe57d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8b79d8ee83dcd2863e8569acd8f3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa651efe493f8b3c0134f5ae492dca4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b459f9a3e6705e197c57d37880c325279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265d3b400446d0306ab2885727995e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab326cd4658ed211bf16ccd04d6372281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377bfa66632c5297d06e4833ff3cc1f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a334d76bc8dca85f5e25709aef2101283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f69859cd40d8911aa881d5bc6dbe2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc3de4842c36793847d4c922691a7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80466f241b85398724e5d58ae963cfcf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b34eaf433017844c1585235cbb734287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3090ff916d50e5283017cabb5cf6f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b17b87a0b71d3ae662f69ae7af696289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd0a9b16c79e94eb9510608b13d77c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffc864abcb922431a5d5e1f9b98fae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051397c86c0b78e1ff5137292acc926292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6ec3827e7987ca3c4f2cec8074b17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020a6ed233fcd39f3fede79eb3a2efa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952868e243223e45cb1b0fd931e913fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37e3ec0cea2ad38820cbb30d0c690b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678bba632cd7a1d3c694428b8abd02b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114c0496a4eac1f87374a16a90c8e66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f511277dc071cbb3e932e8fcf241d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95da2f03f9733a39f5ab34fa36cc26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dd011e8a184e4a74ef67ca545faa1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8f5a14fcc21b094665111a4dbe9c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240239de28001b99f080f24caad9c2d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656abbd3488c98655edf5c8eacfd9b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bdce12ba499c4229e3a47e5de548a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9034cbffe79023b001c959f8644db3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666333597d72972d32cd97b355facd9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29596463a90e2092668c75c460cbe3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec8099a82e4448a522f833d0b08fe1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8184a55689537e610e763a98f91b822310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a9b92d0ed9600fcf2d655d06a7a2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49a5e13f95a0e27559bb8368dfcaf6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a7dc91fc169843e024a068ae8f077313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d025a386d0c91fa8ab7893c9c5f67d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee19c0d3000e3f651b49c745eb9ff89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bacb48cf47f41d2aaddec9adf9ea15316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735399e1cd8ada5707252b0de20d70f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92eff3cd4e2a0d278b63a7257974c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6cef7453197f4c317b54571d13a3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af7e7da8facb296866a9fb2ad38baf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7acf15f473e26c77f2b31a76cd5581321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2eca2f0f364fa1c527a5fbb70f73e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26b999b168889468d9fd7536fd1138323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cae110241a1fa0a4c2619dedae17d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbc53f83a36b3be255b8b48db99011325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0560df7708ba278f8bc81f459ad923f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edce8180cfd019dd6267add5486eb94327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e996b6b1a203094c35abc8600e2bd55328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ac54e0917c3db1f7c307f8e6ee5d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049bfd3ed9200e5f09ae43ae0d31ce4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cabcbb42fb5318617903b83ad9a14c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f132b605ac5a68d2e60050c96fc4b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d135662e0e7e4f373b826b2fbea342333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878092b9446f1465aeb5579dbe4a097334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9f032b33afb81dcccbd015dbe6058335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce05d3868eba24b89d3b03af720b070336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39fa7b0734fc866ccc499f034ac136337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78998d4e9b4b535327e013a16f0082f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9571809d2e78c4564514bef831dfe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf893cbc24ecdc31fe078d2a78fd4525340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb352cf7fa61e37ac250e763917bedbb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb2c8b063fd78fd782ce87f407d726342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a1cb46b63829d670dc7f288a35c68343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147a94ec9859d3ae1ba3c7ec1050993344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745e6506c50b9ad574f93f1eb9ede76345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32ea92ad7cea79253711c99e998595346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e13afd5f9ca8c8a69e731f8703ef8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae817096baf12a65bca470f30015b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcb9d0f7fdb0600f29078992c14b98349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaa579b27f67146a71683712d25e0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f862d0030f16ee544523b1b0f2863351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf03180e2dd63b903ae84f05f8e51f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddd4d4c93600dc28006e19e2e0e9d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa858d23b041dcaa4357cc09e4bfeda0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8780c661c40e5c3122c8fe5ac734c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad796b1f6ff6da197a3f45b292f5448356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e638105dc28a4b881a45402110a12357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e135c3eb6dadf898ed0a719a1be46c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bfba792805e2658b21af178246644359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7fa8f4e03ae5f1c66e99220ef5428360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d9d8c4052065989ec262734d572e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dcb56fb60a7e3c6ec24302c3b4064362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01925b1de80a1f45e10e6ebd00742ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86962daa0d6fb60362828f408bf7fd30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a9e72e082941b33bcb21ef1c6d440365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32db5cbc9924d0305203fd8fcc0c2f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60277829018c046e6ab62d98dcb3ec72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64519d4e6968d33588c36872a237c7d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf3845cbaddd611739b65b5987a925369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f5d2822a0189f6ffdb72e7369ca06370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93695fd57ef15ecc260744dd2ce4b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40071a1182b27c1ed840e007ff94cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a6c04b8c7eb453631560af07af4a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b845dc55ec5a6383d1e9abb9d3dd633374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb623ad7215bf9ae2202ae61d59020a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1437619ac83d68c4c23a6745fb6ae4e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e8fafbf0f322b04f04b45ca90d894377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd463f9c33fcba4fbcc400dc1ffd95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f484610cb6b5a706ab34ff92d82ddd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80ac53d1fad58c0379ad51d476794e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928535cfa2b6bef4b054536d3c6e9e67381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db734074f6f3077c6edc56c679e96c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e231412da298a9d2cb71365c51270383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e5a18c24a3e05e1d9f184773bc3eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0c150acdd728d153f2f705419b0b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fb068609e656034053d820564c737386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edcb32cebefd82d745f3b17ffaadd8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedf8772b726d8ae13495952ba192d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9987e23cd3278aef303f2dd98587b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de0e2a577cb7a380e1716c42c65186390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b988044b06930d2bc3b5101067b1476391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd4d4f94c737281e0c47926d2033be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11686e02c7ef499d981a79b25624f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf810b80e458236753df6f8be04278b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc734ac316b606196259b688e502cda0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac48249d8b500ac720cc4764172417396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786358bb1f8eb576c0c3be74a92df02b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9a125c698b8325ab2dc4526fdbd37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c0690f43f93efa57ec1924d7a4974399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4e094e007597c0f1596657ab41c7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2540ef21e02860a9fdab515d49739401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ebdec157ca707c43562748dbd74ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c9505a6b3910b1507cc892eafe9a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8008b57e5b762524d79792881b4c72404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac323321de4c58d6808b4e19adfe6cd7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dc1bd3f55cc4a4a37a45692c2f898406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59721ca53ee0db6da5ae713aab2ca29407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784c96a85988d80196fffeb36582201408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c8019584e08ab9f2d4979d2f01e70409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4988f9c33af94711a15ddabd1c19786410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f67b39d3c94341a9c316fe94b4d28e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83511f6f583543f11ead4944c47d57ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6494ac1c2e75ea54147ff0f2059f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa7676c02b8ab1793b44613f99d862414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150efec15c75f2738e690e3c55eb30c9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e9a0d621813049e788a6f181de9e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d642deee546e6cb57b175166cfcbe8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d96345c31f2238e8b6984926047c3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25c2387746bde363021557092fff65419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdaefde241c14627ba4bd05a123cf04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5afaa3a1676fcc7dd99cbf66d1459421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a33a77a6793628d326e795fd993524422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0438e32b8c6243fe415009a7eb74b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750d2f2cb97f8cf5bafcc7985af3377424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd54dfd3bc776803cccd9fac3e8652425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42af530229f2d57060228aa49388319426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138222638f20775535438702a631b990427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39b5bde4c8eca48502bfad435f7146428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafec43a4be6f0502ed906b0b877454429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a2bff9a7bd4a1c72e0b0cac5e207a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990de7cfe7c0ee88c43b55e0255cd3c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48076b46c8b5c2b78a325db3ab998df4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171edf70e81932308d9fd1f09579f9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f43e621150efdaaeddef0dd4043933434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6becf452d99808ace89eb3497c97f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392423103ddafae3632e286ca7a3b504436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36baa3f2a816f9afa9fc506536cdaff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfb23aa6e51550e1df4902a7fb3ccd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad411e66121297114f072296e0b1358439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ebaea395d24603a294ad80efaa3d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20398da0283e922ad13a51bc68927127441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662a1b906451a3a4f6f14c11444350f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f670a10d28366c1a2e107952e35ce08443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1afc882ac7fbfeb4b9e34ec7541cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d491638084e2f405607e716778b7b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86a16abf90e4d0babc54a7fdcbe0e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8c1024a4553fa51c729db1c316ae0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edb08904edd755f033139293823653448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84b15cfda37c7bd6fe80148a212a28449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13cd5372b2f625a6da5c1632d84635450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b87f03854c21a8183f2c761b7ec274451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8266c2e1bbbe5c947083a04472f97d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca172d93d43f1bfba0d03a4a3ef53663453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d091a378f375f54e1e3a398e518e9d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7aba9bb0f8608e0b350d265d4f60f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11a8630019cc3de3d22b9ab9b13135456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f380bd5acd30f8978c5c2649ad7113457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f4f44e112be57f119411405d32efe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb3dab7dd945a3985ebba12146288d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e677f8a11d0e1b46120567ccc9660460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28a05b366ad3c9f9136af7755d00b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337c3b830d1bd221282ae5e91f7ad3a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f9d5997fd50405837400cfd6b550b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84e30ef3152e52f287076e5b89e858464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e22dab8ce4487fe0b6f81bf62aeb4a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf568d4a4e100cfdf282fe2b123da3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1eac3a7dc977f1f8e7733b628e0e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f61e76fde5becb57fadca0bdb5b271468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4e27f9fb6cbbb421e239756129c76469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efa7c2afc2bcdeffece9a2ca216bf4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d265ec8e3b695cf475b195d66dbe5d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eca1d8301e7cb76edeadb561ce57dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d0b914e5d981a56154bf77618baab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce870b45fd3e7a19a88cbc5df61162474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7952c54118e2c98db2992b15ba4c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988433e126b0463665a041f06377cf37476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87521bcefacf627be5d47b5306779240477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ff5acd9de111e905f8eb9360c252d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff1955324f66ebdd25bb82831da16d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa62df8c2f18154d32dae1517575e9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc9589ff752366130a866443e049ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f660e85534d79b317748902a34d29e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f8a0effb754798173fa049e7bc826483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549738a8cde8a618d81f13857c346b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b3755656328eacb9fd17a8e72fc4d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172355c9e8502c166ad56c8f3511925486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7cbe803dd9a5fbb105ccb41aff488487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7ed424e8cb509492812d6daf8eb4d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa3bde587a0e6c741322579dab3695489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fe3025ce8e807a8e3c1ac1f0fabd5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2611798270975908a6e1d5402342a2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b13e081596ae50dd30d500c1598f05492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9d866916944278763db50225cb59f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251dced0cbeea4d1ed1efb1c498db779494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c46b3997812b05368bfc089fdacde495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb629133dcc72d4480db38c1add607e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444fc4e64391f18c558f1a85bf93094497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22be07eadc1c98e91be45914dc777a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5461c2eae597aa94966fe39b6ae00499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3b200734963f5630c75e3a78e3fa3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea0dca4e80bba1ecfa80b5484e6e3b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeafcb90227a61c6bdc8f6efa2bf0aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42b5f22af0d07371a2620b6c942300503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de78d5ea9e382b8c1613c2e13dec01504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c06ecf2c174557f1ac437ed463418505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324805db2b7f7dab0667027c5f9b0421506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201b453465cd2d2b4728250a8cb71a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73748cc66f90e475431cb9c179aff9f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668387c1f92e91b8c742062900a3d44509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647ecb0ca27b7b1b4fc01e8eb9c537c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b27edf3f9fddee7bbd79c14755707511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2cacc42daebb402b5f79bd98e12ae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d67dd5feae253d516cc6b9999c0c7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac6113ebf5238d4b0dc6398cdae5a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a936e49fdda23d3911ee7961e029b25515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554a2f41f655ab0e37666f7633c444e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e2a20d1794d8661b801cdbbe4396d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb185baf86d1715a7a023d891d8651e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935b95bf2618a646e3567bcca73a0e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5d31ca11131a90a3389e439e1e76a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdb6715b7395ca0337f4f696abc1e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6af1eb3fa3439baac730ee69debb9f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d1c540b5b3feb828ff79288614bb1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f60267649a2ee2b91106e0c735efaf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b27c356832a4238b827bd79d815ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da4e4fb5052a45eb0a5640617e6c0f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b079be6d590c85e17fa93dc417e96fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0af00dcaca2b32e2516f045d58b2c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85b9834556cec89ae9af429e41423e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78363f96ad07082dfe18691455fc2b5c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec740a53da2c64de6ff0f730117b1ca7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3362117e65c7a7bbb25cbeb4c6886ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dded6246425db770c99d373613d9a82533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef11c530537c665dbade6fac99e6585534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd079e29e7b347b3687c4aacfc0016a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc574066799f648939815113f2e696c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e692883edec7cbd1df4a3cfefd7ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c196f97d103b9edb90694377814fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dada4738ce8d8a563b8d86821c523539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebaf17568683fc4dbd23a4158f81ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd013cfc64001af2dba3edc5d6c53d53541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4393ff517850253dbde1a71c07c90542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18500e9002f1beedf869d54f35e48ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fe760a2ea8670df14dc80ea685dc9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf73c95d8c17e615763f8b8ff786b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c079372c0cd2538dab03b2994ac9e4d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbc2ab3731587fb9b5071a3967bc99547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c7e7195f6ebbb409fd4ec73d5e7b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe3c07f31c2a72e30e6d21e666c215549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e49ba717a66db060b241ac15e08dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f086677d5106f3ee1175b984671cee1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987f9f5a401153aaa49ae0609592fb1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb5c9cee0e524cacb59bcd50e0b77c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd276982e8ee2474b8f17368ad429739554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9a66d25aec032d785b8950931da70555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341e23d645e586548fdaf3b21813e3a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73aeb3cc95d4a331af5b1d19671db35557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d928ab7f045e8f10cd8d17f2978254558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cfd4ef30837fb965b234364c119ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caf1a4887b8cdc71110ce63e91af15560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2d59bf446419cd8f9ad3eae230139561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2873ac25fa619c00eea5ec701a6cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1848dec5779ae2818afb3f14cc43af0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b47f1e372d1e4375d7c59700185ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f68753a6eb00bf758e84d6441b253d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1b2bf1ec8efd96955cde5a5cb49a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a4d4577e438a7f06de1c4851d51ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665899815d689099402f8109397728a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96c02e7643abac0d50ec8f31b89c1e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04e1728b0d728764707f8debb1ef6c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fb3480e19f1ad1795ec7e2fb8aadf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f6634290d3a0a823a4c055194ba3d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc56062fc4cf643e7a9d8bc76983b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60387cae4e368abcc796f675662740574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b131d6d923836380f9d09b324ef82575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9ebbad9886c9d0e95eacb450a2f71576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcea5d9b50c3936110823493f573dc6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b05bc6b71c1c17f9e0cb6ffbe3c818578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7800ce2bb306c8d6938c5203970f36579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49844d71f683952578a4a542dd8af6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11debd55f9ee6c40661634976d0a793581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1610f8736dfe1c855c7bb95474344582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b5b3c999ceaecc6081cd850f347f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954328aa309bb06f0d692cb05f440d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fb5a193deb640baad6ae8ac703e51585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef1c2c9c1154ee31953e2d48a8a86f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5db781e2d604b520f13323f735201587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cf2dfb3e14df5339a4704933004bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6601445f2fee315ccca379eba12da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bd0012debc19348d8753f8972df66590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7c805dafae342a009fae765f68552591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618efd24a7e8b04e4c51633e63000a42592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d84eb31fde8966d764f384ba1460e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818111b41606d00ef021e22e3368da6d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c55ef05f401c8d92c1a1be7d98754595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6dca18f8d718227850cba5df8665b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b21087c8b3388da661863ef55fee7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fa7456653f2468c218ef4f36edea6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace561575c2deb272aff678ac5d375d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9cc7d0d7f046ad66e86e12c987809600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85619d2c7f4b695961544d84a09234ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467df05f12e0a9e3270fbbc463b87a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed7ba614e381276448f3ad0e9f1009603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c07a33cfd40ea89feaa67101c5f8f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660f07d27739c9b2becc39f1bc7a3c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e4d2fd6b49ba3de2e15a7a248913e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcffa3ad3f2382f20b4561616c58852607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e23f50544f670344a2e80879c69316608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4a228513afa0d7cdb2b2816721059609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97561ea274eca5cfd20c3bff0f286b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493092ff1a2e74bd799fcddf40425b8a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d888d08569b56b660286669576f3869612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf0d8cb97110dcb58823f74b2c46ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c50eb974bb9bc007414ba7ee771aa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361958422c099cd982b18d72cb40eca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037f6aae62d584ff45fc6a75a401fbe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e55e4710d54a47ec133a872006a57617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ff8044770ec19d220e3b0fb6ec153618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c267075fc67d904b4c362609e9e12e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44212bfe7db1fb57114a28f041ffbee4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b266d12713234d73d29ed864f2354621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a66b9b25d0568ffda0572842f9cc1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0a6bc9e75630a6c1a8d69d66cb1e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ace5f0234148e9a88b44824d6413ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfed61914500e7b42b86d6b161bb7a2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a0f02806db89e55075d9b6fb084ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7a3fb20d22125d10f57311c32a2da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ace0a5552dda403192a8f4e6446069628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc843cc8e9e7ad378f5b2733c8ed76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5263303378e94bed282f2cabc41a1d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0f61ec22f6b0a91038f45b47b11d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164954df3f81000617e23513dd8356b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524cba839940f0019241302a296a937633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16957e3e71cfb4b706def6eea68b3de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf491dbabafeb4dfd89ea66359d341635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d171940881dcfaaa3fdba2bafe28f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10f448581c1db6e1441e22737755ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dbab4ba04af0857fa32e83188dc71638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bae010e8e1d35a10255f68b8cf561639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577255d98643a17e266f9f5dce48876640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9acde4556b5a9e3549d6e8cdca6f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088ead66473f89f64c81bc1f727ff06642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe695398758562b44e3de6bad021772643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ff8053b02df7313922529c202802b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf67ab4a6f22fc237628496a89c41c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24000ef885ae18919c5f04bf0bbc117646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592a7c1596d9836b828349504fd8a4a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6d8eb6ad56c26d2e64bbe7439f40a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ee69962d191710be381b49cda7ec0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d2d0e099e0f677dba8e0c8187faaa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3fcc22a040ff7220f81829f0048a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46097590ad85fc890ff8f71880120b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15f08ff2a8427d4ee5b110f445995c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d857c1ecf61a61b3b0433283a32169654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ced75a1a09cde873cfe498df7b66b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f5c5e998a6250f7fe45f7cd0a818b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52127698a9f7b6e7984465ad0cf63f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890214585b5ea62ed4f781b00609d19658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687f287fdfee896b5e0ed9f3b041afc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355694ac01e6835679baa4fc98adb04660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f20cd55cab4edd0841efabca9745ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c2e8ea1c7de34cc044c2328a30f34662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032a94c605351bc700e772ad09b9b82663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc4b871206c949c1811798a3922c86664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935cfc973a32c96f772bb463c2c0123665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce0569b103b0c9e8c79c24087041d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f189c08d95007588971be65f3061089667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87732c78e39d1061845783647c46b21668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd23c9ca9051aaef3eeb2a32aad81c6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f42dbb4ce533df07e0242836717ebc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3ccf3c571d79019bd6ef7dae55134671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20fef33513bb0eddc7866f92340920672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12706eb1bf2745cfc95d09d3a63856673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34101eb739d6d7ae746171d89e4d9ac4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30159564ff9868bc8b2be0fa6eb3dc25675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa2c1b7be8df4ef3d8a67c72c72d76676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874ef382b05cb9411029d1596ceca7c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44c29670709d04b6ac3fdf6c06385a678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23588,1670 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...638 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>