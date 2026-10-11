--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c189df7fa85bca7b1e5524c689bf31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105990393b4d09043ada3410697cf3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550a5bfefa4dddd1134e85eae42bd653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5e9442fdc4010b014405bbdc4c0584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78587b5f99d804defac9affee91e4d545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cdfd56ab0e1d81a4c72fdaa9c2c436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605c70176e817424ec54e4165ec381c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8151f95da2c9b3e2e7bad124fe91d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff098124db2d6d171a2f9483ad2987849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d06b1e834a97d7241894b86ed7e2a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5780dadd72016900791d1a64aa06911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308813366f6a4bbb66a5b8830646e7bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d7896506f7e0ec4022d056ad7d7f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d026ad1658bcb694e6c4d309c6d6d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea2835970a68227dd651dbe9c7af3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0df2fc26be8e09d986bae5b6b47f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc367f739198bf3a7eb1c578386dab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c947e411ef77c51b43ecc09aac30e4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58a118b3ca29d631a969c9d01649f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2a7c4728473a570060b674daa9def20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b63162f7858d1d353a9406521d84e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee0b7f1e3b0206b1597402988f781022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f64431ea7b7c4b379b6988e9ed31e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ed25b0453595d9c17521e2c042ce124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d4dd28aa148c153d18b8e598d81a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd5670177e770ecc0b9543fd0f74de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46619b30ef4d4df3d21bb15ecbf25f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516ced001bec728ddbeebbb7cb8d73c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb133937e9da67a97807a5a2c044e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5f4f44f313872498ef123fdb56f4a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b881d7a72744bb143fdd1c7d0720afb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c51b8b06ec2e645b85b675160b87332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e1eed504a95b1e5a75603948055ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49de2b291b83ec1ac6cee9af3a0710a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4d826617ebdaa8ef38db036c62c1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad119437e5c0eaba2bc08fa985b26bd336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996be2f759997d0666d00be99565f7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958eee733c7fdc1b4e558859044376fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63896a0c98c26c260f70858a2ccb6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e358c49404b09d8d36426a4d843b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb3bb6aef2376bd8c1f4bc385f8f5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebcd1eb7b6374ee7200b7d6c01f3be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d495526a86fba390d78c3893e2cf6ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf56694b5d038c33b78254611bec8cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a3f7ca204378dd947c5ba6b2afae645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402cfae27968010cb569011d03507e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0192b053456c327999550d88ed7d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de18707053345204e325eea62fcb1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffe8e0c01770c172095b95f87a461b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884e3cf5fd33f62a6a3262f53537f1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ffd8fc8b84b964c362ba0f604930651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58597e1a64aa5b0cc9015899bfca98eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87594cd54f80308fc55db73a89f56b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5162731b638c47e8c6e2aa2522b25154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec73ebeb1481b61924a54e1f61b48a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bec763ab2c55600c40ddef09462ce956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ac8363b906b3f4d3898bfb36bccda57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a509a084ef0bf82901494c9e5911df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912518a211a981daee6597f3163d0a7159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3667c886f4d62ed4160986cca117c2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1d15e94039e4fed37ac611d6fcbcb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111b3c8e4e228e914d63cf8e1a9f62f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a19d1c3443b8c546def405a15f861f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0a70bfa8913f30131356e3fb8f16864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462e3f90e57a5828c2750a6ba8609b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc395929ea5d9b750c9230204a819666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78415049bf9357f005840ce52a03ff9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786792dbd141213e884b38f746bcf59068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739a0dd861a23299810c35dfd71bf0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd338136d2a34d2c8a35dcb80e1742570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dd77dcb35704c9a66079448337ec771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4a1f025de83f01847d03e8c8c71a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21181161bf3f6ca7fa94e354ed223f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2d393b6fa42d9227c06a0ce97b68d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e3023f77a756d0cb7b51bc9225dcb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e766ed704a71ae3d9569def14eabf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8dae50d1135528ecb630f3ff57c6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebfdead93a31cd979ee6eac602b59f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad687528e5af74e54d9fcf72efe6b0fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c34685c226ee593a1dbb4727e89fc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee687507c4c9cf6f73664791176e0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bd02f234007d4a7bbb223d98f690e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9478366667a9d67f6e6d9ef4a8a8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f43784381516206ce388530d7cc40d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3086d7a3cf34d9ae7796b31807e1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79e28678f1ec38feaaa9c153a0d70a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7901f74978af0883b535720530fd387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8f668892d48b3ad3efb63f621140688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed6fdf5dece529ab2af31e7613967a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd54ff837c1ae3149bd9e6c1f20564490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b39f22752921fb1243b56c6b9dbe791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3411ec05da5fa08adc74efab24e3b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14281c419134ce7c4ec2b4179679d7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beec58a55ce523e7103eb68991dc47d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c56aed138214646e51022afb97fff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d839d942d0304cf000fca9f0db87c0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ea1d7c030be0c08b464d0e540d4f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a62f88c0ca7c1c38e27dc0646680fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763593bacd37791b7ddea5d8ebfe06099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27896c43b8646b529efad1b16113f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313ea88d041782e8d12f7333a6101f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032e4d649fdb489652413c6b463e10b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cb2bddaac58cb00f646f2edcc4130103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1e5f5417b51feb333e306bbfc686b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33030a766c13d52285ebd1266426d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ccb65b80f91afb2217e9d92645711106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abdaf99a1e0ca3c6548accebd4ee93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd59d81e7850ed0cab8216ac3e95e04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b8be9cec4a9342668b214f39335a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fb365f221a40e925fcfbaf2958188110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940e15c8bb83ebb9d47c3e23c93dcae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0521e511b42feec3322e712ece1cc85112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8fc04bfda641edf94481f92ea3e22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e15182ebdae6b60d99979b7d583a23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e6547f9e06052ea46892c5b6225ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee614e7f07b8eaf75e0824215fa0e91116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8d8e7816e0ef1801f5b9dd3c0925c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75989a31e837d428ccc255b5bd8e0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cad91fb05da9507afe48e51c573119119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0d90c91a4020a47578ba4559e04ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f2efefdceff33028b0e8036299b4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32107435674e827620b89a6f8c7a4ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee48121400c73d8c42aaed1a1dc84c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2af614dd51bbbf86848f74c264de3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de088d4d0c30fbe4b71e2965ce78cf8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e7afdf8df01ae38cb914fcb09bace126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472995be6fcfde1df1e9045de558eb41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbf930a5d9d61be13fb2c4bf61ec7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78ad4558881c5596eab0d49606e487129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccad88edba09947abfec7a8400aac0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb662be3647e0fb1f1bd568711b8b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40549fa5958c4d102403d1efc592dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aac11d182fac469c3c39e94627eb00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f266b8cfea30f1a336dffe3fdf22d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a890f90caf62ee5ed1bb20c3537ae0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcbf8a052d8336f222d8330a21751a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2715bfb1705d55ccb56a7af4372288137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676d5156b3808aa2e171bf79e873768138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f61523c343ac2fc238ebc81383351139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16893d2a5e8a2978509b6c2e0165037e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbe0a7049ddfc2ef885d32d04246fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14f979cb7fcc16d14ae339cc680b8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0242615cb0a0bbcfb99d0138aae9820143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb56834d54a358c4ca9144de06f60c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0d0de6c0cedc909591e163ed86dd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db2bbe4a6c5f155c845e2357e40cdf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bebec161ce44396b889d2baefb4b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5682ee72bd225f67c77c175d58fcd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b9c0b43b0fa356d9a9eb5c8cad1fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a010f2337d3a6847a442ac44fd8ec5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fbc07472c338953d6229e96c33045151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7778cc39b267d58e8a5b0d3806a5c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f764a76dabb858e6c6a503f408cccd2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675732b6b7b23d1016195be87064771154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314661d479b22342a814ff25baf9fcc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942ed97666f5c49be745ae9b1d70ed1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440250e2c97f7f63ec2c1a882abc15a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84352961784e37cbad1619da4fa93f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb78225bec5445486064d710e6aaf7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd21a740136185908672437e199973160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96ae50910807fe0de45ddf8e127947161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb0f009a4819e2d93a54ef04ae20f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86566d61e5c58ebf25ee3ac513ec5f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f998236533db7f7131e342af75d1a7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d79a0e6d823485924c728a3022080165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17308ff22b1fb76f04f099b14520ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85f98ca8d04c37458a04aa5a4b6134167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74145164a0ec50e654d6c16f7c94fd4a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ab16ba83d2b35bcdba6861a85eb28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab8652cfaa6ebb6c36cd6686dd198e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28948c01c833a1b4cdbb7970674cd0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048eca1f2be71c8dbcd129f861afcde8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9b1218cee3339939baf9ed4c1bdff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce1e8fc2bbd0fee3fa6993f8870cd1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21511ef94f27b902203ab02f15d4c347175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af2d874af828a2beac60f041d458c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584551e1c278ba3de8e2b1c4ec8578c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fda25d496c9ea94bbb9c5aff1ac44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2989edc4674e72046312d75809a2f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368559562dc698cad8555d4af67538eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d72fcce8a8de7234fa43327b1fde0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3d442feef946fc5be567a943e3856182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2a685893a6bf5267ca689e6c36678183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f82012f03ffd7cfa2c5ce8fcb66ab5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b354a11e41f747b4cfd3e73dd333933185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bee7736a82fac16bbd14f367e0dfc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe89bb036047ec37cec354e5ea3a0c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ea1e3a747718bcebf2fb02aa6e530188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34961710786ffe62119fa33fbd62461189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46482e3d59e052efbf85e1d7e07df588190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee54faa8157e0b7c872f70708b67b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3520eb17cab7bf69da64b5777217e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd4269585a53e745cc466ca8cfd49c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b3b4a0aef2dccc37add378ab51487194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d99c13a414b3f456c4a3bdf017844195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000533ac5d84fd9a6fa49302bd40a0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8222991864c1fceccfc8bcf42237a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3804ff1d36cda7f8cc98ea5ff213477198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138c08297705929bdef0b6e9df68de6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b2156ab72aa6d5e15aae6a29f0d41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec942cceee51b022dc85a2db45380f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2831744298cd52028b57e204ac14e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa0281367be646528afaf6d134e5bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39411a60b90ae1e0773649fcd46f25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0c34c80731d3f9c8ba0dd5f1cb0a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d5bf7452fd9e5c1a41d142dd73046206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0ca508f0ba24668275b5b4a63af38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd0d4a2c35b1d675cb5255f14665d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebc112c0d09fad61f7fb4223a4994e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b04881376e33a519f55c319dafa687210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2cbc5a103d8d5e949dc0164c8405a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b485aa76141791a08df78027eb3d37212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38770789f75ee6117bf7d2ad967dff3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876e469ffc8d910332126f337482ca3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5d4b3edae5666a27b3b282f79f025215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462d5a054d2f62f62df0e82781aa015216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea38a393a5f602cebee6b8b2926359217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c2a97d11a8363639ac14e2b0854e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d9ee8ea15f62d5eee7d0db30f71a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032cd1cdac7fd97348713ce8b9a9537220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671e957fad6056b4486b71efc697b8b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84ed7cbb24be9b76bd78453e5b649e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d0976b078676976a4e43c98e05392223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f65b9999be90bdb4fff9143e9d7ad4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8efe41db70cb42bdefbe91eb5cb73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49718789fd6133b3e72749b405201f09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ab8fd2225b1af9977edc8d00a9be9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576fe43a1e8b1f8c121cf138682bb03228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d2da7b7bd9da82e3504c3447b8ab2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fff69ee8e1da384935f2c6daad26e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772441b74900b834ee17ec73dcdaf40c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75007561cb9baefcb9a049b96a9bcb5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511edf1d5935c049785f4c80b7802b18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e2c9d5ec08757bc9393d0a911b0fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217029f9b1b133c22c67821719c8fd9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0140decf4543462a112ff766ae33e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a9f775285f672d01c34ab70ed55eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a08806af469f967b0bef672cada46a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edae74bae6f5f836946435a8c75fbc5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2f21a8fb4a20329f7c1c83b13933a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87554ddfded0118391770f908d544d3b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418e7be4bdab77346e43c26d8a2bee9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae521eccfdd006fb44ce91455e4eba4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96152c2c9e00c2fc010e394a637ae7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b97d7c3b35fcb6beb501170bc030cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4241f9ca4b3789d3ef598aa6d3e4e70246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3528eec2d6bb5b5f8876f5662f8cbd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a876960cd5999fab322b95667db6baa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49207810228e560dd08e3ac222b37bed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493c0d89c4716cb08c617aea27533a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c21196a2cff98204f9788cbed1f2c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2302c492a1d7869a05001a9158024b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1f8ec590b321c32e9bf6d025b0c4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70740f03be1bbbd3c3b0de61fdd2c87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbe90a04e98bb4530e8c29d5af7b06255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e022b645254bf3d0dc939c106665c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a2864484fb6e2c3e92f476fae7e48257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecbc53fbc200233532787adb9f90cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a0baeacf187a1f516b3fdde00f926259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93def4e8284867cc503e6bfc28be456260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eaecb126c0b373ab727e51fea5b6fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba46249f5502c353158d3378c49c223262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d5ad4a39392c85f3ee7e45b471d3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a764d02731bcdadb50babde6a7b6ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a3ac63370329f4a9668a5cc152cbf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a7b81471bf4e10a9607d03c3c2929266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbb14fc12c8b2ab4c31b49c449ddd8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170ce5ffe18e27398e9207d78a7ec36268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cb36f6f45d0216065a1a763ac0a16269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe2dc23b554a07db47d3563bad0d54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f558add26857904ae419a21051bd258271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9770a6afe6d216aaab448e2b1522fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af6e7aa3505edb0359adf93e9fba14273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5debf5d8ddba01d2a84020efbec81cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e77df77e223ffb19289e3ba4faa43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd465abd1f04a2afe6feab351e8ffe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d803429b311c676961fd12eb64f55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c382be69a3acfa496202a6153606e2d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de09e9de28df947a5b730dbace4049279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8cda84aa2d1dced9e1cbb0ca1a49e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebe0dd40488607fb6ce83b27109690281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a91705d6d14edf5e427b0a73bff15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad417a5d0a3644341a266721c4cd9bf5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9041e7b0237a498ae477b95e15692d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78784d9a0c52715da4a33e0d099d27285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dcefd33925b0c3e9b5416647b2de8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2fd5021ff24dd2fe5032d160bec20287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554c8cd90f340a29ecba0ffefb0ab19288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c26c1e56f258b57658d83a2f7891d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424b83c5511abc727dc51d78478d2ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7903f7497a7fb0e4997d242b60bf5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432bae06772239061e5d0d694e3bc18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18819e1ebe57116e38c5d346748a0430293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72237b1217695122145f76357adfde294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e8439a58673d932d594aedeba5185295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4f46f43739feee1afd2ac6ebc3558296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8e8908c084b84ca2402b39e1af22f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a2460c2c10813f3ae858663b7325b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc6099d2dfdaf7f5eb4f376f5fe06c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe972cb3d90a7d72b7ced726378dd3df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d5854dedf819e4894f13a0bcd0a3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddc934be2d725068aa98517b6f3155302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305219f5cf6e380856249e641b002660303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5a1835b4a33616f7855c0ed362759304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185e2030aa3aaf731b302582862219f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21421ac508d79f133d07809fdddc2584306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb29061cd056610190efb3e58c00df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce49aaafefacf5d16504b634f0b9f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3387c4ca4aaaec0916aa9c83bedb9d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421f15fd97a13a548ff94ee13ddcf19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fc154a70e5011fe0e4d8c79e9d9db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee2554fe569e9a883152faf4dde1f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fe365bb569125fd80992e5d446f8b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4795845e307f9ff08f82fb5c3edb185314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a118781d6ec436ef49e1f846fe3479315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e29f9a614accb5ebf68bc54a2b9bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e544ffa833e2d2c78d10471b91909317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4abc537e56933f687ba8bf60d3e912318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfaadafdc61e6dc1e73e6459acce737319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aba5fa87ef5abf47c76f6919ec5588320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd134dc2a198b0ddcb6336f7d2a54a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60038f8be5465172a2205fef58f7910322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dbec15d266cdae8be535e5c0637b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45aea1aa6d60802e53e6461fd02263324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97c7755dc0c515930c5440b1e449af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de65185e0fff8eecf07a2f8bd385828326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843be0fbb06581c7c237bb228ab25bea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b47b5d09edc62b3e4867b350f220d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050cc3003f84562fc81660f2298afde329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9edca46271ee547cb892212bdf23c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8629dac38910e23e5b1600b8fb0d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110c2ed3f6e49edd9b00d43e10bfcfb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02d61c3636f70b66ef329c7fcbcc5a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8a427c6b40c927067e918ec4c2ed5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daea1d9fac7201f944594b42ea6eb16335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45452eab728779fb25e8a0b578de1c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30024268d5ceb1e8f28e1fa0df82ee4b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486747966ebb7555992a733fc0338927338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f6d2ee457c62aeb8dad2db9cfaf34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9412b0cc064d0615fd3f0835b3624340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ae8072d14b03b44e97909410c2d83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead90c4fa891036564adc7e444244181342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958f15321307a03e717af5a5b449823343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd50d34c4c13159fc58b11a5811bcf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525542942025fab98f8fabc7366538f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d729b3368b6f8535ba13e145e53c08a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f962cb1522cd04131bcbd721ef5d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d0908d0b4e8ff476550fd575429d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd532068699ce46775268e3ea13287cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9349e97f9f489bb0ff5ea37b7416ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305314e35b43a6bee0f5ac0e6f3b4fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35ff7d17ddc21d9d7dae0656c1008a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7f067b884e509d2b1abd341e50c68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4a35793e4d96e6f60cce5d380bb55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a152d340da1b2000d88f41cfcc1ec0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd6bb77012052e9f17bd229e69ee5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddda716c5049ade872fa7f9ee275bd0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50d3d99006879bc8f7fe085e6eec48358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d694e21e9a008ad37bf9902531cbf0b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593f5b46348747e4e8c5dbd8311216c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaf5e0fecc871e0b4fd3f1822c0602361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c54574b8b3cf787d3ca302046c052e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6bbaa867c75399cf54e82e15cb1ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04298a7fcabcb1ecb30e9468f8ed1015364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65916ab830e504a23a5447efb24d5c9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed28b92fcaf3a020afb9a41f609c02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc60787c0f36f393ccb2ffe082754ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c7d535b4bff83c61e6b6844a8e65e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5437c7e54f56dbf373946ce9e241f5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4d03fbe0cb0e316d7c18ded96f226370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259e381dc3a66c281ba4ad5dba9e17e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed05feb39effdd7b740ce074174bd3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f0af478d129ac14bd424c45d3d7b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b76018f9ec08a6a1680f4df4d0b50a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d548d2ab1c536bc878987648fbeba1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c3c8b3c66ad5149d4e14f2ffd6859376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b691b6c138e7e3e7305eefdc0d12267377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ebb1526e3a60793c24d457cac4ac0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c66016a3528edafc2a2bef122e9b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb02f4c55bfe914634a61e29cf586ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bf94e3959b7a8c4a10394a045d9a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7e912df15f97f7318e7d67ab50058382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5690a4b7fbd779fa0e0284cf215548a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b140613c6695773a16199bea67686c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c16caa6b1c1bf45981173a241e77d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783498f5d09a5e2551c179aadc651fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d0a3d4a85b218c1b16606ee790795387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64505b6cf20ca120f34aa7cebdc38f4d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279832602821cdfb01d03c7f41d2138389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3f48828950834da6866c379ce26e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4e95018dc0f4900539270008a32de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d08ca3a3fc7b495fa4c2973398e5bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caaf7b64b160be8fcb345cab1360169393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382449167de93967f382c5729e3291f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4503cb32969fad6e76286bae4f4e4c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d697e64ba062ae4d60f135c20473823396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33d7cc0f441d216eaad291a8e192f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc257099e63ba7375e4756140d6276398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35be5ad1b24cd9bc01580c12f7db47399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584d4558777c7bf4c76f91ff31d6dbe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fefc858b3d02f61b85168412509013401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722105ba34755d1ef176716fcaf37ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5b7599c3d2cd3176dd703dcc1f1b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356aa9180a67e9cf1860076de91a974404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6536a7b6a5acd0108fb1fbe5b4cc78c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5b428ca6b08771e970edaad37731f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c2549e4de506b21f0486070cf6344407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff316a1bf6d03d6a260bff78b211ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3efd7055c4ac78e623b1568d4abeb7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8fd843a37d34113e1a76ded69e9a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254a200aaf510d858cf086c81586b2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e6563e591ecb8f15b71ebe8f8ed9c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f518a7b6c5c19a7ce8f4d4f641cfb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b163b4e2ea71ab1ce1e9f1b978a91414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df66b487518b0129fa9ce7d3424320415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9ec7aba141b5ef9f5b40bd3baa25a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d91149a4467ed6179a639587ff283417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891b0167bc029e1caaedf717adc7aaf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e8fd100b9c30066af7dd50d04b2b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064553bac581ffd906896c11a39f3ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d24fd996a1744912c6f759066d0d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fe06163ca094c248c023af5b04d0c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300644ee46df5df4d5f275e957ca233423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6625800707d4ca8cce74bac4fb780d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd62fec8de2c2ae339eaa31c5eaf4e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05ecfa4211cab77c35863a97f13d28426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d5e4cd1b8314c1a584e311252865c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a46e8ab73962624a021e955f8d390a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670285a2f4ada919554d495d19875bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71a0135af320743d95286f8225ad07430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54e75718ee071b11fbc3ef1d1e8c86431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6080a626faa7b7146a924a32dbf72432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c487f19680675d2811defbd3b7db2b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d3663b1dacb08532899be41b844fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b61dbdc23127a26c390ff5fa23dffd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181281748f74c6180bd778dc027aeab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c58df7fc8ec03341e6f16023c34065437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d128c9db7bb61504e43a3e2a465abe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a287e67707f76b675f468bf119f1d04439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde61f27185e1548dc71e6f23affc9a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd135d965e4ff61fcbdb5ec72a3da6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821696eac089a676ee9e616486fbd44442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2078047e29edeeae7db1929fdf11d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e21cfb38cd010c4b29e6f1418b736444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05aed850fc63ba3f9116bb8685ac2f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4b1dcb19d4289d3802da8b785d5c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09746b7d8bc9a050ddda84e875fc3027447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d36b361f491a2e767989efc3cb6af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfec746151e6b8bbd7a8d5111dd71b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a58200f727b6023f65863494b1698450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e549f36a697c3a9062cf07fbc86ed4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8d143d1f38ccc2cd82239e29393dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556ec0e8b3cb5179c26290712225373453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e2f562c31115b17024180c53944d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ee247e4a802c33c9e3a4f8647d3e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7214d5db8ae39973a070d12f3e2bdd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb664aff70869e6e326f8ef49a188147457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e10bf9ef66c94782fdc440b8e929b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873da2dbfe732cc7755a131b7da9e822459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee813e63e491c5f1bc4230dcae129e88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193ba65addf132ac559ae3a53810ecf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106233a57e31b80c9e3e71c21531822462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03030f3c0ddf45274cae0a68586c974a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c4e073d99dc052c3554cedf2b841e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2f0744673ccb9c81303e1045db1d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb79b37a5bbaa89a6f79486a68b20b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9927b44bd2b72f840a044a20ab1c43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50c20ef3ed693a6cd7aa3beb1a90cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780427701f4b3574e7bf0917162af3a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d6a2dd101fa3ab71aa9d0986f0fba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047363e37675625f84c34d0a161e9cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bc40a70ff0c95eb33e0e53eecf7a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d7d7800738bf001bb1951fc86767a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753e9180f55ce18d3793481e15d6591474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeca88b0b14ab3ffa06418fc6ac4e60475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8320b225864ccd5be796d31fbb718f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ca02eeed4000d80002219929ff042477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701831267bb2f34042ac3e4ddc7607e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb612cbbb5dad55c06ac1f04ab3f227d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9aab40c641c33c21fefb0a360835d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97959a6049e43677b4dca7b8b3259c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaa22f48b53d0577b76ee800a9629d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b04ca18190bab2b3e0b74fdf6d9f41483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb861420d71b13ffb039a0a80d053be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dc22f7a2def5e13f7bfe7bff7f5d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013beb2787f9e2f8d053d03fea4d60e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac54dbd8bd566b50710f4851a4e7d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819c462b8d9408c6652920ca34c2c67488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e468fe83ae77c1e43c08505387e71ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10888273f4c227bf5d1eced2e9cf4811490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d27455ea23c78ce127ba1aabe56a6f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ced69a124a5e71bde07dcac5a1c451492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121488d96ee4d928b8a450368c56490493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb20bcdf0c965c344cb9629f8dcfe4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516af9da5ee668750f718d97b6774245495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614229da9f7d977c8eae547273c2dc9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737de598f87f0be5f9a2e6016857c44a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86649a643d2fc0090f1ade55975456b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3bcbafe74f4c91528fcd8f58dd53e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddcdc0c18004f80d1a8ba4893d5e40500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4e02984a7c9aa82e19c36ad0c11b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285964b92c9d2fd3612c34db3f0bbc55502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2af8590ed186728c2c4e6ca236c9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655c80a53dd28278b23be1f4ef542fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39909081197346ed87bc7c21992fdcc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5543f53bedcad3dc6de0300161a27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef911cd59514f601d948a452219588b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d891b6f2b0f93708db562f243ca62508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ee5b640b9f580c7d4814b8350eb96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7f1d77b9d6efa161da2e7520cd928510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2256af78c592b9d0d766c83c3df5ce0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fada97f6792a98b11c6e638e130f1fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6544fec0c89fb9c665aacd687203d3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055264cec2a88db0b12f315c8a3f39c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b152a4595ff0988721876956bd689b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf3aee3b7883906c721cc280794de2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0932f943458e5716fea448e465ac30e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e532ebdb0f44bd919387b1d4447df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5320c77b478c2e2ade553f6e94fdf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9017f76fd203d6bd04fd1c48640617c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be190ae14b69536aafc6d84ae4c47d3f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d46bd3b901d9ca946924a5553940e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b3a8e008cfce6a1cb48333bcb8682523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e6dcc7717076cad325b9c3e7d5b05524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebfe1abd3b772fbf027c3903cbe75f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32eb0e3b9eb6ea4a2d49a5d6441c8ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014913803fc3973b939ca75668b4274527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d282e5411cec95863420f3081056118528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca65d424733172dae2c5b2d80307b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c1c2f65308796ebc33daa80fe51e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341678bade0629cf4f4d66b2c8e26bdd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5a78f2197c2fbbc91f3440830d43a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248fb062b5d152447f336dd3b6dff9e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c17f721b03990f26365d210af5f337534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fd9d190798f6711d5b2083989a148535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dfd31949678a27cca98f2a3b06298536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d38753702f502774bd3db724619f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa61b5064593ad61b9e2c9589ed1a9e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a099644ef039e20bada010f89ed21539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e34a6900b9d4ec7ae1567818eb0c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40923499ef1bb09cd42a02e521cfd7e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eb563648f67d93cab0c9fae343b32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239e9f73c5fcbc6c15b2285c6f69815543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e81c58b49b932211680609b64cd8be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f752bdbc0ff5c077665dd4c0c49882545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de27e2f19a10af7cf41b0e28b10ec4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883f4da281c781984fa753c0107f233547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a749bb374ec927ac0618d6e5c5053548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0869b64f65d71a79687632d2a0ef5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ef92b511a96df80c4eb4c576d7a35550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e897606bfcc7432f08e2ae4444749b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e86129d4523fa1db0b6ac6e823c23552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069095c50b906dc2f10fcbf88a24666b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782199e97f03d7e06e14a90bd41b7af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b429f5d955255c02b162961bf47546d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b468eb18bdac14c23277a5838a6baf8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb060f3b6c446769ce29741dc619115557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a48b41687d8bf909758c151fe08add558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faac1042d204c6b9c70cb6b1cbae668559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20c60f39437064ff43616dd78af8f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39584ade6f12bfcd1defc39eda0139561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975b9c72390d7b3aa9c4f98a893bc2e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e23d0d56092b5b352b82a207a6005f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5ebf3bf8cd4dfb40f0c70f3ac2b64564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfbdea3dd449aee6c70f7f0189f72a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e84fda259edded0174a3751bc983e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddd9bbea0f11b940ae490ee7240d87567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75809a50657514a94bce8bfdf47d82c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f01995e55cec943a3e6bcd948386de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe24fbda079fe997a290473f0575a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5427925fe2c820d72a6a98d6b9dc32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ac67df14767ee732d2117f83f1693572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc63d97db8dab403bb436901843637573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb322cfae1943193e4bb9af7c46b87e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cffa750e7c81ca03bd4f1bb4fc887575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd0e1e399895c33983dcc02726341d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679582e0a875b5cf2573cc2d6644f217577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296472aa42ffd5b04667e38b93b04ac0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076cf535ed42cdac714cc3fc267b714579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628351722dcd9b7944a036a372b76e2b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f087432325346fe782740e07ece8818581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeec74cb65a1db7bfee59bebaea688f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0524d8a0a57bfc3c736e1a96600a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296dbae08a7e430588bb47df52bd761584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b67074eb6172fd6434421aa2dd9e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2eb9b09369c96de3966a05c7db6f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291002d0129f94d0f3813b5a1d3172a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18693efb50bba105a61ba43920edc54588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472aefe200adfea8c8c534dc88e0eb8b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883f392cd59b1c3737e951ea53165e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0eb7597e5c3c9b82647d5455b4167591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ddf280dfd6a2bc60fcf54606fec1a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fea1baf5617db6167297a9346238e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4849099ffe8f90c3f05807c82e01451594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460f2c9dab1217c4925eb035686091e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a59920bfa229fa41ab3daa911d8e1f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca0c609cc8c1a5ec81b531ea2eeca0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5da5d7fb10132dff8d0c23eb832f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3daf6597f829141c79b88ec49862d16599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a20ee621b2724bfab36294a3ee63c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f83929703d4d2802def079c024605601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620d36dd2dd05c8056457c39b792f4f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411c83bbe8a810b377ca6cf875f177f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5a2801e347f22399163ee48089748604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa35cfc6af9f432684f00256c4f046605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56537a3fe47e447bc4c71f44327ad430606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf0d75c4dad4bdce8c8f4918dce717607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38087ea5f0f3d5fdfc34bfd96b4f898f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423580f8c504817e51bc90997664fcd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f9838507c692aaf3195593bb4ce6a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a340faa216a287a611d92bf4e09bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78b8fc6602f5796c1429752edbf767612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a32459b0df1ea01943d64255746ca9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ff6f6a31263762a39c9ec2fb77c7f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faade05e5da5b59842ad212e632b09df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5d0bcc04e7f13f654103ae9849711616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce376cb3669827e56a472d431c4e6b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da2f34558fc4227c2674dcb101f98b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8965fd2e9ec628814dcc468c48157b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f725ab2141cfece6c23de096f72d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a4709a49910626595e1f5c4001008621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5099dd453340fd9b2fca8682ee10ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcffc90c1eb6b97e5d7f5c09a7a788c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718b32548f1c1ee49199dfe39a4db85624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602c624d1018a5d1f2c860719a8f434625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dda5f1c82507206e2660311586d1b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839f8c6d01b492218fd4347b447b430627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeab8ad67d7a93f7ab4a4cc0b44fcf6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef8d33b6f9d6924a4646e15a8ad263629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c470543c99c5ebb073c56b1f97928630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be413da717334961c16af8c7ded4a42631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280a135544727c34bc2d83aca7ac1ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1417795496a5171b2e89671b7d3f1d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1338f77972bc855063736972ba768634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267c0de45ea7d6aaeaa380e041716ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fcd57328c5dc77728ffc33aa298d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb9b03bd0ba1555005586a02b962f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40b6520c420845ffd427217cdc18ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb63df8f7985d87a81ea86803014a5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99962048536f40826fbe1504aaa5303640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784a181a8ef8fa1d956072efab83429641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63bf1802c13f954123c81ad27ff536642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc799ae351ae51b9f0d8c5ceaf068f80643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f4a249dc5da07e7ca4b6ef57d3614644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6c3c72bccdd866e580d214ed53260645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb762067d1682734ea02ee3b8bcdca9f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098964aaff12e9ba515a63b06f916bd4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56578dcf710488c51eea56b5affe8d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a5a26ef8cab2c242ebe2392ef2ced649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b447110c8ed594caf13f871b77c736a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45448361a238667cfe6486230b382559651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998e4b7458520ce9645a7e62c63ac66652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28683fa5115bb77c3ce9cdf7e780667653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592316a23494ca7e2e776be681eaa82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff72961c58e0c09c67d72be8c89add655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eaf512a6d7577a9b63d898c6ab69ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778f276f582f4b394d2471a4cd3c2bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfd860bd2873388b41feea951bfbe1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef1f5194d5994fc77756b57841b4f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2e57ebcabaeb3816c99c2476bc55e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44447ec2dbf681f6b4bd0577af80039661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574197e8eeaa3ff02dee9d411fadb22662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62618bf7ac48df39ff2a1e724713f6c1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bb22cbd53126ee12056df799f0670664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93f8a08cefb219c5275c12a4e1085c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0702fb4f4f21ff581ef8e613f7da695666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ea3cc3cbe4182ae16fdfd4719c319667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03e833bedb9a907ddd1aa5ce2cbdd8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018f58651123c041e4026e392c858a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43829a8e07b3a8da45f2b6bcf75a5e77670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525beab72d4bae7b406369f5da72d7b8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61307894ce2459c7300c49536c6dfb4e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42cab92a013b0783ea78e952a43c3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486136571416a96467aea0b2b1c1f48674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40bd826a85be2c79e649ec704a916c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d162bb79f16397ca5c7e9a4e6a15dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b69f15415344d26dd88624f898cab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2cf41504b96359b636bb8aef24667678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1640e83b11a4b9a8c16c8c80ad42c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b65331dddfc9f8d6efeeb1d031f67680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe2df2b223a7f5eb7c3bab1283cc24681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cba95f4cdf117ae714eb4576f5b8c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60e32e7ffe501fa5f7b9fd257a577e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea5722f25e01addaa5cbe9125fdfdb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427d69c1bdb9799765432bcf9a9e828685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d35b94996147540cd9460dd81e5a42686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cf257ef248905093caa2df54d658d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b87a31c028811a0cb235a929fb64e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924ab9323df4f7a3dbbc806300984d5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ece67eafe195829953ac557b28c6b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c18d40b8725d558ebdbb62d7512938691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd19695565d820da7575f723fc192ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097e180b5f48b18b170335ee76eb76d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1d539da029e7e957e54e23e653d28694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77865cc77bea953d5c9994c51572a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342dd7352c0b435fcb59fdcdf61d381696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068cd100f06b79f6749dfebfe42cd65697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be136f220b20d489b3c40b03a9bd4818698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c62cb2e7e291a7c45d077b7c050f00699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aed2aebfeb7f6e6bd46abe27852c7b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69196d8f6e4af218bb322279dfeb64a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e6eca05849b976ae239733c50c41b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1e43d0f158461d613344262017c30703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86725bea9b16a2178ff4d7b7cc890e99704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2d3c84bc6d87aa04dc38e764c47e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f74998105e4303c397e25e2ad8cd8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd853127db1633003557f6a52b6b4da707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bf60ac61d1d6d44f300b94e849d9a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe9135e01713187cb98248c141d789709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8461b522a917259f3ed0ccb0e7d650710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3ef46c675dade8e043f1b9c599c2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fd9a015611ceb8951c44c4f21ff56712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311382082360a10b845c2895c2cb50931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114f9a1fb1c033c5c028f3528d32d632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3ba8de8d0857b5464f3112a1bd71a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d127fa0c1520656902343917264514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cdcfd280c40d86db56bb1e2252c4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed97a9e7f4771361c0e2974cd58fcaa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ef4c757b4bc222f231fcbe07aa2837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a82793854d13e4bee91fc92f5a2d528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e908a1d9bf20747237eb7129921179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b272ebf7f5155d5ec9268b05109bf5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e094dcf13ba642097e0db19525eda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd4e1052a9a08e26df64030e18c52012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4072177efee940cc3338f6c85c3986013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d5ac3dc5769a2f499a949e1e2e10714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d56405370d46113e6216d0da7e7f3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34902725341bb2a8c2f1964123cc0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d48b81d39c1f80441abb70d72f298a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e363241f1ec500b232ebebf731e64718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c550228ba0ec72536690316fdb399019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9580823cd25a1d822c4b28996c06220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2ec5eddf8c3df5338ca3552d345fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a05eb0f33ad21497961ec133448fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb69801d65cc3a0f68fe61b0c0dde623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed595f1047b4952e8f68d4e4fe2f9d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96f20e02bf559c0e0189275d2ba34625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77904185563e1b5b702f75088d16ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156633f88ea4dc625605cc7cb1dbb19227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233a0dc60a48159395055d842f8de4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b1da4a384cad5b933fbfc820c4cc729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e065ec4c6be8c0ef46ffd1ae3f8e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd317cc118bb0f387205435d9644491931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6f7300aaa8421f399afc94537ca1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e6a41280064a61eeed5d8171974dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039a4957512c10b50d9336532d8c99b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9971fd9f3eb6afe3ce39e741d263aea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7129ef53fcdfd9257ac4358e6a5552c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c9f683aae9efd1906abbebb02791337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488892830c44f7a01018d40fc94d93338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e735a483d52e37511cdbae6fb982e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8d46ba03c35a44e45a5a342bf632440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514523acef5d77eeb0b5c3a2c4caf2141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194c6a7710d72be6aa34e501c50d36642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae127621e3a318fd6895fdb40dd9cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3058641c625ccd125fe5d09eda3f86b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70fa9338fcaceb49f05ca893b5cad245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408aa02ed437f22a705b702be91a80846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8b82f0acf299ce46c8e783619628547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3560ba36cb4bc831f6c4dce6f3b5cbf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96c39f975043601c42ebf9a7fd289d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb2eb366de9c1151661291a681e66b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c720c8d47dace56d65fc6ecf4fc5c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731207794555b0ecf21e285b913e242552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64953db5c4d4742877be2790ace0b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc773f41e093106dafc6b613ce404c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d313c5d9583c88f7265beeed374daa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d4b7f79ffa9b335c56704f25515f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f5494d71688780e80f88273748d8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dcf978e94e860b7256c773f22c7be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f54e38c0d7f3769325a967dbc22ea659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085a6bf8068e1bb91527dbc4819d9a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf20ee7cde2670d53928d5a7b72322f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f756ffac1b9b8047f463459e431bee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc93fe65f8a9fda3b8cf6576e8f87e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67618b411fe9ca9ef5e2cdb1617fb5be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8bd02b4ec5aa176803d050927bca265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a344caf4236c4b6ddf070e348bcf3a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895043d4d0e9aac01438db2a104f50167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9857414eb5abbdd3913072e4ad2a41068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbff4a0f402a50e6aa5e4fe872c187d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449ba3e7105df11d4aa725ef69eae0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce32e21ba82ade94c28dd81b617cc6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31d3318867a82aee1c6b12187f39fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32122107d9470a5a882e93af784a050073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde03be1c4b3401b48eab2dde6bf4ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196ce91c55437a7b70fcafc63d6a90975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1e44058546d2a5b8ab00f6e1bbe4376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56043f251e5f182494cd71b68ffc1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a6a740e3b52b77ce877b365ec052e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecadacae6aa4957ba651846d4fe05579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4246084aa9d00d8ade3a152c8b324a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6a3d6964a3c375772755d1eb491a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2bb77bbf92a8677fac74846e9aa6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876edd981ad4e906d47c841d57e162183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc499275aeb6410365761bc82ffb413884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f89199b890d13b43d47d1d9a74b89c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58957a44595293b61d2b8a4594d9a2aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fbda0ea45546f83e3e1d82518e62387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0552df834af84c587094447054e07f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc39be3ba862952438a62654d1010a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121bb83f21d1eaa0475733eb04d235790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053edd3254aaaa032b74694e196339ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3d31d9988e0657284b57403e86c0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a52e9a0209976c58266df839920ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a206feb400f833905edfd8d8c065f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6196b15e6d983a35bd09171166122a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711572b98f3c7c99a28d3bce94299d2996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2aac3cac6d6b57cf5be3132179fae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94a16c7b2afeb12893c24314213b4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbdff45b6f078a34c196ca0b5c75b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a83fcb69d84e672394103ac850734100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3eef92cc0f31bb763cbe30021b906101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5de46268f0058aef5336fa098c54c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489542f745b845a81b05c8f2861f608103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd422b565de7a094d7096786f6d845104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f5b8a996ed82134b7bb33e6339d5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e01a3d49a13e37471cd8b022a79918106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980e8497cfb247c251569ea8b93a40f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c9c85fad9b15d0d2e1b4114f809c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef151ff2de260d59bc70e4f728d054109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07679059a689eee7c4267c363b926d92110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013684c46e85ae7c439a646616d9a9c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c8a029f611172fc973362cb8e611b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a5d626464866201aa832579fd509d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48f75116a061c8075d80d87feb1835114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa12d5d413c89b69fe888d598dbf25f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb02f4f1f9a700fa30388c2c4499e95116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dbdeea557a92627c54e3afc542c64117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d3366cf4dcc60e38f03a0aa3cc9c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b261fbdaa0afb516c8d243e644771e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdbaa5b1405a1b5a849990accc5e76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25522202e866367840c5dec00f90ca95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5820972b53b7cce8bde6b36ab8722122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e9a6d3e13efa0b27ae40a012b0b39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac10f63d274703a5e37bea1f570f0f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67743499811b25445fb33151362c81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177d1caa4fc4efabbc6626eae02516f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099d9bae810b3215ae96d5f861a77d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0036e7b6af77b53f17e10c214eaa6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7924008f64c943fb2a78530e1e42d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06098215a081151e569f163c91cfaeaf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78981fe27ec2cf501c00f324b4fa50e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7116d953e95632156d470ebe18a891132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3c395de6bdce8b19decf03d3aad9f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640c470b268d2be852a45a6968063ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fda328b603b8675af58cfc631ce823135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b17b029290251a69736e52e1e61d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e2a6218e24c33a5fa2466bea3dcf3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5173d0cf9d047468106596f9601b58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd9bc5c9974c3eae64d85463fde7bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a60717589f2034dcf476dd360ab124140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c228e566103ea33f332dba53f7c31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa05234dda8fafe5374622aaf545ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676ae9e879e8cad76486abcf36320d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1597646086a7e5127d13a4d28cb45f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c749e5505dc946ee79e49546ca253145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e948ed0747e4feb058e873af286e120146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad12af9436938a0534237d25bfe889147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55437da1f02a1c85adee164d1a41d2c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11287e7b15537f381e5986269628e44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e801b606d420e6e64c79ace32675ac7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6453e331ef980f4fcd94fc3b3b8c3a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643fb975e4fae0470ee76be7868c2bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dda4298d895057672077c5887825a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895a60a0d5b302d558cc147c11adc15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee31867ad652a464941234d1b98f7a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d4d2c5e014b6a564970243a5f6a35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889a7594b31faf01bba3b39da617b85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3024730aa2d1368944bf69ce0a3ea8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510ddac65f346c853904bf9bcc52e25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb2ad89a8efb04329df3c07c5638a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e690c6ec3787cf8cb1684cb33696569161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac708ef96c16440958b8f600372910162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644336432b10d9eabf718b4aeaf9bb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18d5ca181de9dcea45b185903cd27d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a87432618fc42d3e99ab61340a65d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814e8ed52e692d55be59512bff0a4cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeacb515d27065b6f4c977067b85fd0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269aa11f9d8a249b293be43267c6804168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f925d2a601e7eab838f7147c6a38d80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a03df2d373401e3abf68067b348afa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e60b5924f3939ee1bff0e9102f8816171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bf9cb1300efc4d31da78cab29f0eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c468ec1109bd07ef94ee568c6f67eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24993717314b9372185ae76c0f1b2ea1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9836816784399854767646e1d5265d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0211fdb79ad43d7026497514be6b74176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17015052b242001eeb1e383deff963a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e90e3fceda00a4605b84c726a1be0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed89bf433c816e49808e6d4fe7bec7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbac9072c94350354501252801a0459180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e14775acf9f2e09f5966729102cdc9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071df1cfb51b4d07411e6748f93a836182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5fe2bdb752c3dd6792bf61ac7e95f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1793a6a7cb1c82e09d7469e6d82ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac88be9491b8417ea5af909087cf0c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506826a7f8f0e370ee60d9c38a2804b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ad1358b3db638f88295b61f24885a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd88c553f4abda7151d8798fecb26f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a931cf0053957005a66453d236764a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7fdc1f2ee6108e0aa2b55a16756d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88e9670cab10de840e3a26e3c0b9e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2c5c69a9538e8698dde737a251087192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98644552dcfec5a745195ce72646a96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a2909c67697107516717cb2517056194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd4c0a8843db5c17d42ab137d99500195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d94c9923ca0b7004fee9db6f4df7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba9b952167503a0e3692d404272177197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9b2833bd487ada1acba96a75a703b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c509ac635f1975ddcfd081a073b259199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5060d3752c1245f03b14b2ab3a7fe96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cab731416e76b2444b7cf00c9938a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bf08d2be8afdf0d93cac56dc81d66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449192091748240336a277b095699ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d59bd97ce23c2808d911da0ddc27b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ec94272891457fc92ddd077b6e8fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e267a3348d5a4b775aa721e55e282e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26042356bf0119f30e8930658f6814207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c75f50f0bdf9efa338e949aaf4b95208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f68a13a5ef1f93b9471940a0c83fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e539ecc7375e9f4aa99eb54e905c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca118beab871b8def213ef8043bd28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34db3538d7fdfa64a8ab3450734d6b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3bf78924bba721a5921394a8bb18a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4145e93ade39ae393354cdd4fffc862214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d7bebba262447df8e1e1277f524da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511aaed0d65c5d2a2dbc392a6cff13f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2f8e14e287c01a81907b5ff7ecad8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff33f974b682115cfbb914b459bdc4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a73a47135a4a8df3eb6601b5b65399219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a980cf3a2cd09324d43275385b55e86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897ed33e149d099259ad3252f8bb8d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401a7dbef933a3fe2ab63726246a5aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6dd8d0c0c5f063e8fd9eb40c8e6b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7cc69ef1c237a64702418f99b7992224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6993db34f203284d1f7d8921ae26c2e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ec7e92c58b1d95f84872939229bb7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7075d8339a2cdfe6859cf86abb186227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725373761be5951a1c0fff13b548cb0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62122eee04ce34f5348d2ff314f5bc1c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f03b132b2a17f59390b5cb61040520230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01c655b438dee4f0c58b24d9b4cbbd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493562cb7f5934abdf8a011bf1321af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0116ee3cf1e3a18f1c83bfb11db1e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4a92f48cc466f208acd0186fa4e23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2821f368821064f710a6ddb5f45c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005d2800c15b5879a05c06a6d8821b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63e6394546890fbc0c04be0a310237237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cde33dd7ba7c1d928bf80fa15d34d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63934a7c55669a88884b5c62542858b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e73bd45aa2a2f2fb5c7f1aa249866c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761c437834484c84b9c15599107d187241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44288fd584b7e8ad06614e8fe1cfb5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94711d5f3a92f572c13e30eeb408a21e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac768c23480b36e616b8d467fa5bf39244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c31095735fb56a909f3d3e7e1e56c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17867dcc13746aef01ecfbd870eb4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff96225b7bbe24a4d0b76429e369183247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb135379f247e53462d9c93b6f1028b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76422a4ce476eee88ebce1a10e0196d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04a3126c5f3df712fc069f0e273112250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7156e011291f08f58a37f2ffa6bde72251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0465d85ccbda68a4a5d503fc80f2832252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb345851943e9b4f2f9d6045867cac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4d182b4265af5c35e0b75b13a6f3d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05aba50ec26cccf548cd99ad2e5e30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651325ccee8e00987fb6b974d57ba0f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3db9c728d23ce80eb9da188f4551fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15e1fb91b0c07d77da4127aa3994f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e931dfb9b1a5c97c97e81ab69d5ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73a744d6f5189d31a85c869708b4db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede6d91cc2988a7ae7c3ae83bb9917c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556946740628ad1b2ffc104fb6c11b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f93400e7fdcf12c7989235f04c876263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ee5bb90a19a683983fa7bfadc3878264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50d4de85cfcef9dd4885ba91ee8a90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad678c7a03f30ac7b09f3814a539dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388394625fec62b2e3bb7f08cb08554267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2fe2eefddfdc371eb1dedd4ec1f51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a9d2d6c238fd2bbe156dac6d34704269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ea09c5cca510f57fe41ba9641bf2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a93e0ed1f0a9ca6b3607b8d2f50456271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50c3de275237d2f350bd2760e27b23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbc51b08c5ae20caf6ad2461a5b1c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0f7bca2065699eda355ba372f1020274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694b97a17cf8a1669089345e4f41522275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1fd821fdc99326dfd7ecabcd4ddc1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942025f54300dacc886f8718f56b1c51277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515de73d97e95e9567a2c09c7c48ed8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf48e58ba01b54a155222a086a69969279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee5b56dacf667ddb95667ac37ff19e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e2a79f45bef7418510ef35d0337cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16143a4b4edac309b95c2f404dd5232282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa6624b1a184d3fb68d8d78a268a5c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce15654472645a163d3eb7e65ed985284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642233a8594013ba14219ad22e7e3e1d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229641fa58868010ba90fe6ba4a012f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e181373be1bde714dbe907a5c2561b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a90491df81b1cb0962e6d71c3f7dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa630f643edab878754cf99a34c143f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ba8239c014b685c188ee30703817b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1cb2b42f9d1f201d43daefb9624da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbffee485d4acefead522e7af28c4e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78628629b69c51665c1dc021ab21a2e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94ed92872e9f84563b3b54ed54da90294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e78aa6d178c8e05bc6a04ad4bc122295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22fbc34e762fb0e8858e4245423137296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82df515efa901fe5b74a4fb92607fce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01840b90c28d56947f2df10bc74ea1aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffabce31a285ff52cfff5b5eebfbf8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6489945e1b7f5ae03d5dd8d369ce074300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a515c4eba9991d00d9c45bf8dfa6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2d380d1e23943a18874aabeaac7ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3ea19858b8dcc2170deb1e3839b7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5047162db77a24cc94eb5735e7f64b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aab39a395bceff617cdeffc651cf83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263f32dc4e0796aae4695913196c752306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4b4eaefc72297a11118592595348f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284d19283a5531d7482c6c7c4e4d609308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbe2063af815be36e5ffbfe3e2529f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac287b6bc6c1b6b851b011d920c23977310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cc685a6c57d735785cf4365bd4a07311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e114c8e10f2dc441e94dda483f4230312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d82cfca50c2df987b95640d3468076313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6f3a2e9aaf35d18949c0a119e3c35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ddcdeb1cae5c4f3aa91f01adfb4db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366b26a8debb3866dea6e53ae941b69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f0059446f4204fbb15403867c4d11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadd39d3713451823defb739e7a8eab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577d806b33239b7015014fa8a349f72319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb2cb8812b0472dd3c1220e0254c2b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae40ece981009a0c437511b5cfb07a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421eea707c3ccdf8109b953269c567b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7eab50419421de90190765df38fbe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b518806e1716da0a8fc2fd8f3cf14dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153233694eba1e2e59611d43e50cdb9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec733cd971943f96570607446683b17326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8997bd194f83b00555b661536b33c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd379b358fadeaf3eb334a2104ab0d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09e0f28da262afe35fb9ddf56fb628329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef827d423484f423ba7700c613b71fe1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585e45e772f998bf78fd60c1a72e42e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8252382a95848ef5a9910ac72feb76332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b004479e384e3963eecb20bb16170333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699881dec0ac2dca1637b959af797b3a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f85b5559f003f97db5811a52352f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dc157e82b7d9b8bc9017dd70fd936336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e558eed000ff92113752bcbdc07ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53afbc0239cb2171492dd379cf1f6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffec5f4be1d53762fe18688b5bbea9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ff303cd2b56e08aefd6218d981564340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06328b7a3b65367f181da56edfa9773d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca6a336406c13af899f401ac48404d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc102f4624114be08a0212aa7e3403a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418e6a697c52927f0c4307314d22cca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90eaf789ec5d8f54771972dbc247f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36dae407a884c68ce9af130ab85a23346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed5959d5fd92fe68dc351afee08296347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de904a157cf7bad9ff525f812e41c99a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d3df4bd6ba8ab95359246f533d842349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75822fef7debfe60b99a1d12f0a8cb8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275112fb931ea24d1972ada79a94425b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2f66e066e2304f6925cf7a9646e5d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b679dad277f797026de8d83f6f1eab2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c58e519b342748660410e4118d1bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b31b1e8dda79f0da7c23b6dc2a779355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ff5375761d735cbe6fc72cb1bc1d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e09e9ea228ce1eeacc49ef06d9aa7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b66469f6d35c96f24604a03e2a6ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5054662b40aa1111f2f925e2a38708359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013a7a90dce9d5bae0e4a768b664c27360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf1f1a5c8594f21f4a1b632b70838c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48923232399d88c77c64e27429f9c8fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91d148847c58f75ba58ac6efa54362363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc9ad2615fd7abdc6ad666fc3e7e83364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdc63427a33a743dcc4df517a06f82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9020ec2794cb53609764f3ca28b8b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9a71d6e6c701908123aefc62487aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1630b57f5045642eb392aae631bf006368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8749edb4e1e6e47843983e210fe0167369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7970ce8ddc472a14eaf797c15df283370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a76c271c934ac68707e0cafa9849df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7687afab50af8cc0bd9d26238f6a3ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617b071d4144b7f349f7df307ae3978373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238fdfb399a26861b6331d9e4fe4e56374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f675d4bbe98b60e9ba9090eb34f03e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e47918aeccdd12091dc6b2063125c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302be5ad91f8e0f6638012f50df2120377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cd7c9b77b21fc095aa4b2948cf572378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a8a2df94bcd7722c1b0dde408789c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224474700e2ed7d8747a111154d53e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32c3bd5055327b259196dfb8343156381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c2b7dbd845ad7fb15fa23977ebe61382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f9bf63e379fb6bfdcd3ab6d392240383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6fce176df18d220777373a7c697ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4c7175d1b1d50fd41738e0a78d0f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dad72add4b4883b9d95dec88a9a88386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e378a1d314823d77161efceebde7ce0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebe7d57f4033952cbf4c65fc4c162e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a00fb11e2e85d7e2a6c9cfd73229b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fedaa97a9538b9a4dd1cb81a3e662f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0311bd29b20613c9bded68da42a69e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba148fec88083b5089d00a58fdcb1e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fe427436edc0fa1740d82248b6d02393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b050d3fbf653f8a8ff7940582a185a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da8a8a54091bdd48daf634ff2d4ed0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f804aad39ff6572f7b4f60509ba62b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea118939b5060e0ca51115d14cb4232397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556f7916889c0a2a6324630f02d4d55398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53288bdb616d20488d67a8ef6014b724399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78012b79a83e326343110d3ec67df4e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202f49f6ac6da1c21b5735b04070ca3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb0d3f4764e24443fc3f8275289295402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97bb22410506213e74c7b456b688ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f626b319b7372b453ac198345d2eb7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5427f7099ea314e35559a82e825f28f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de584d42f0cb4839205df85363346436406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ed54e4edf4f3101895de740dea965407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a026682929cc6cb9549a901029f4c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c96fe8c2178aa51cc86158ed7505e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511b312ea1ee7a8ddee70ea69678b7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70fc360d958a5f84876f392ff62803411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7020d2dcfc3014d40144f0d92669344412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0c6ed172549878286edb42a5af89f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342964ccb93489743c2d16abfe3cef7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dfc6b0a29f42064103573c70b7abd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbad1201cb01170125c34cccbc69024416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1bacfcc200aeea59e8fe10024339c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fd66460b1b3864cce76224fbd6af7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb4bb304d8c4e44f57ec17893af102419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10beb762f7a807f6c5ed9d550ccd0ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9277e7cdcc2bc43b6232beb9d8707421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1a4cdf6c40282d42d8f7adead50ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbc733d5c8054f8af43abc8bfd6d0a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bf8b4ae0cc71837a695ad9b66acaa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8318aa5c6b0ce2e24a0fd7b7c04eb4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e934ad9743856845e237f6e35e0a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f4261fdb6fccebc3a39a426622d92427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872efda6fc9498e29883c4aac944da3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97224bc4f2b5c7b0cec6e52c508f44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326528725606eebe1fc0edbb7891985430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb9ee9888e2bf5ca0fc664ae5bdfc0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0710b48256639ce49d1c925b59111432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346608be88711cb06327e4d2bf23fdf3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5daca59c41c6f8ea1b0bad734295c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24202e80d336895876e4408739e0c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824b76bf030d2b02ee1170e6b080022436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860b8b193165f546d9d370aaad9c8ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b67e1ea77ba54af7fcf1c6a555cf14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7789758b96e4885134daf675e23c9a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b2e829cb7167b26aba31b0c614331440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a55d670f0d0b7bdee4e9bb93fc15e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd9766eca70efcbc32abfb76afe377442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd16a4cb6435da56904e7bf20d8096f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730616571e7df283db8454f6f40ab044444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141668fee9bbd222cbb8331a4a02acc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c797b9ad6d793f98cfbe284e9bcfc4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a300637372642fb8c945f2d25a8dda447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfffd4d1d0e6897827b401d61091a96448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f607d8ecac6b44b418f6739b32327449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c66828972a768555c54f6370ff20d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575c45532c1f35af3eef138dad0a2f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd7a44cc2301b6878a56aceabc4714452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd271b7d00a7e5ccd5acc31d6d7e22e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfabba7a2276836476aa572bf75e8f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee101f3cd873ba186bab9ddda6732db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a288c2471a80e5074533e045e3c81c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0ad2dd433b9dd58b72415acf23e13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9281da0b2a3cf884fea5f0c79b7ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247b014b321b27d577118398ef3c823459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b9fdf6af06fa8d7b61d561b92d77c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa028df46702ff84ba5f8b23717e04461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae6244e081e081e1117674cf984f61462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb8559a0a66558163fd4e1b50d9b59463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b52debac742180d7cffa71d42b856464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4b5de3fe4ea2e2f422a97efe94e10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12309067d24b76f009e617fa08249239466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90a01013789ba448fa66f617c8194d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fba55faac6026c17bf13cf4d306d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5c7ff49c5a778d0d8091eeb988daa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882690d24c461b92b47829cda79bfa8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e50c64d9e370bfb0bcafd1f1bd1a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8b3c80daef572f4e45da991417521472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e33fcd8ba068d5af653b02615994c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5cd8f356da37b768f38b1d14da3c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fb09bd16a3f8a00e6e71bd3e1c806475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239fe3f3808117e72d42a502e51fe9e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad60dd28b7349122775c74fb85e4c3f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb175dff9af3d72f61393a5fdf41426478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8c0efb83efe80a02e4593ce9bd7cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe1ed7baa5185c1e3ce11ead547bb7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2f400f6f3ec0e4f880c0364810b7d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6914bfc11cdecddd1e1e23164eb93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272360593c122650de61004ee4e60e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb80e61f437162a3ce9a02ab15ff0ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a605d45bd7cbdb82658c19d3839dd6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9dc64778f9b4d31cf516528fdfbe3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389b346847674d1f100e5b62c9da746487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d5ada72379c5bbada3fd069d43164488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87687c051d17ef0b2e030f1126f8d880489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e9a199b141646463acf474c102247490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f2c18311b8ee489b1eee283410f09491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89565c8cd8318d520ba835d0e76a411492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188374b9674cec8563b65607dd47349d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4e8b651336aa2e966de59e5172665494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdbf13460dede2cd8d7ead3ed62246495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e6b977af6739953ae1a626b9fba17496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeed5d3c803ec47cfee600c3df89d1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e50317ba251564b0f04e64e1db076498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590eb66186167415cad3a639aaaeaaa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3faec71235914c516cc96d9aa8554500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d7001201cdd6a7862ae3d8da44d85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b91afa093387a98a0826b7d71dc6c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92129a744bbd618380e6b529a30f783503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569c3616533f2c0e78f60e794b9e7c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b41880b0b9e18f9578e188988efd4b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb91d19ccd4820d3fa82e05fead0cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543eacffc5e83f8afec45a758537708507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172678200260694fc7d69eb708f23b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2f23d747faf2d91391b2ba03cc9e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0f4335fb85680c346af85b5bf0fa2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d803cf53c993ec73b7cd01979bde19511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a336c873015dcd5077f95315030dc8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4613e129b87bc6408159cd876977c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334c8451c9392aa8f429b0d25c90841514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07808a736a01c3549be58d07af43b20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dde510262b9ee0d4fec589b6ca30e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c14f88bec00cde0a4a31a357044641517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dbe78fe7748a274532d4084126c75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363723687a86277d8f70522ef52bca2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135d6e2d47dfd8b856a446aa6994adb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690d6533e7e209bb06874104433e231521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2681792c37ab878993d53f525251e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c1bd447f645b1aa626424fab28094523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e978e6516885651da243652169d5e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c57d9516186c05c786504f7369e2f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24d15e803f8a20ae9c6b3f7aa72342526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ab0bb1bfcf3d55d238bf23e662253527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299e17fe9e95cedb3f4ea59b8aa22c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a43cd9bba6f22e6ef71f749f46d34529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbf1df01e87cff638629ac3832f229530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189126f92614b491de733c010d4418d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9185fefe8dda330e7b0cb32f5770153532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba76e6e1ca03c9beaa6cab5da3cfdb7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d37fca7e907935d331fe3862f11089534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448bb10ce0bf819bd2518f1f7296664535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32bc80f0f76553c1ca750d5243317a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449fcef42a61a78a892bb1467ac0c0a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb4f0b1fde3f72a8f94deb88eaa01e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba8a5aab39a0b43365c3463c7aed0c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae4c8fb9649bee7324719ae6851b47540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a75bc8e8f42b4bdaeefc78fd8778a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75d576c54eefee63830b85c387614f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fa9a336d59254dd649197ef389d95543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebafdbcafd0684c6e70e538c92ba32544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddc063f0cd28536cb15b5290f226d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38348a5ea4d7ba77e4ca5d4659bb23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27169a54017c50d2b0f06c9173856b3b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cb14d2934bcb3d1c70b5a24442765548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dc076ab821021a1f4b34a9b756ca7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d5be757fd0e1e7923eb4cce7de326550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334a63f535dd359779f5c26b2d45e1d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72fc4ec1a76fb503e87077635f0dd4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3aa63b5c97f9fe150942b643b5c06553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af121601dd66f22426ec8382a97a2a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013db50f257226feb3d489c183253ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2496435301486d5f62b43b30dd0f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9e1f37f90716c6c79423d9081a9a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237371708eeae850b067753d7ce9e297558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4e8a1d8c3d17db6102d0fdab5def8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c04fe04fb8bc669fca27ad3814d418560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c13dfa3a51f0a01c636e1818021db8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed6da08eed291ce979325dd526c1b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddfa17218d48c54db4a08af9da47aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853e1b1344cf877f7dae862cb38a328564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f3c468774bb275d2beaaf2ed78d30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac6eb7b6e305db5cbe2fb9498aa270566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b13f2c308d7cae718ad05c7bf10db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb658c65e95495add6c7be52a2eadae1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e012e19ff93da6de7794acd8dba00eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0612db38fc4e6b5f44204ddf03215570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d212e23b80effc553e82ddf281373571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada9a561345ec4b6554c552500bf4e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52276c148c2d8602404ffa0ff031e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aac40e353f9d971d1cfbedf6d413e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b18d09bdbd3ea8142a7c474c76342575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd3f4db798ab19c7ed84a5654ff8e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e1e868a6687d201a708400f804d2b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ceca6957834717117cf1065c81fa6b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be552ee5cf21385e839707cd70eef309579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4829ccc752ad3439e7b0da9b1ea4d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0c8e5894da2ab380e1052883e98f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ead11f260e3022342f4966a2c6174e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7eaf0354c763a0275ea3ff01a5e5b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5972c46183542f7e005306497d0804584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593c4c0591c098bad1d6cb214dc9f6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab20b05143b3633a8ee5444336b8d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029aa98366e8eb003f8a4d52f8d160c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213e58358e168cc0360523a93372f03588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c49f9825d83beba3e0619dd762da5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a386d08389a6083e4f194a0c05778bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30559daeb66f31d8d8f2620ae5ce422591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb395930d2ae02fcc7374efa4078b34592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4539ca82400a6c7be1898274b69d6f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc731b2945810d8ae67e14ebea247b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de35255b08b8cce3260e57502886403595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a964b0f18fb837c0f574bee08f84f55596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359e6b7ad1005160e6b6d379c3b0e70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d651619772b28c78ee134fbb1a72f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdb61f95504e6e3bc1232e61cb3cba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1e746ed073f3d351ec3480ed8b8af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a21f71f0ddc93ebb4d5125c985058601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a75db140d76f92eeb1b553c46700a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89508109ec56d4a5a25d039bc1f7d5b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400bc52cff107995651ccfd429a1ae8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d9e8497f9cfa955718866cf93ffed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107606bbc402f39fcf2fab01af2f9fa5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b3bdc801d9bae3633e6b29ed30e02607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b0fded6ca62631e65b9a3c3c03b6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166446a1e20451b66dfa3fa240aba58609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f442c5d30079b1291f309efb2d955f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdb2e71250d15fb4d488081e107e91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5741dc15a71420a86c68b7571e2895612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491c192a5e8a56bce86473bb69c562e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a03f85c0c7aa4a50cf8758fadf78ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1d48eb4e6b25f9ad90f3dbc907b1b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200f01b1fa0c39fd76298f7391e3934616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42353a844ae95058f462fcc8e93df7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852699e6132bcd40746272e1104b5ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f1f8e32b4db93441cdc01c475a942619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04393ae00026b4e1a8843c024d96de5c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ab0c5fcf693ddb2716d379dba43e6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc1d5ae6908055fa71c77644cd03ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d5388d4994fff0a6fab92888886ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5b776bad192987b8b3b50910d816d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972ddc858330339c9f36440c1135ba8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22238669e618cefab38be1903fa238a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a0f75c9a0f020e2fa37987644c3be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841de2fbcb984aae75f13439cc6e65ba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385063bb794b27626046ee17b8e7c4a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f0e855d56b49277d8463f1ebcd9b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0682db0c78d06bc35f2aba3d6df82631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa333ebb1924febda654ef05755350632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81374249f19956a593e908ce573e6e91633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91422f91c5775a4ed6f2d2da850bb496634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297da4bb2a091804b7c90d1410f5d42635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6002bc8a103dcd3d59928998bc8d76636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ee6968fbc4a4bece392ac1b568bd9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81463f5e1bb359c5e9a36ae9173802df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7445ad3df4285b6c9262aa3b5abaab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3a9dc59bdb1ee4ed8e2df6b201670640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6529802daac7b1b3a759652212b50f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f796277ade4beb0d9d3b538ddbab0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9f26477c35c3b7e231a26b256c1f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b303a8a6d12f7b73ddbecdf710513644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f815a014026a333e6845449dddd68a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb3e30d53440d5e1a00294560b17d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cd3f918925d0a6fab3ff1bf4df5ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8ca9a062927f3807688aa936a6e79648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad26686efe165b9eae3704e5386ce0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068c36f224f4fd3cb1a28c3dd99c09e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de505c3c2a7974709650d4c598a94d68651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70a99ba45da2ccf666fead88297af0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700138664ff88db6be22447e06feeee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330505a269d12005183eddb4e2d0cc02654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0214aed24eb3443e3303bcf9700a40f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda12572def80d5079129f67160737c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554abbd430d2a5d0c87b59eefc187fe5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef13fd5b0f347b9cac7fdefc82cb67e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51783265e64a4befaad7dd7e2a4d16f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d76aaf78966ec19339778d6b40eda660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c355f0f33447e459c0fd4038be80624661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de37f7e82538c9b6b8e8f5d575ba03662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8266fcde886ce20ebeafa99cd6bbb4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4ac54400969572b08250a2a3a88ad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79dfde3c6b1d2dde8d30394116031bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71face7619c76a4849471d928fea4177666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465d5015b96e016281eb7fd53be5948667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5684f9b57b09d2d6bb063215e7dbf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34cb493b95c7aab856ed88dd0ab4fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a34b589095e9f69ea0e53cca253819670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2602e0e7fcf38d4cfa8702cb620c52b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25266ac54bba273f0d6fd52838c545bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335a2b5119f0383aa7fdcafdb347c49673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ddae8db89000f5cbc02dd79f607b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d943e9d756451f40d2bf6a88c8e8f01675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795c9478d035debe0c922f057775d57676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079de72d6e2a5103ff5191f258118bd7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2418b6d8d5959a6864f7d0c354eb2b678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>