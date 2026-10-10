--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fe645e756ea0c039bd7bb92511d381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2a7c67ee4ba4747e719f90c20568b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811a72d59c95bdafa5556a87ddd55613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9880f51a3286b6c4fdfc1c02572527c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e8b340cb04beee3e4c872bfa919e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb6300d661062d7e5fcd8f07b742736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e1a95f31facb552956b45263161067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80b7b9a00dda98b745b09315e84f338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5756117f42b8dc447ed18742aa0f0949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706091da34540579bb6c6df3f6f3ae510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212546de6be0624246a5f95c1482829411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069e0a8720ba09fc9cab6efb692c3ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc3849fb95db6743a0df90abf3b62413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98116dffe0c7d4eb69405d1de94026814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4afae7367b0dbd0404f0e14aad8d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464827ea04147b5a7cad22ffcf302e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73cac96e2ed4eb06846e02348ee99417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fadeb34031c50b9cc3a96bec7dfa818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7061225bc94f414fb924ade4f8c2bb319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9d6b69cb46fa14c70c4009213857720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9674a3ddda6f2e270e82177200a2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54c03bde9a009bb116452ee710e54b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7536277530c730f450d1836b44c282d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42700d440e8d00246881b073fd9ba4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54925baec87e4ba1ba8e28714980fb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cafe4c290e53b2543aebe715f0e11026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb474c1b4e19b04cdf41550a87486827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32072238c6475aae93a1d97c2c17fbee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53e0e8e673fe95b5d34772992c06ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a01a4ea89ed4e0ce0a7fac24e0c0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329cf0443a4eaf6dd33a0792971ef3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49616aa287b6beeba81c033306a586232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7cf8dd26438a996df66ff932b748133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18494c1bc1cd3f0e2ee84ec4f70fa1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729d3ba9db38d28363f2e0bdf87c41f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ef03d5a557ec7343c02c6d14c2a6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9d2ab275d41e8f10ca9678e13fb1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f297a0e1f8e15f24c2ed7fa7c1a7e2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243a343d6155f1ceebd39b9e0a54ec039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1494e394c79784ebc6d762ce8159040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126565f0bdef6d53eda04df91b2f12cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7c95dcc7e775586feeec3406c863842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4fd9598270affe06400e2b3e0d2da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc38d4a01c2dfe970f0d5fc5185ccb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79835e8027cdbb250df8553b11a1981d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab18bc712052f86866d5845e59ba1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95116b6329c3f7ad3a65ccb3ae97030b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40bb3026caf6c9a3ec87d2e88abb8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff858eb337848340270e4785a4c58c8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37f93ae8de82a50cb1a9a4baa7e31d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e3ed5c1a054aa167624602e9cac3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c715136beaff1320758e5667e61433c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad014507b9ee90194c23776604c841e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8993e990bf017fdacefbccbaac980154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5483abdb05959c990f9960bbc852755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e7607710d1970e13ed68390b2455e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728562df8e8e52d93940bc625e71987957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1610bd0dba4b76056afc31a247da3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cca7fb214751625580c9164eb65bb259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31100c5a86b6f2d2b364b1bacc6066d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa6c7c6e5c0e4622d2177d76be1bd961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8e42c8699904f62d6c4079613451b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ff79cb483d52594db34433446272a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda56743792c4a5e875a932810099ff964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae89c2fa9d9486ef0b9a199618f657f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71891566448de912bb0d48f0744fb6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ba1742a3f581bb1f4b4cd676cecb567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e625fa8b0516c4358d78d8543817768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6454ca89c2f16d283b89e8f549514769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0b6e32d4268f535db7a2904963ef070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2acdea567d7ec4ea2c6046ccab60371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e598f879217422fbfaa8ea81c3fda972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65372ca85a912fbb867bf187dceac38a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1041d4b7e22e03d7276d536bb2352ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6dc421079f58e14484c71d2ddceee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e34c69d777737016d04e88b9e131c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68938b0d55056914fe9d1c71439f6ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b8d2b03b3b6ed601f18568ea45c2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa607a47dbe832161cfeee8fc41f3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a160715381af57a7ed24a08d28232ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daa1912877b63732e9a062e2b9a1d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860aaa472eb4bb7ccc71ab2d991e2a2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab061f5fc12b3ff246cd3a32e2f89683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b00826eb9616805b091a75cf19302e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dffb24650b845defc3ce58de29a3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2894e715d01168e1e87ee9407441d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33439ada188653287cf2f666844b0d4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e6cd66b25f1610d3a28c2cb92687988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148f10367c4b108e7f79890f981cdf789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56f67e919c3bce56e48c46c81b7cc290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2cfc12b84e4824a185002a3fcb4e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4f99df669ece35dc42d1000e707db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5261fe71a315516a88955bdc1637c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d084c3a4fa464a898761a407608f72594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc484635f8313a3b9b09b0df459af895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ad013be6ed723176ea22b66ef3f8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d4b7bf8ae3b7863a66778e4a52a7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6f10e67a1dc30230fdc14d8a35c6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af318dbf83bf969cbb3755fc3cb9f85a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ea972ba7de23a1b8c70da1e15186f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6e1c2091e2483bbcd8a1714246dee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cdeaf08103fe03d9efaabc2acf5a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e97e598e2c76f1153820846ea86ebb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1e91169927a736b39c558213cb4de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000aaee9f01e7a7dade8afec7b4de524105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9dd94b0cef7055e31ce7e7bf3fc33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f2925d0e1b9b90bc6ed44d2e04776107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76327b4fdd185e3259708cdcbd7a5486108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e6d98c2d628bb11d24a31b5c8a99e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e46449424c103d85ae89556a045538110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01546681dfced973f692cef654694ca9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7abb9def2d9480b55acb66671696dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4238aaab426a0852414eabe9f277842113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d9c725b67a1ead3f571840ca1d0da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e715fd2e732025438a9d357b222885115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11e9fad05a12636a388d9fc16bd54a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4830e918f43e66a6ffa6010d41325117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac9104cfeab5d5d31077e5953f761a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdc5cf9da7b2d057761e9a85c6cab3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff32e0183123c00909414861ba9e461120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d41c00ec3daebe7e80aecbcf9c23d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756dbb33823888c014f275850668f5c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3c796906019a7ad0a79b65d7b174c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e840bd0400e41f651cd820c8a838e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17841d6c5ea808025da1ad608fdf5f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9235d30e7ef26dc52133577a6d3ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8d832f695a5931d85b7acaa78de20127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c066c7695cc2ad701f30d5b5c6b3ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a3fb12e874bf4466112f5c1a88c3e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582287f0c88f534465a4bd7f3261d48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e23256ab99b77695f3c33b48327fba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52107fdd2feb60a53225356a3fdbf3dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580689e92333b254c6e9bd1610703c7b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377ea97c2e5d0ecd14ee0d61d7858b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a9ff497e170062fef951b0a52508f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9093cfeb2782c336da4f28e356b451136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cb0915c705435d886a66d21605d6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f4b9fb2edd95c227384eaa6b232ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598300103077979b9153c84254d09bdf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57219388d9b4a0564c8f49d8c691bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a7e4f840a18c530cf3edbdc775b2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8d5b4bcf8aabd0e41879f356c868e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46b0b06cfabe8296a1fa02b928fc24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755daf7f7a965b0fe7192e67008157fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa31898b7b3e6c5edc762771dfcf7d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd820217b353e8f9dc46ca88ccc575146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504faebd8757515051d6ac2b52d585a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd149b5947d4a29f288547181b553cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f4c1fd62a27a213d79dd2bb6c1f5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4272642ddf4844e0566d7a7f2c397d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e191a8664ded3d242ad9187b0c9822c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cc6b35dd1e4564db1c83265681bf2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb652cea76fd61f9db0707536e924dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84b89b9c43c4525956cd7ff9fb7e34154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de981554579f4462c37d3b416e2d29a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5101ff89ef53ae38f3d3957a54d1265156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254006262f2d0123a536f5f670c0e27e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4578361187e89c2d3ac2bbf2242d15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602eff7060ec5500c5cb94df69f89712159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009939360070ad0ff4615c72d7b26525160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402440db2249afb723830bde77487a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e47d69b71ad8d0369bd44a9a8dfd94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ceb9ac68cbbcd9f1b1eff3d368343163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dd1ad9fea989985b618e09de37a42164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027436f24c8b297d60b274dd0571714165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e71cc48750419252f9956a45a3effb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31ebe00eb62b860f8375ba41e508ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613da80d8c859c7e37ef983bfa73912168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0c202221767afd2827e2b51b3d1bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981632bb22cd6dd470627d1cae85ae1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4a81e2af85473c9875666741fc5ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aef84e45b337263a9e2fa625391e3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1cea996d05b8939de172c63aee2aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e7f161abdeea40860cd4a371b5cc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc8906f7cd8ecef4e731cff06e9be7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc684777b4289fa0d610b3ad543ce7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da9b4f8d6785c1c50bb46ff775020f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceed1fcd6b6dc67dc78d03a8022993f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b92b8ed0c815a392624e24c3c92e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cdee575512dd2ed1d22ee76d094a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af904cb3a9dc0a62d4d34ddddcc23df7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aedec0831454fd378484b87dc43c20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929e244a9b45c336e3ed86b8343bed5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bcd43b3c03061bf274688186a032f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb698597a27c628ffb8554273ddb099185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc162d25225462a775f48997e0cecb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bd95fbd8577349eb17a1dbd4d0766187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5aedfb07944bb88c0c4a319b676bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5966d32178567c7e0391c9a47369e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5898b2f058bfec58cc7409be82789190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab05d8342faec0468b62ad59abd1fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a66c99bc15e8aca0665f7ab2424c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b085e344cbfce7ff3d9131127ac9ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708df3bd322bcb544a7aaa8ba03f64a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5225318252f7450e8b2b60114226e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885d382a619752ab393897f07f6d2fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558452c25d71a2a4792d0e55b15e8216197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315c0a19fe81bfe1e9c6abf5bf9ecb3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdf5c9c54fb46c93d908188c88c80c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8337f849f2b12edd2fffb08d70c47f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fd541c83af5efeea6ed7187c955c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0205af8ac04904a47b1c8110ec9ff3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a65b08400bcad261c86a6b5c7eaf3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd325041bd581e2b0ee0e2ea59d858204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc9b2cced4f195c0b5677916397e36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85a91df40231236abb74caf59d61d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3291747383ba8bce3183167967fd3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3c7e51514e2944005e4df47813f7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11c07bb3c986a0b2a45d6640eaaf06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa7559fa853299d5e0cfbf597bd9ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6977d38518067418881292e389f5b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcd7385e68b0eeece7c914a594fafb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79547e55f22992c9651f55443915535f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ecf1f99f96c2706d471a683adca2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a182817aa2e46f89115d20ac15461cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eda6541badf1fb0e26d63c0d8c8e8e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd929f06a7d00afefd3a243f1376d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710e8878d21b26630cfb8e6885a4df6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3ebbb9d90e7dc84ec12723f6dd9b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75133519f6d864c60eafb327897a3ec9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3954aa6ecceb2bf5948f0492452303e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1dd4b087f220846ca282a080a4e36222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717ee55c0dcdf1823dd8dad962f12d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102f5f000bbe10964b44224dd103600224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddab654126620c9790b7380f53f97e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937c49e5d31505b6a1b82cb200c82ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f0d63da3de20fb8cb6a77a7a3df17227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb502a7e190f1496175ffef63cf924228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b39372875ef0ff544bbb14012e2b2c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034b99668fc952af2bcd1f4f998b898230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5a71106d9784c0de60eb81c22a834231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdcb1b908e1424de8a56a82661ce5a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f91df2eace5f18caaa9ea23d9f7eba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aab5d7c86481ab840bb6e7f5b2e02a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc0596b312887be2fd231176202634235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689974f24c25605752796b64c45468d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ab8309ddec225061c8b11c1314923237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0fd26822db4c77adb8b285b72932d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ced0e5943ad85f75964e34f631ed7a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c405223554567e6b00f5fa175fefd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a5c33fcbe1b15340b3adc438864c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976de3ade0177911ed1a2ae8ed3402aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75c70d1206bca004dff9834a449d95243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe069af16a9cfa707dac85806f56d58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b92635a9086add24b2cf16c6b43c12245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e76a944d8c1a93085d19268d7a9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa97beb5926874f9b9af7625587331247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87850ebed6c4fdafdd4a097453fc3031248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2beb7e12abf5e96c9490186611474249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bd7f3fbf9196a0dbe5e2049246c01250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d4a2038debc793b66adcac6ec8f75251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2774b9f3108441d585610c77fe54c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8c4157f44e236b0fc119cb1cf3a88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5fb61973121d473e3eea169458295254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a8c2b66ac8259d4707558c317a4d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e16aea1b0563f7be0345a86c67dca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686be3f7d1a5eb346b069bf10eff2b08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30b516fd4cb8a3632ead793a912a99258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08302ade194890aa5e1d239aeab2fa8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7b3ac62868016536c468fb4a06439260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d4067ff74a6e62d799501c501a0ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02ecc1603bd6250db5c3363739a56f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0aa699d4f110ae9e9b6f7b9f8cbb3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4adbea380aa8fca607befd2d7e4599264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e946db551c44e3b76595541cfa11a08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71170e208d48da05349d7e3b01b842be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f267620111e1a0b999f71cc994b51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28529921852f6baf640a3a2e7307d18b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded0db84a96d84d97769b56a39733bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ac2d4ff0de40f259da3ea607b1274270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447d7f11f260661a323dc8b6a50738b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b012674e1a8e378efef863934a1abd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e2bd1bc2f4810b98ebc225fe057fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3208e3abb8090f57a7b0c93e36ef79274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09c538dfd8d0d6c9c737ddbd8c810e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2908af49d8ab7f1019a1237511a024276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0106dab1f4c38991e12b0eb4d7d9550277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0398a596c138d91eb164f9d5f1608278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3af931ca60c81d2f282842cfba8e2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e1e5598bc01f2817b3eca35733f06280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f82bd302dd1715a6af3c3533b0b1c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525a5b1d42026dfbda164b2b6504404282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8f706d07108cf44cf71a9953f56bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5449a33cc1b777e5a75dd80e51ef6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e783ca19ab45880db0c14f35d9a9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3595ef6ec4218cb17224b263719c6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd114fb5adb1679802d7424e97abeb3d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf2bc8c1375ec9e9ca9b97e9a240c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e84e4e009930196c50c97522b9d6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24084a6e8f33c6675a8b572dd714b451290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194ccb48e4c1a6d76d537193645d1b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c136ed0434dcb3a88b4b1c9dd63bc5f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd7e60debc8bb11e6a6435dfe43723293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f91796ea449c6f0d4a360f226d8fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbc5e604969eed89cb12f3a3c79d32295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56c2ff5c387476e874d1d066804d0a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d94caedcfae152691617d030bf3147297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f3c7f58ca9d07f3318da9f954369e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b64ce949f5890eaf9608cda38ba83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504ee543918ffc792cf448d83b8b0a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe047912588c6bed0f6dc4dcbe1ce2a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db4df554d9a910c67a0eada7a2452f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b78f1cc1ea9ca0ff6efffead952d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e91f4429b26848cdad733cecb703a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed655c03e850f185e83fd852ba722f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f21d1c0a2b7827b242e35dda9715be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4e4ef99db20bd7ce39eb9509b0362307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f0d178f2b182493c4b329a770daa5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6aa94d6863b1ea39c32a30d651a05f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a022c08dd6544de57061f050e678641310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4f6dcd695da2af218103a05adffdf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67671f1867f372c354aa9f9452d8a74f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56273a81ee63b84708548642ab11842a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c8dddbb440b801edfa014a6ebb06d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2173238b696f50685ed8e06b8119e14315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3219291af91307ab7d8c9542a65735316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b92a2ad09ad56c169fa587bdbef329317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce248085e14c35d80f57e9802422c78318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e246fb31f9cb08c9c899e1a2f68d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529204d24cab3e31fa65d181d62213ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82988b5e9d55438fe671d40e2acc62d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff423c01bb0ce337e62d64a9af519f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a03b20c01aa10587fe10b5e5662264323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209e35eee6c0248e4ca488754b2c8a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a0c180f63da2a1992be86cb775169325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28f21be7955e76f2399046d7c214f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b752680357c52931f70275ecb61cdd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ff029bd01d36df678b5ff4ab79920328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0d991e3439d4a54afbaa748771736329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c313031176c836dfc2d7289c418858330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507ece378697535458bae9d604938f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755af5c0336caecb0f56a064b5d48d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3e7756e020cc39b78083e1669cb69333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a77708cbe81e8494f5cfe788d4b74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df520df7c8306d8e153f252e41181d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ed285cc84bb24f19c416590f3b2b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdc50d8059a9045f6f81cf29cf5cfd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a33831c0d8821509ac92a11a3a5ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e80afc2d08b1e90748688b6ef1e8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c846ece45eb353db7928bc7fb00a58340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39085d512967b7a40f8bdbf210695dd1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997ea2cdfdf0481acdc7688013e608b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d98f8109d8566dea37ca4420a11b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47396a47a9527edc1c6aea6e4b0180344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ff937ff1fcfd27bc76ce197038d92345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9931e48bf7ec239621fe07dfe00c2b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f230e3b45f43a8286ed3fd853ef547e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b58b8cc38d5f89f191ed0e1a0d33c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9233a640c4aa4ef941017320a42c95349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef9e250406cf7a8daa6d22d9afdd7f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83e694bc5832ccec9220b515c96d65351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e83dbdb167093d958352702cd733c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb773f942e611cad9b4e7519e84a531e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14dcea1c7d6b32a30d63c09bc79552354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958d30c9ff17e288e8f2025210af5eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d0855731e6d8607acb97ea8eef0ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116458ec824fe8fc8e1ee7a8c99bb57357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b03ff8a182567eb1f7ccd23e9f5dd0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e28da22340116903f7e7ca35d5d5d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc099e046a48001e774805dff4d327360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3c55e88edcc0def16f762a37db72f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82de78fb1dbbc6d616f410c5143b02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715b50dd2937d38d11563a1f511c08e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaf8f36bc742f460c5352cca9919ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6461bff89628ebd71c2c9780a69143c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbe047a5d22471b479b6b6cd3ebe1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766e2f235ede6f3b7c60eb6f59b205b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e24aef32e1a66dd27557268307d633368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026072f3fcb987243e4d10abd58b9c5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ea09b7ab27be423b993bffc1c2a3f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcd236b25b51405f85c43a73998411371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e7962a02188acdfe2c063ae03cd0f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3928cf984426c9fb38698457b6133373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85263ef571e88ce34319908fb07c4e1c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e907976cdceff41b2f66cf02aac4d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866dcae9847642ebfc22c849b88db90376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce642c9e26a1da1fa24522e4feec0b72377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1078415fb855e01d4646231a0be214e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55ac4c00d161c87a2061c0eb3b82b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae0c5f649cd81ad2ad730f19c44e6d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935ed203ed17c3a44fdc66f93ff0c98381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac3d003643b59d1aef8bed0fbd1655382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcde519ea404a294d7624432ff92516383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf6ceaaa7377d982c57300a78775ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e59b5e00e5f477c6be24d95c6179fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700af77477485077ac2bcae618a3c16d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b059610a07433e0f3113d4ff1b9a9c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a920cd0ee4a60910b073eb7a8cdb25388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389b3b060abed41e5c091fad77d0e9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b219d3b6a5ebb35b4989308a14d941390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11630026a4ca7f7093ed8669cd94a2e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca139b01537716bb3220a758f6ca17392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c756dd97b4833b06f468bba2d3d3ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa152fff0529ad5289bcaeec31efe068394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b70d441a38bcb599157443c45aef48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cad5fc21e4119fc1971eca7ff87546396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f79dbad89ba07a5d9717c7b0221be7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14c69f5b39bb3efc924ed2c5102ae6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab93a7c107782215e17803016a373b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d47948208a08a0836d70f50518d261400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1afc54dcd06baf6d19800c4590a0fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc046e65f2cdc2100096751b01a808402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b2dc33b013258b212c846496993a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940faa9c449945eabfa8c8ff376bd4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a670c3990be7cc355a38aaae272d1c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a984669496ac6409a545ed04c91ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def7180aa42284ce63c7e43240bbda7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0ab73bc32ac05922c02da151ed19c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0637989d45fa7ff9e04648d00beae7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df0e8bcbbe5c6521f65887cdc932ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a78ed11195dd808a11f9fc06448af3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16d27519113ad26f2c6c5bbb3d9898412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d342431a205a5694137d16a30ebdb3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228853012f065b0642b29f6b63f5b97414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88aca6de52562c01baffe398429a167415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfade1edd705279aadb4ee82c6573073416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db17a07cc50b17f9aa2a8174237be8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb93f833d209551eb19eb29e74364b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c14d963296a229d250eb519d972a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f46d288d7de9c1e27811b524b43b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fa810e0627200bb2ca80faf11460c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b812e6eb979149c0fc776d085c653422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94bbb577a4cac8a8df2b3e504ea7b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8a2939492337124a2a464fc0562fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feccf446bb8d9c8ab884dd02e7b8709425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15541763105107333363ca4d90868e99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffb8c853b3c2c623ed4fbac5ebbef2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b644f8e57322bf9758f8c035ebc86428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30281403fcd814024fe49d8460f302f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eaa70eef0df937591a00b35c894aa2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786ed61f4491b49520ebcba80465ba6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef75f1e2d6d3cd669b121f501aeeec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd9dc05a9cb87b8dd71c281b4334d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6a8eafd611d46d8147260256750f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270617ad75681bc5b7a4deac0cbf7d0a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f2e40a71f13f9cf38d1f4d031315d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbb25996d1968f078657d807b6f87d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a052e75841ce2386b0e8b0b0ec76ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca79ac81725f1bff55d36e37311090439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd51716f55f488fcd4f49611ab275d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4e08ac3fb67fe9e4f60dc28784bb0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb2f953e7aff66c7e399c2d64e3104442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4d3cc3ecdb40b8a1f8ef537156168443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff0bd0c57f1c4c53f8ad6f2d92c515444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbeb08ff53ebacd8b023548c7ad350445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910a90f1e67c5876189c09cf1370c34446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96db4db895eb20622102056358c49f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea53ebb6c448d8f5fe2d724d31e6e60448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374705df1924d75c4f29cf7b466d5a25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e552b40f2978debeba9951ce762090f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239839c7b1d846ca873cb9d4ba14afe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9965dd85739d94e90f2288fa7b9fe99452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191223c57eb13568bc20b0bd4c2070c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5582cb9225c10155fe876163edd94d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda486835d64aa6dbcda90122332e6a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b3ff4327b2a7517a15173357e8d4f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918add1e31753c06fc70610aa3b42651457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42452f6b3013633bccc26c3a0ab1eb17458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63b7843da1278b22df6bcef234545a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ef5ab1bbb764403b7396d49a24793460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47c51a48e13145c1bc326f0c0cff5d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf4bd5a8604f1f74a3478e2acc10fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9561f6e0e2237d58e2bfe65a87558b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99164015c719a6082681cb400da2d52b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eda9c23f5e5112b4cd2fda8ffeb38d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b065c504257cac6738d02a6153e21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0a022bf16a98abf0e0ad51ce26c95467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723dc9f4793fe034ae0d9a2cf1e6c53468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bf7a989d27d817202e5ff55d244e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818993c131c5b1af3b1d19f7b307963470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788977cf80328b45a9361946aedf22b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d01f0076f3287db5d6549c5c7a34e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb3cac7eeb5077e5b0c2b243b54974473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c517cff7f8b5babad5f01f6aa7bc91474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a82badbfd99ceb3ff7707c18bb803475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae5637549674a8c02d59c997d4b2b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83f9881b2873ae986cfc521d450419477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc06affbf1793f298b620215f0847c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a78ecebaf340baa7fe59b6fe8d035479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2d026e43bd5e7674a7c092dcc14f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10718c4ab11654ed11411ce14f5c6a62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dfec2dd7c4ac2f0e5fbc796417d09482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029b89000cca26a2fdf467556fe9db1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e72b72c97c36b2c30b3d01324cfc0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd93541f974f56a6377b16d30cd51fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e28a882771076680f853319ecac0e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295199bae8da3acaa0f9027d0c534910487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d2d86f0fd007c6092306479484c94488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972217694f4bc2b75ef6c3ecdb70f3fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913458c8e880730c160293c49f109746490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517abab80c952a706b596240ee74f5b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03f5cbd66073aa0d38f07d815b6106492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4054d3f0540bdc7e7c84db1e6d2b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a52b190f8df8e3f0debbd5bdfb714494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39345ed131e43c480fb1c42dd9a7e95f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d876cb4d8cb4f039e38810e500450496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db2647326ee1dbada4944cea41b0f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e90b7cd7afad8970529cbcfbd4c6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492e08217699296c6823e6def1655d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1136f62690eea72173c873d94b76aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797aca7602770b248b36aa159259bac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eae52a309a1f5798ec1f927bf32504502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698cca7d27328c8789893396b1d2f0f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06a71a74fd475db76beaa114a692b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcdd395747fbbda281bd7b3dd303a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62eb911ae7031935edc0009c64a89ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843e741ade995048772956266c12bf8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd601b54c7fc6f87f525ae71332082a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcb3a8b91b2d96f31b5d3b560ccd4a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453eadd6476171f7f802d6ba6eff573510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f66bdebfe5c755769be99bd29a82e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfd9f2b715110e3453db3dbe476eb9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5aeb8409cc137d119e468dea487210513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51ac7e1be47d2e6cd3667a3fb2c84a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495df7b82cc7814c45dcf41339858471515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59548df39d79852264e05a6a2b430ad9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beca0daff890cc8a73ad9de929642df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04f8dd8cef72fda0fc3315684fa888518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8119724b57427cfc4d953553d321d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd1d1e9d7a99a6b69c56a20a8215ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d80f87fbd250dd16b42b0842ccef8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f55e4cd636cd5c3336e6d53e5f16bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e85bc7ee9bddd03987346e7d9723b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc98413124aa03132e12036d5033791524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77155e560a7c6b3b50a4d3ebdb6e68525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1925b363e6cf1bc56bfb1b8f4ef9f9b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048515c4c1ce2a819b45cf0846b71b8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ff0ff1dcd937e8150ff0a23970966528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936300c8c0d9e11afa0f1a5ab4f90323529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8aef0ea85602986f17d2273421800530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9c2198c6b9397e9313bae989e1e65531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c4a7ec43098f1939ed309577aac97532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2240c288dc05532094f1e3c4960798533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bb244703db5f5607d6f22a8542e25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa62a9cde61998d979a8ec3ef76c45e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa432b304bb3f1251b33f5162b1bac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd270e23c778418b0173c212534231f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da300273222256d42398399c964fef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4b2a108e5b06dc0eb8a018b282706539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61413ff5e41169e2dbf3b170689f6ec6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cf271eda3502f45911d9d884a32ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e823767cccc988f32ae9d7f9ac4c36542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444902f2679c003175cb824270a0404543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b08b057c403b378cdd572c5dfb4581544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58200b77c0e7d453c7d2b0d900049dae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef87764cc10e6b6c1bae811b25a435546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87710525dbe101158908ca60bae852a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db133c3146d76e16dece1998f2c8f271548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7af58610197fb4e891ab77a60112b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d10632e1cb7b56cbbb0b812f80466550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8bff71ae38df6f6e1fe9ff3d79973551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c772860f51c05b45bab07f3507e9b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146dd8cc730d8ea35dc06d6a41d61e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098ef397b053f025e13a7c16aa38a6e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75831260c85b51d9ab781bb477973070555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac352efe4cd4dd9f2a5acd9157a862556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e5c93af90c3f0562a16729ec74f40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb1484700288e968b5b85518b3ec57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cd9c82882128d69ef87faa6f0deaf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0aef505ed4a75479b8dc6c4c59dc50560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b97d1e797fb2fdb0706f59c813ccc3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaa277afe6df7e2714bcbbf99cb7d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0d81d2484495490f0ae432335438d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa702d8bc0d6dbbc9dcc082b3a09487f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b92ac37dba62fd6a185b745d2b4db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe20992d943d05cdcc758002544d9e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287763ede51631ab45c2e6f5a0426b4f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd329a0b43857fade834c7021a9de5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27719f3fb432706b815dacff77c96f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fae5f9505bd80ae3b92a0dfc8489c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc8af2353acf0138cd43983c28cd5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744963dcb8d7c26ef4233c8d817ac57572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79403eaccdeaf29157d887d26eb40c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5a93f097171bc2c78daf9664e0e57574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942e25184754065f995bc9aa75e1900575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c23d779ea0ac295fcb5540fce2875576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a2cb5a7fbecc8eaabf1e3783ca5c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f1defdce990cd280f43b08f8f4edf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54eb0443cdb8023b59f60212def58a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6a2f7734ddac74e38cd6308a4e3b0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c466de3fd5420b1ea18dd570ab08e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619b57354f28e1b9137aa640f311730582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144d8296c6939dda6087b48c1b32579583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a17648896ecdf22ad3d026a21f3f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d206613ce8c7fe2f7b52febc21d08585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b599e59169dfe0f0b6a40a5f521c7ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769ae230033a4773b5cc9743abfb4b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ecff7341b711db2a7edf4b2a9eafb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82c06cbf2508ab7437027d0e6eb3b2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e750bc9adc968059cd153d1ed19c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921fe1be80281ee45a83f8623ce4080591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363990cf9b7bfe9a5df9b67f87cdc0bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699c5cc9968631985d4bf0fce41f9de593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca7db3d848f7b86530d337da48335b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2d34afb955846b08b03fdadf95892595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051dfd49cf4676a5fd7fb39cb0675cfb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9eba2a4cdc91173539bdfd4604400e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b54e25852365e474c1b2b9c55bcf86598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbdcb42c337af4f5f42aa5f9967253599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0e45a2bc6f977f5c639bdfc3e0bbe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c945c712191c19aa5f8eda59567bb6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301140541733074bb7daccd04fa7fde9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0f108a2561e154f6814e1b15806df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32a63ecf4db87324c78a8a2ca452d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cacd8060b44ea3fe6f38012dde12ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e72a9277c2be212706b88e8f2a303b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2c38733a446ea7412401776c9e545607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633a89372a243f94000745273aeea57608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf492c0009de5ddd1cb7c1f1ed3162609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b099686b4ea9939a894d22def162c5d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e50ef38404d77ddcaff473128c7876611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96149d81c1a7c612af147b6845bc8d84612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6f78076242d06635ccd2e57692355613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9f581b8895a9a462d3573f8a4e421614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9953c8e703d6536979b6f26129232b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c01715047272699295c2c893c22ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867af11327cd95dbb85cfef368fef1d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f86f3caa09a93a20b846b9a51507e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2ba468c72311b54b81fc925b45645619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9651603674512c06d3d0080103661af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c15cf179dd217fa3b0e4766fff3c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef46f8b67586b16f968b19f0f7ba12e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e75e00992254f71eb43332d58dcfcb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bce6a3cf0bc11c76a82b1af0597477624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bce6ad1c4260cc1e23105c999132b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e04e80d382ec16c03d3ea5640a29fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef792f0646ce06aeeb713ce743a875db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d67aa1a51b8e3b7fdc41eff236527628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cbf4ad5d599d94c4e4e589c270a0a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912053c6a3b0b8b8ca543bef77ddcbd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52da131979a3dd833d0d33878d8ee6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c731d73e4332997e3a3ba930c75cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da815378017ffb8b58bac3e2819d9699633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29973b1c98b7232801a309518d0637ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4b5d1ef5456105763e51fd5615def635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc848e97d2d8dd26645deeb186cb9fc7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76974c984dcfbaf6bc41e4e0e90c72d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f1ef00802325083e47db62175481b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be124e938ad6440f5211b7a6e5aed5b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be6c70dbd3a6d5e11caa00e05d2de3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa25c3c805b66e457488efa610d2ec5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05d425bb4ce7393391f23d7efd1bd3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7b07034df2592806664edaaf5ca0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefde87e362d1af66484a404b9b0d370644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5896f383db002a29f1e216811ac69c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d35863c2d8f6012ec12fd85d69000c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887166948fb789d1104a43f5ad9aead647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cc47d9f1b0cb4fe3a0b72e72775ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0a42d0c8e59737dbf519764fd5774649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e693c4f92887f9486e37098f36b31650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da950002e0a0758e3d4410d0b5d3af6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0256e5809a83b937fc1cc6351be3f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1721daca0bc0b8e8278115695664cb5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15eaf44d5b79e7276168f8488dfb99654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773308e1560d2c4a32d1fde9aac44b78655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fcf6e818a21b4ff82344bf0d92d4d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cd6a4dd49855d4309099064def345657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db8c823045aca88a3f69ad85776f55658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55308d787081f46238290e0645cabe36659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a1a331399effb13c9b2bbe05761ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a9ee70361f0512c652b33ac3496e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13761a7486ee6a0fb1a8017849d017662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b1de397f1f7112682d07cf5aca52b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43a3a3af90bb336bb2c8e93076936c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7cee07ad86d21690670d113fcae6e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d08d225048106e47717bfc97a212a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cf6e03633e508900354679e22c1f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e4bfbcbd5b567ec64a1c5484bf998668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38686b9b3c86776373b6b44d7d10ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38039faced651882137cd007b20e6f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4aa4a166cae8ddf6998f5bc0e5d95671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436845ad44deb2664ce559641486be63672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a89010ee78ff3689ddc1c63ac1b061673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a13bd4a17ecfd0ea96b3b0eebaf04674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13af7d6cc4106111ba4849c81f18ff1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22915b6a09059f7483493fea1bada20e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd50cfc4ccf77cbec833cd7b49c7de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561007d4fcfbd4cba3228403d91154c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b154298d16ccb228c1135c173b01ede679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23be1fc6d22a6ea5c1f6be035c07dac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894857690e83681bd00912b7a99f5f0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7115be6333c78881482f0990f614143682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01208ada4726bd127836c6127df08f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7c0f047f9442fed29e167dc3008ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e773240783431ae0744fca46de992685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309280ca5508e3a9034e4ac3765213a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124fdb01c48571f90a517e13a92b268687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e630269c10cf885b08baa77235bc3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58b63fbd087231207eea9e309d9c0b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15ab14f5ffd806376dae53c223fd84690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14852436288d9df0f9fe630d58ae4346691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f544be28be3b05572e2fa624b78950692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464efa4af52825b54146879aa9e393e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a8be3ddcf3be1cbaedfe7cc1f834c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5fb97bda63293b1255b7f4d9e966c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee90c4a8828e427e27613066ba50e3b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d2985f2eeef121c794cc671e29432697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2db6fd241b855db224be143c4932a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9da997d995ac637b5e59d1dc61680699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f451ebc4aadf444ddefc81e7a2a73d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ec8d094a375686de1515a3ab18b07701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176472c059757998380f88b944788cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aff914662b7aae26babe3ebb86a487703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48709b99b515fb81356ea080c0ededa6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3587d246d4655b08a6e032fd8b68599705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2414dc0cd14bd6b9304e8c941b2ffe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fe76bb3683de2fe178cb9b0e60cfa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed06eba689034753c7dfe07328176a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfdcc67fbb947bc132f44845bae498709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd78da66113d55e6142fc02fdd12228710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255f4e6023aef6b5877e9b5143deda5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d8630d5ae42c4502b023a997241fc712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f2da70fce259f7bee3bcb1c62b8581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930da8702e8ffeae63abd638c36086a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f6e731ba773c83448ac81159d67d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e20099078201d380678d27d7272c634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725014968772f671819170080ce79ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91ec7f4f25fe26d429a93688be5c946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a04f9be2fef565c2bcfcf94d3fdd117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251c00c1db4fe48c94eddc125bdb1018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f08ba827c0359daa2e23df8e06169f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f5d4b9fa7c13039ecb0b614664fb210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21bb82c2b287b09c465893e2ad95b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cb838a552ab98ae42154a4ed271c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe2bc3cb560318c6f797336bd2426013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1cd7415843b72dc5b4ad96d6ab8eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3cb604464f219b48594e9284c089415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6775ed7ad0afa0c2b091d0b29f004816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c59b9f59d66c945de267b37d5f9cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544084830838f2cec652d7bc91b305fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4649ed4bd335b9205361a6f8e98c4db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98415d9f8086c83b58f14c8c8d40892f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7453de80ec4416d5491d67ead0617f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62187ed4ae73cc6f8e5a1f94a4583ced22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8076e05ba949766544b1164a07525223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4c9ff1a208b5043ca923ce9793fcb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632acd82b47804648cc06546b60b87525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250d1a73b7dda35397927dd06a8c72b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950078391966ec83515810a1157a91327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c03ef690451dfdd2bc37f57c6acd228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfaed3133f01dcdeb9fddd7fbc32a3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ca4e7569336108c79086d21c19d0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915063164e5c9921acb25471d161579131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1661382ef7332bdd6925aa9b7862132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db20552e37dad3d6b89b376a1b512333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a4395372025cea67ca611ae4e700134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001886b1f458d1c74fb6a923aa0aed9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f00db8f42dde29cce023c0ec0aab936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a2cda132b56b3b78249be39c830db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bad9ca2a209b9aa13769c01928df738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba170b1a94b4e1ebe18a70d1b3c20de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7ec2676ec0a058a69460b29fdc2f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e599de89c5429ed775c16da0b0a9e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8721f31e509b8e931146df2fecbda842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cbfa02946d6a2288d503452aea50243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a1e1205f7595ea9c57f7dff252fa644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523eaca80026698531d16b13510fa0fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde940e1475e9e542398d81b492c485346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5299ad518c2fc9bc95661ac1f79f7bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807eedb1a375c6940a659ade16e8d35948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e12c5395121016e7855c709d123a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6039bf9f64e0ac6c3d95bd05e2f3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41903bfd2af800e358151da7fa8971951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab8a3ae98626b7753411b6bee2eb7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b110bcae616b0c06fdff7b386e8ebab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34703540953bf451608ab22c7ec1635b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95d8e5531193d2476bef52cb5f84a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee70a08beb57c757ead7c440ddb10756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e957ff70156e167ad340cd30bb62a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10536f37a527d75fd87f247a225af5558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4787aea1157891c2a6c30615dc7a5b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155e731a29ee305ecc92e80df21588460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab310fb6fdf56c2be506d597ef91478961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c7a03595996200034ad9d89ba9ee062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93275985dfc42df3c9160f18521294e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1abda513ada6c69ddba5b4f064699264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa3bcb324be6b1a2a461beecb01e0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a61aac9289bd8256b1ac7be6b0f51066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2aed757bc3e78cf992f88032ca0d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db466dd4f4055113bd717067e5a63d9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99361ff30998e0b094643462add5f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97436949d95b1a80f043ce18d3717f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d3d1e6ddaca47874ec0e18dbf122371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a071be0f29e517c34ce67f0f915e57572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099537a86307a0fb5ed78a5c9732db673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db128f43e6cec2b4c482635df8ceaaff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c036067e30dee8997e0389115474f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636317931155b6e44b9455f5e5395ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a93f256c0048c9ea1430d91b65cc477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6295b3079f7cec6ce0043841285f7dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce7bccbc5614478aebfd871fd4607979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682613968b63b15b0c077d24e06f0e1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453124af7d1b71e2ba83e64f54d14df181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5af241691d1327b7e1a3eebcf5afb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2ba6daad722599132619c92dfccb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02694de58391ca05b11db4f133319ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3e668f300d544be16faeccc6e4c7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60a947e83673f16699fed1b70c45c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d85797cd3160ce36e870750ed201e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21d1ee357624dec4f5290417bbc97188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22bfa9a37b66c198400f2a1ede1ad089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfd465d20cdcfdb95155962a5fc86a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a45e7dac6e46622903a63f9e4789f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec7ad0dfcf1dc335682a09896d125692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b497d1fb1c11b0f56e48f2ad4e9bd5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c06ae0c70164719ac48ca71f2ed83394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada92ce53cc93b8462e8939fc9ff27e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5966a3460c7d5593dc7e397f5324f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120610f4b93b27af10e8bfcc4ea0ea497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc9b163d6ca2e32b471c6d6e9fc4cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6622eb502833b2cad8956479624083699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fc67446d60947b449dca08b436007100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fcc5def7635ed4543829b1241c656101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e30b4e625790dac5d482a8767cfee9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439f9f6da473444d6ceb5b09b4dc9d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7cb4b7fd19ae9eb1eeeaa1d896f87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc5f134817f03766d7b39dabe80c14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d378b092794d0bfd546e6b5b0cc773f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e69bf4b50e66e35c3dcc500f671f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a929e4a5a66c31f70c7aebc44a8c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d83fc970766c7adb26d4aa5861f2c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95039d17b56b8ff3e222c0f85135232f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577cd256f670619077ca9ef03464c7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba639cb75d8d47d96ba22ba9dae3fa5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf504f070266d52929848018c69849113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf32d992eaf0a0977d407cc0a4704f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92209cbef93b7d8b71e33a560262aef2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6522fb4e1c8bc9de00b3ebf3ee14d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372567beff93c2a41d2bfced028aa37f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21121cd4ef916f4fbb3eeed77e74ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ab5c8cfccedd1db297e38be2ad44a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb40975fe978a3a49cdadda4847a81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149861508a13256bb479e2ad7008eb89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503d78c3c7c0e4e265d22d649dbfb1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82315bf1291eeecb0eb692999e664f3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6678583b2eaa17a7e8ad3211f77108124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb71713e272a6e1a58404b4dabe96a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4762fa20076cdb3e947cbf7b0db4b45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351235d8b58f491092fbad3798687363127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ac1095cc2a33589ccd6db44e5aff4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca62211a14394ee2e03547146977d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0930760b5e3f35375f318db81bfba38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182d0589bf118e8d836bc3423fb81f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4c1209301e40f3ace4e59d0d26527132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa5f64310cc5269b9ab87a281dd209133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9be4783af305b49e7bcc10dcee6259134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662b7711b0d981e5aa5d86663eb33e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a16721a30129d93073be46d5e1510136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd66dd8a2994e34aad582057ce1057137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c23fa589aa0e6ef31e27e0b7f11ab9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d26530564f6593e6565b63dcb439f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624010014a90b165c0403386dc0dab7d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81a78449168f1bcbef16bd3569b780141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9e20f212fd0117b8570e28086cfed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a75fcd07df7340a5e16d03532b8d28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f728cda1ceb8f0a89ee2c0686211262144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180199d058fc80b6841e8e54eb04fe3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fbed4ead8dd95a56adaf9dd2caf4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f209b489c40337dbda4acce45f2f28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861aed30567fe8ee566f173f81681fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c5c7fa8030d7236af8f5d28a837a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a116348f87da60481067d84cd9f975150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c723b9eac8fdd9ab64e50d1f6758646151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99633153d276551874614c2193d8f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65da198bd65724a0a1d9ef5db4ede5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c5c62ae853e026e02b84f77f50914154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b827f586e005a616692f276f48c6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d66b9c04a009d58871834459b53472156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bdadfea4e926ff8fb618d15be01af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113cbd9156da0b18e5536258596664e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c8cb926245fbd5fe8647a96809a0e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861cea546c63ba0a5eaa4a32801d9a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a9c1da20b42121fedaf13d243eafa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6493dc2ba84ec53a09d8b76a3fcddc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520994970740cbeda7855cde1ba26ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13dcec3322bfe53efd659cf2dbf110164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62994a8aa196a696857974bf5bbf3f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f488cc72f7886b0875c0757f30f2361166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447428cb42a6075a9ddae537f3b51d76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f3481ecf6a02d444111977e1c749d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1217d5bd8f608616f331da6d967f8bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f1897447a0e921a2515989a86eb93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1c79e20768cd43582e9f77bca1f94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6290d7312a1d069a6f3ac89c18fd84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0ee7a66eae6f4fc9f2be6de8db4c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88886b71a4dc3bdfaa98fa99b0d60e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b14193ba88cbca8743410fe8d77255175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86ee766d2c569d4c503685ebfdb2cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7a91c9878fd0f78967c1e848af5ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f43c0d4a3ec11996b948399f0d9c2c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54d37128dc79d4d3e9352b5abfa2d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed750abfc214d57db305ec141137393180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0cf74bd31921794a91825154b4499181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ac45743a7a5ad822e8fe5ebf12b0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8493da59fe80870eaa289ed80514b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d0860ae853b6a6a77e463a1e52d1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50b6c34e890ae407c76536fcd6a57b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab0835444a8123353c5c8287489836186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f1d677259a5d3250a10aa5a1c0dba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731e30a3fa02ebc8124db39b167b977188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1ee295432616f2e47a0ba3c782ef6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29179991dedc1caaf6ba509feb50b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27344f5399181c9747f1a6b68dfe19e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708be6bc10d74706d9a517681ae07e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72d639f1d18e1a2490270952685689193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92697bf921e8fdaef67b837d7af41ef4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9d82d11b997b344b18aa392022d49195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af92f5ad56da457b20dd206011dfee7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427fbcd1d29f0399c8eb1a8ec9d5d56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbdcc72482cdc1b880c81c4c726106198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048b4ceb0d73a0fe98100f7e1b78e71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d39fbfc2968a28caf221183075015d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4739b8bce1f5dfb6564c66c91c58e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759522d6fc6d96f45c54195f5d5a5fb1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6d3eb3f3d4f9d445ec19e8a1ab33d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f69474ebe02ca4f6c0f0da30feb920204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ff21c1990cc599860404e5c8dd1d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e9cff7ec84cc3c732a89c3fc59a35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d97c6d1573dcf86e5fd731c6e357f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9849303747be70b3fab92b8a70e5a73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0b660a66aa1b470a30813d94bd32a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8bc830cccb45b3aba53fce5bff6d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5fb98515bfb83a65c6fce2d1b9818211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a66d069c5ca5bd4261dedbf8b85b75212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f161e6ea01156a21acf935f11c1cce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bac48e2e5cf24be824c8e7f34a017214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7beeebfd2cd12ebf93037610513084215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31619bbd4c065d08352cf746c76d415e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097b5b7811694fa7b19b5807b9ad305217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fa1e297b26ccfee7089a32a6895a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b8a91a38b37642cf6da7ecf7fd887219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3ec02bcaac3b603ed474c06a0bdef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee57aee21fee42a6b7c6b9f5b5bd897221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c77953921d066227f179a19f389b1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4e9d6ffb36874c6741dcefaec312c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284172753e8c28620d5c3b142332add0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df09e6d04ce85ca8cb3b12e563c3bf5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704a13da390ebfd33fae2d16230eada226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f041b84bef2cc47a83e53897baf31227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0703e63850f3813c492f222b4c5386228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfa2df2204b9c3d55bd315cdf14ab6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d0feb45ef99b39622c9110634a0f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59424575fd93f13547d88a24d3d3698231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e710644d7883df9e73d4bb998deb0e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db7d76fde232b3ad61fd0e7e9c6dc7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5cfea27fb947ef84634bf111e1e37234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f418bb014609786a129980c3cf9af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9120dd5ef4feea1d9aa31b83f057713236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61367860518e465e6cc098632a16a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723eff562aa7e0c86d41ff5a12a16f39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abc8554c34186f4e2dd3068b718808239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788477771bf36e3492a9152cf6af089f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde0bb97ebae79ec2c3a5769019538c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d11f91437fe94776fa9aae4491db5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f880e199646f5d34e7ac158b87bb51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afb957c9608af423320d87a34ac731244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc2e7a9c57219899664158ffb0ac8a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f08d84bbe8ab9c5250ce4eadc2584246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43d5fec296c60c0ad655510ea05a6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c97a8c4366ffadb7248430f4afd8b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a55a11b08fe8d8d1bbd1c2baeb0d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5e637ca15d9bbaac8f71c7bf3f87a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f53e08a67eed59be07ad53e257dae8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a119af95e472edff85e6c05b099db7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384305f0c83173ccbf1b57c8680b261e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac37fe92f1535093e861794d58473f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba582476338b0e2f0d6581d7ffb365255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514c4f7efc6eb1d57e96be2b1b5cde5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b61b43502bd902b199f888b90cce14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3833ecb0f39a680262dc81b282db7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e313f2f998357fd711c92032f422df9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08ea13da6b3763699d93742704fe61260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945546a6f5747d0b2959b2fb9308cedd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4dbeb672deba089a2f17e3b50ff57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd80c087837860d877caa7d524aff76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4cc3b05b99b20f732c8ef91812555264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfdef1ce7062e10144f5f6a24db7dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8ed2dcdeae31ea6e22e21b7e7adde266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81901c8b3eaf0fb0de3e94096a0ef013267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ce7eadd9c359eb233ee2df359f742268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e617ab8deeb2e5170c9ac36a37eeaaa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffdfedbed59e753e5926e316134c60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eca02a5d0034ca03d64c3af3cb2b6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fba3099675d14961a43cacc36b163272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c37ff22a24deb530ca468b3662ef5d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d97b7d1be1560ebcffe1e4ad20234274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e076ca76fe10d58a9a0b3c37e7a9c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400357fe1ce1d6f5536133ff506cc30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65328d3724082e989b9880e47d52a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ba2e91a87e13a23d9af8eddf8c277278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29a2140085a4ce0d13797c40370ef1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55b7325dcbae72ec62be98d309905a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb8b11b9985dceb56a9b3c43db63ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7a096603e320533334fe4437b9b3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29ef16fea7dea530b2d496fe24c2e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af5b7d5c2846f3ddaaa42371c627ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce121e3086f7fc5548184f0fc5516dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371f6c68fa868ca442cfda55035b0d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee0b5360047b61ebf4d21835a43e51287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c361282b9b2f21c418644c62bfcc4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bccd375e5569edf7e3169b01ad9047289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c3a291163e07d08ad70707cee5455290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6359fde8a1d30a4ba15ed46f92e07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3a0dd39286a34d346787e0cb5f50c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ede5ab3794b4d32c56f2863f05bf33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46902dcfc3a88e791127814153f3a30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18eae7e3e4d22be7e0fe115e4552f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01157803573b2fb5e8ee09d13d117fbe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b820413d71399259222e301308049f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf6ed0c8451caccd245fe7fbd70bac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9189100120e4d522c0860fad129bed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea9823da1fdb14625c42ba1f14d6dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30048d2af08b5c6f60a7b2c222b01872301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667d1aaf66a6d330ba175c7342146c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fe9c94694c4b7bf3bdd9cfce9885f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0ba41c84e6b4a99d370e18d647198304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f86e843eb92bf235036e6e5649d89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc4c2d8b195de50375f072de46f78b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a279ae3e209e508adb3cbc39f7ff9b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624480ba58bd20c917626bf903afcc31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0918198e95efb2f257bad92a03f148c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d550716b1f644d71b9c4d1d423523310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae29c411eda05df48d7b3ab0fa1a13311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcd95c4d3fe250f90f727384cc8214312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b84eb3c8c026a593d5b339bd6e1549313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa1bea1c3b96657009f9a7e7e53a8c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a97cfd7d399f8635f38eb73ad9b2b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423f2922fad2ed517ca746c876ed256316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e6059e956f3a0e7dd20f209f8261d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24d367afe2d3e0346a62a0822d9402318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d5cd680b1580623de20fa566135c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce72846aa3767d678277bd75a96c96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a21e346c6667acf960596b8091f77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b49bf84958cb3f207440db598f325322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3a04eacdcda921788f6bdfc85079c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44047b6dcfa2ddc31d8e7bf6d5bb7433324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3d7af9e9cfe77f0791949ce41e777325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe595572a396d7bac7d6ee4f4b83dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242da7d784fc664285fba8fe0e19bee7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e654d88de77019e11fee5c8a52e99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d5fb9a684daa2cb054aa5df73eb71329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57de282ef8b280ddbf28c67a254a87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a73a1894cc70261abb9b9f8da28d93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c9886828c1eb918b38bf955a17899332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466de4ba23872c68092a05b991dc75c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d2957b1f3906d05a99b232b5ccddd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95460368072502919680dfe2b3d3bfb1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b91b873434ed6db32ab230bbc727c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21b142d30fbacf3ff1292e632be907337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db58f009f699fe679dfbcec662cadb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce585cd5f7ec20f1b59d63ff44ccb9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8705afeeef2268364415a3d4356536340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8821156fadc609e6048b2c2c146918a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20ae310859e9a5d26ece796843ae4e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8c6902e97e1d676ea608f05cab62b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9da418cee76d599d7b5c5ebd62272c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127dbf479c8937c45ad9d464eadeaa8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb3bd7fbf8158a2ff77f0a8bf4e050346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb98ebbe766e20c7b254994ecec111347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3d65b71a8aa26d3b320a00a49dfb8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a9ffe557a023b3ffb8b1aaec381e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daac3696c6f7271d32b425bd6998bb7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bea73e599f49de7eeb450228b7aa90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81247156339a052543c26b5ba8da55352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9ebc63d560e1912a19e48b72cbd6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15a72f78a7531ca285d7286803d341354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588fb42e5a40b959f6ddf351e269510355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60f37401b4aebe2b5a1320ea110fc0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8241deb3d903e289b345330f7f889357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712654c34c6483822e9f94df7b8e7f54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4b39c16314cf73ddf84607a45c391359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c211abde03064a39537a5c091627636360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5837baf7989160683ed9cffbb110c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ea7a8ef4bf18e97a4bf322b8da024362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6180c535c080d55b58fd4ad3b3f9dad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1aaff481dd857b4d1aa4fa80ce78eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44973723d2ed02064309818722e84b41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847794ddcddd5a45a6fe02f940c587a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70645b42d16cf60a7936dc0ffcc5f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6a63391694c9157dad0f3a128199f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a10d13be6d93be9cfa35b182b9aab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4b0f7e923a967a9d91e6bf1cbabfc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf373cea149b5cca0c290eb96d11a68371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f4ee432e1e774bdf9fc74c9c803b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d946dfe0008aabaea5e827212f96b51373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838035c43ded9c82ede90d411612f7b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c27a4e5ca74450e3b7d78185ce6cb0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6c299014d0cbe58313e4eae9450a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d721b4dc8b41a5dcfaf720cc2aaaa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f26ea966c14cd9ccd233806e4d0b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd0fa6e99c1b14ff546b8376262a59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742b0d4f7a2ee71d31777903850d144380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4639fa204f8f6b6bed5274229194b15381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba7afaf166ee155f2a5adf1c851599382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d976b3a866aeaadba3c64a848a14981383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498a3d707197022aff19eb668ad1a2d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cd1067d27a5794ba7dcbdfb808292385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2592d9ae0b412c30c4e69569b543c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e447c6a0cdb9750eea001e0969673f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f13817c6dabe676a1ef7c890e2c07e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3354de38450deb017f4f8766afe3ce4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3a21e99de52b6cb5538cf08dadbde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae981e1381b80ee8a57ef24de26c864e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89eabe540312ad43f63f6fa83a5fdb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1e0146b4384ca9d5c2b2cb3fe9c05393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900558938d442c40e9a77ab051b9b3c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e4340d9665c88622daaba9c80a2fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b375996a721a56ec95b4774bf9abe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e4dc75746cb8993631c60b1374cd3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee960534d5f7d6de6ee7d3aab09b9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381552052ecf86328b5dd3e935a3f60399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec114ba93dbfc59304128e95a347c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c060d5d82c88ec630feb68a8ecb5eff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e39a66d4b338a87eb0792feff70c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ebda9b16987f39ba74a1d29f5c8af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95944cd566474ea1db2ef3b1b892a929404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8a78e7d6f044333f8b1d46725e459405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7d1899f0c962ca6943cfe0047c3f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcda4ab436afeb0316455d1281953d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8f1ac2a6d5876c8ef3476d5fe142e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a885234bee069ca8384f142f4b3f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d411cd7c9c2e814797a888373cafc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b27d9f11a8cb313491e2dff9009f7c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661163c2d73653ce12aa330ad7f85b7c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523a79b7600ab4bcb4c00901eaf73e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f880ead48169b2458a5415f18685b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f63aa6dd83ff99f09f2885f5d3e789415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88e0bd74940448331498ee1e5e9c38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be274b26680fd8dba84fd1bf37e8f25417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f9039f5068d74a64a8ce6e7a07a41418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d582c3c4643d8df7f64235a94ee92419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b19e4adb9c5b1fb4ab1bfca4f8ba09420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4388d8675df1e5306c915e22a9158421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36a34bec83b1eda005bf14619ee72b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55e823fa362cdfd356dd9818a78dd1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4aee4479de19839635a8e78bca78f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba3401686acd0329d20c62790ab585425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d94cf17b8691f47da1ff1967d330f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07798164253295aaf01634fe9b682979427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfb36a0016cf48049f6d81ec75b670428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33402cfb445df08487f005c8770dae31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb37904592127433b87202d4b987d7f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8961c3a7da82600ab0140af29d490d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018aa927f2a406bea0ec22564ea1e57432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ed2a3020a2b49624f6f136ef96c0c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85918258a7864aeacc20f1305c6ba783434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941653e47801b12d2e2096ec7d6b038435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2ba51a8e25ffa04d39e802f75bb4a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacf9b9cb53f627b87ecbb80fa1122b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48342050f6d977c9da7aa60516ae4ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d9f4658ac19e0aecbd61b13160892439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1918b9df4d7a5d54c6236c9097f6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4e644869c01a379a555eb3029185c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c6ff0e565b39b65b0e10d4369e4b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0364b516d3ceccdd8eaa6e373cff2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e140a9cf12c582c76a2fc61b60fc4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66380a50e662c40dc339f057443404445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96944d50a565e1e19f4b32109c71dc68446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b89cadd80ddbf25de3041eeafa6bf4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7d0d6238f6a6b0ed435ee13f91d66448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e07209fc554edd24b5d41c3dcfd27449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b2ea93c7cab8fa299ab82034e2a14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50838413c2b1232ce7194ed111655a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0535f6218295ad04f892a2c964eef2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94a4315351385cb48319fdc0a3941c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd42e807433002ef51c8fcaa153351454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d01f06d2676f93cd9721e63bf0347455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eac23b0e143959f310158d85b7c71c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f142b7f36a20c8ec33a6f8bf556065457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46516c9c244900c6ce50ec0b0a4c9508458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9df07eceed89f552199aade667743459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a94d90d356a8614ff815c97909bf09460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7494d347b798c2d3dbbd83acde02e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c5b4865cba0ca706b2017903c0837462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72321dd99e5e535f67c543e6d3a235463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9d5f88638926361ab30a0b9913513464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2449fc53daaecdea81f734c381c6261465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc091c08dd8486fb681a05f472498a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8024c0ef8fe9098077015e16952ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac15a1484b440f717c53076e75cd093468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4b8942f907d2efaa3ebf9129dab85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9cfe28239bf4f51fed5282321363e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6813b92d8ac5a783436161f3b5e48f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a1ce15fe1ea13b358677e0676d02f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd0ded4deb940e0dc712b11ed5197a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5e9f9cecd6c90ab385563273c84e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79485bf7bc40ad6df7e5ea54a89bba82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef355a3bcbd214ea372a20bab2797d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34b10055ec8f3003d2380774a485a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe235cbd887d83b77a2689e3d1487d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc9df05abd3ff31d67bcbd474ea7b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f62371b2eeda6236c3e6a89b1ec81480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ad2927ae59c66995db465f8de3b91481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7f849a637aebe30e94bfa739e08a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9886a4b7745728900ea5a69255b011483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671657383cd2570b0d0b779e22eb214484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111604bee939c9f00e8b994afab505e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f51f8db4b3de24fc5ebba3a5dc61b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65803e290cb439610122735d5b8ea765487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151286f251163c6c10014e19a4c4b59488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7963e3418cb565232affb829d9326b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6ee1c6311926c4fca3daceb6cac4f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5348c74aae489a30d4ede41695270491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd3d7c87d26b946c6a8a81a29eccf0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aeaf887d131e21dc52f5a9bea16342493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37705b20b3749234e5c675f7fb0bda7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522921c97046a51f85b950adbfe439cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbde4961655f4c7745bb3f60b284123496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd75d7457dac37f4070c1f398ee130497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba980839814d548b04a1fd487e0ce74498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1358fbdd8b0704338f8b538b3f3370f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2a7bf3704511458575541c6e78861500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c992a149b9bc772d1ea65b543c176ef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1c255a38e33801d32bc3772a1f000502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab12ece9825167d2ca3bb26ee379f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cd42c5084fdbe25354afc2531a951504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b3fbf8cc36a417bb5559c08f72922505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b19db53223cfb1895d8df17afe954506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d8a3875ffd6d72eeba84ed79096e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd35ae86779b3a8ab86d2e3f9801be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d871602d6b10bd3590b68c35d2539509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db76f7a700eeb78bee88807609cfae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062dfc75ca0a275f4cb5921ef72ffbc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4154de9181f7ad09d907766c25a27e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9181319ad4f6be33a4d51ecb8ac66513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302c562e4472eaf867b68710d11b490514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb15250147a2dab02b23e76fe275aa8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc591422f14fe0cd197da9b94f97415516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654839b42d216122c9e9f95552aaf72517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e5102ec845f71a5386aa54b1221f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d066a1416ca2bf0ba075a59b277b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db220220f67a3c07fcf0aa56cde5c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b306f9907c74559b6ab0db5bf4caf01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94767c3d0d63c0e6e8a6f4cb8d148bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afc2c4b7afa79764dfb550df1fd883523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a845bd9b300e5e2d772d5822d4700d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f74cecce69bfb1b2a1199d104458f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687cc012b9139c5a1e25a804baf7f63526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db44475fd85ab13ba1bf735a22d113527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0525171be336f05fd661dfa58b4dc7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250acf2b4ea7e21691f6c96a8fffeba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2c407c27153851a6f3fcf8ac7ad49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3048c8d5bca042ae8c3476429559eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6580b8e315d6c6c6a7d0788b138f331532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec85b1834154f449e11b79ac42081d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63f91d93a7442d5ae453b9f448c52f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f456190f679d036b4c7325b079aeda535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e73b784253ab7fb042a5ddc64d9aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72a55f3d0dd6a204c473eeae007c44537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911927946918c932b7caf187dcc690ff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07278ed775b80d39d6445c257777e1f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2542ed7db9e33f6b141317af9a36bad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73653e6eb65d660304146c1ae6e54fe2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80d947b32f71a79d3dd951594ae915542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6801dfc5a133a9f438ea2e9d43dc10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ed3ee705d1e341d6ab6000c4b0add544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae52735146812f713623a432e3b6c34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea49a32266e408f98be7fee421e1c46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41213c6ce1eb3bcf539d980958a561fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfb982d7ac9be697ba3a90f19bb0ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2742fd8badc30652db49bccb2e455b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb152649ec5f0c4c63235ce85d6e639550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f41a2e6eef0a5b3ff43e6ffc59d9f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7167ef77758268e0c4c2b0599245bea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9277792d969824c4d54ea1be20e4e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50a788e90cc52e9b6c4264ef856bcb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d345d92c20f3449c31225492235d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4347159e44bb8af45f55b19fe30dab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596f7b322dcf63696c33fac402df41b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db338f3d8bc51e5b82013baf31bfad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246e118265e158d6ea7dc1bfb2953cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74b3ac847ffdb8fe41c70f7b4c8c5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ec2eb1cad9483d55ca6938eebd8b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b62e040830aec9433d6c15437389fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0dc46f10b9ba52cc05cdd77f597e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540963e5d28cf5d482a50532acc387cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad8085e68e0fc822efc80b0d51ac8e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c55895ac8f216eb35c31ff2217ee0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ad9cd0c79a0ed1ed5b32b8f4789ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcf77e3d7384da6c90adbb136c03e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20975259f989c37ca0c4bbe2d9b92a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28692d3d9767ff8df079ec355dab628f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627ca6d4e8eeeeec9b8b77801a6a930571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6de73a03efe7738f283b4bf2dfca6d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b6b1ac9efb40a6228cbcc36d15dea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a08310f3ce2ef0863dde26e35a1a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3af27d503bd91aad743993d4b86015575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a0f99a78a59bed364c91040968e02576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d363b296f85247d87e36a8420101e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b35a605105735fd9505f3a6c4fd842578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642955c9baa9c8ce17eda4ab4178bfb6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66489d9c62b44e584f1b62b22d90130580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818666239dd2b45fc385c22b304f3c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6f952619970b1b732162e4a59852c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759587ed0a436e32269f0e7d1df10cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b37445112fb7d59d35ab6db0112a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb3fe711df06b9ce2c57aa60e4d88a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b42577a52eddc15aee96512d4a5960586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42315f011121aeb652982c00b78d3e2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ffc8cffe7877875bba62fdc5cddfc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2298e02a5d405b9f5f8cea2a1f8c7c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e3386718dc53a8f8a67b80b74eb2d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886e89e8bb733df19e82c78339d8639591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde1cc4debba2a2afd6a3d6195908c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a07deaa73a8a1d9b7ed83394b7b3eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7287e734822da8f8eee79ccd6b2b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f924d2f873b1d8b6682289afd11a0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfe561f4a8cadae0b59951f84a1f88596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7c1d119172567a8c6670de99b534a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15799b2431571d2215255a3c43c20940598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c6625d13dcc5bb1fe612a2517d155599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048a3d20ca46cb05bd86899a97e0eec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc519465e528df07d12b884b4d7598e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee78d17f150922ec26d3bbad7192eda602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceeed21dde2f4af2234a7084e2e560b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6fe093dc00d2c2fab8c8bc60692a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d696f33de01292e15b276fd2ecc35605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a08680ed95414d1aa4a11811c12351606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c81bd1c1b09733567572a02f44677a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df06679958472b13912d1009ca1095608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de76983a792b71bc12bdfb108cc0e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b78722cddf6960f980b8e884948f60610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23d06c447f9f753a3b8b6f28cebd9f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a046f5309664dfcccd901d2a94291a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621b22468f8314044271c14eb8687dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad67e3f0da38b86cc38e05d58b449a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3e027c007c551b251511ff1b92cc6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4216cb82cf202381cd0d5f4ae01112616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2a5b898a70b653781286332100555617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1932a3484db8f5945a0a11703dcea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59249d01755dcee2cc9800e5114364619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce166243ae1366dd327a21584d6d9d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b12163b445ef637e87581663c3494f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ebbcb81d5b761858a6b5388373d8c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fcaf675f38f4f17dd226a5cb16f6e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6ca7c784e46c5f0586cb4f99cae13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc9db13f8e1bdb0005845cd905317e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4489f1a677b254e52739ef7edf94a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f255ba132e97b17208b12e89b9cb4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460582bd0b1fc4d979259e8e29eac63b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f376fad129f9f0b9f534de070d09c7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dbad79affe7bb1e1878dada2d8e05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457889542c5ca41eae6d217d2e08134631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf020d94f6a98d57ff6825ea8cbdee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30354ef13858e5bd9ddb83f83a85851d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167f937c542fcb67632714bc2da9d26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca6e2446a8699ea09815a381f00e25635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ac161f7319af702814fb4ab199153636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37414c14414b35b3f0d78ef07969ac93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d710c3ed0967545d65781aefd4f16638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfd923d320dc6fb86fd62ed9e69d22639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70493354294af57bd5f68167ec27aa9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188787877a116df9d338e613853e482641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513919edd153cfa9d82ac8e6217970a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fba28bba6615972b5da0fcfdcfa5a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5254afd5116213ffda007bcdf42ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381aab529e540e239a647daf1ef68fbf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc044d57dfef5c4b7f2a999a5fdb4a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc3124eb687250f1d83bf43bf9b7a2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6af433ca74f7a9cc90db1cf3861d6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec6b1b67f059a30e036b3fc4503c38649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dc858107b76e9ff13bd01e83e2f8a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84629aacfda2bfa8a5c17ba44ac951d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8844741faaba0607820f989e3d989e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62ca7ebbf51b20263a87b15d83294f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea775639ccbaecc585b47664fa06a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb295768b294e96504673f67482945655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5cffebace7113ee9f66a3bacea1fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e552f9f73adc791151d57fe22d872657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa5d16fe39245353d0c764d2b2765c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf0cb0f44a72e0e5815197a29bb011659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606df65665fed50f4bf368a50430ba0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735bb8f8e98e2863057e663c5750c43661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0f0cca5f35e33b8b6f5b6c7c95553662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d5ece9f5c3c5c74ef069d348652e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a836527d3571c725b5d7105728a0c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dad32aa982888636db717fb52b4dcd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a7b6ff42f78142c22777e6c471c5c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02471839298e0deceef16453458eb471667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647ae8b9492cf984a409e16b0e846bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa5b84061435d67fe62408dc3cf952669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9c56303b8cac6802671626d4019ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c938a7fc4678e9db432da7f9dd744671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e8c43f4ad4b5c6a9cec2ea7940927672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722917415c669a2a6843ca7cc8442ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67779f18294e87e90c90a92c5e7827e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31867b4ff733f46e845b538c9eb069a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129087a80f3b2d01842a1d3ffcebe52676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a49b3e4518d470097028f0926a85b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455f62fa0e11e6a19ea11b9e7615b7e678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>