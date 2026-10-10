--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b555535d6203cb16c0ebe2de8f63e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d7ec948d3b367a9b49e0526a595552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4905b1040e8193ef9c57421c01edab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460db1896ae9bbdb26648862b1918eca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f397c1155e005039e84694bc1199a725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8fd808cb65356919729506eafd2326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f34d3079add77655b58bac9c3494ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8471753464e9d7cd2714693e2b3618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a682314a3609f223eb6a572c65bfd039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a157a402b7ca335872517bd11baf09c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f73bb919a117b6b7214353ebe87a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b3f5884d1cf31bda770dc8c5f02f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abc8eab794c12a870693799540930013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8f9e9313ba994f9ac5b98129e59fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf26a758608a3cd1eb68f89bf5a668f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57826aa3886eea9e1eb5dbad5ca421f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dae459b0b95a4a64c54c6a44427e9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ea7bcad5474370cce7a109311557f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a853f71ca5d9b16a9421341a6920d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79805fcbdcba6b451676f95305ba4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020de59dba91a91ac0227bfeb6b2dde221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6a4c67ade6b741ac2afdb5fcb5f5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c80a97d0b016b9f35d0728775e21cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e270651357491d4b96a9ebadf60c1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf4b32d67366c6e41eb790bc7e80d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0887a9bad7ca87ff520389951e86826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9240dccff1b96d7aaf550b740283b5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f24ff29d0fb84331d8d897f0a7e95c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7597784703eb2d3a4a8853561b7e9229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f594a953dbc86da37eee6af8615ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b8211f4fe74f51f94df9a67dc15a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb0a30dd39636a3e1dcf100fd4f1f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57555a7c95eed8b29bb879e093248233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e990299667be83a7195c6d961a759f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd811558f5642fc00b50a11f4b60ada435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e59a8b28209ef1efa3cbbced90d1ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38829965fdfde3780edfa06b14a2f91e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbb2c3da49af56191b3786868c0c9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dbacddc87d04ba24cf215d124e8b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e7b4038c186fb27580ba488841e6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8433dcfdad7c1351cfd7aa01bdb5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71fd339f46872ca60a7fefc4f43cb042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a10a3d7fb05ce473865848c93864e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a2f7f50c791a130071937607fd7da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5d0800e891fa98583ade7679167e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73484f9695854507a3d561011c7c16c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec0ded5909c65fcba971725e56bff647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fc3065f1ad2a85cdf1c03265281fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c258e321fcb5a89435bede1cc104049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb8c796c3bf2e5dc0e1da870c9f9c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9116a0054d2bacf8064f1c27eae858851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fe6aa4091251f9a1f00d3cbd6790552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90d2030731b206f66b0eb510bbc9d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204b93d4118e49db11e4f17474acf3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480698adc2ffed78746a67cb1e3a87055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e315966a7159195ec6116637e73c1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f019b1624b2c3999f0489f7ecce6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc842a523fb7df44621574c2f960919358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bb4cacfdc80c112d7799fef5ce21259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec57835dbe802b846cdc40ab80d95ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b481605aa79c00567550f30e70c3d0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da2ebdb5687fc35f705ea72c0c2a1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5ad4d40a17dbde60026f7fca1802d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab86e6dae919ca434c3be412e74128164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09772a3dbb81664b12793a9be7a28965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e973784ca33936238dfb469d6caea9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65d811126b22e861bb70b032be937167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d658b4f6203a939b01afe3e513a33d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cb6b7726eb3cf2e1faa31f8a3413d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ea4c3cd0f899cfff15e02943b458870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94d5198686844547615e578f41670e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109a151ed6cde379c91bff0bb802da872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e2e8c69ebca6452615456170b645f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70daaaa865877a5561c05f022881a28674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfcd9d7d721e55fbb967d0e17fa47a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970c77b743fdf06be2b5ad060d854c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f829ae2cda74611fbdfa63b840d1fa377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07846e36bc77e07fcf844fa09006fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e11570a07d40a420adc194c40389079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c42fdd154d304ca952d2c461e9195680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3278f6bd9df3fdc04ae5e423c5f2a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7702d84c9268c81dfd4ff6e350dcba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47f0a792c1cf4b12eaad455ad9ee2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdfd13e47e7d3f448c78114eb6693284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc9d40f0d144371b6b740addce44e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729b39cc9e6042e83efe1c0f55bdb8686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29769bef002e38fd56d3618506e47687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b411cee091cb048fd2bd2825a0db088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0107fc83aa00b5e383421fc66beee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c11b01d040bb698abb65de3bc884990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd670e10941f1e15d79ef2356c9dc9be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707ac8c5cbe23c9a30d7acbe5b4ab2792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd559c60409aa4972284ccd0a1e2f98b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f90fe16820fff1f61959cbebe874094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4bee194870d365fa3151aed93bea795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb36c6916b8e903f59acb7fc5902a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dd1da3f87a12cf322ef7e8fd4804d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34ccc2595e957adc471f78441c1ab298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09debf4e73a8b3ad48676907e10b0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead728df418580b04d3ffd06f2ff80f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a63f891f643fa0e6953b3d8b5dbed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccaf03bf7da5bdc504d2f828b915e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bdeefc291539d9ff68bc924e7374d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba31b60076f0d87454b2360a11f9ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c27de3471f9f6e48f84e0a14b9a4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0067edf1ab5480e38e2e2a99e9b397106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20712884d8891fd9bd2ec0144ed3ae35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449fe6c1a1c28e0647c134b28e2f75c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626103b5b3d8691a5d72087106b2c29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c86222c8d90da3d77841d07db2a7aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fbd858a71000bff291359ab78ef33111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8a155ee21d80955de33fe1e72662a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1970767881f8fead8a1e3af10393b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d3b2618a8d8cdc3213d0d9d85c29a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069701e7933df445458e2db30b39ac99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fa95d06c0b2ad96ea4944ca9ca797116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34de50cd8546c6482c6754e78b4469117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7667e7e9e517cdf4ea4c386573571118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68873e92e22b48952408e5a7b43003da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83698273949012a4e9d37fceb38cd9c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f312fccecedd816af3397c818881dee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a220e2bf074d477a1f943a4c31a4d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbc11def1f7133b07504dbc1149655123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9c581f513bd9e91ab6cb53b870911124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aca304843d3e35897d76e9fff18285125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241f56ea5f9b3c3de0d9572494aeb2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3a1b7ee837aa2c1535d8447cf5876127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d619e7e7df104f14164c72f0bfffe2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c68dd97188ea4d72dc524a2bac43b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021e86d45936a099bed5f3d04620c09130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f641b3b45264b24a6933a5d5d6f7ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8ae6cfdf0e36b6ed3651c368d1431132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4a6394ecfc78d360dcda8c5f319dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f554a403118fe037a9cb3606d8a43e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b379bb81771c8bb4c9b6c5ba0e5e72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e018afd6f786047f9e75db1630550136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49a40a8cf319b14010be806e9955d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32da8c3a2abb94757f803d1fcfbf09a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855661a361dae17144f34edf15a66ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebea09de50196450f8e8c6d870be2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1c1debafe8ac1b75c5586601ffb93141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab801804d9228c9509f9e8e88664745142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfff321e0407e8d8a0cad0024f8e50f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bcae727e9142dde9a1ed1a5d0fa68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f1b9e0903ee27879ff1d0f9f98288145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dae6b3fff4c672fbaf75cdae4d9c3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4e724e05bf36f2a6f4df98ac5e641147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f44e2dcf6202e160f688e0ffe78bd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff55028cbb42d81164368d8641ecfd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3019f6c39d360e6b9223a5ee73abb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94a8401153424110234eb1b5964806151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a1cceb8da9736c9b940672fc15488152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52261a25f0ad407ad4aba4b5b169f8d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f51bbada0701ea853246400ece201154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22c51b7b584626a34b7f2c67a85e07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48fca71148dadbc7122670cc517894156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d36a0b38d2669ecb4b73226ebe2c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a050724c3cf908cf3be81d07a955278158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec3ab32a02470899b705e7cc9d69a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d763f1e0cadd2f59299766d1bbead6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ddacb6c318621bcbe3ac08a5e0747161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f870252460d6e546f289b58926f54a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd2cc9b21fd65a143bcd59207209c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c062778fa45d4a5da401542c47ab0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeff678cbb0a673d10587405247becf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d22454c47100ada2f5bb54ebb8333166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18513b3519db689d0489e083e1104f89167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03318c96022bceb08a278db77b9340168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113f94347050ebabecdd6a219a680c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d1a79efa7523413eeff546a0e46a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f61c422cc441f23d6cb6c95056962d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df44f4a1819e3ecda0ee9f2edf753cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06be7769c7c90a1d679ef0b0a8ba5ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02e7502001b7ab14a8b34ca5a8f16a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c755d5dd4e87031130cc4926aee227175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aee061e2366b40ccd2002bb42614e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb93736af782598bde04ccee53d1e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69218e88b0b560930abd5ec466273e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae836025a3aacad988ed913564033b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbe7261dd0d1b79830e3a694ead893180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae20fdfaa10b6cb7c6efd435ead609181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3207d35b8a6bcb4b3b9231f4aaf745182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eaf3163af46266877abffc4433b09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248bb3de15eb27a7e7ae6b4d4560161184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ae35cf7e6710b3f6c23b89b48f242185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1df336dd49e65916742303e5794265186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873644a8870c3c7c9daf18fefc1190e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77a3e3fc8b48cffd1c6584f1f2dab4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f99ba94529a712377410fe4364bec8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3882cad59e91e61f0965843dc8a389190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620bc1c87eb2e66f8e523cad024e93a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab844e3fa554accfab49bd5dc0fbaf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f780139449f6ff8f7780a24ed7b21b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a582df84214a99eb86703b331e4cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb471b1f38adbc6f1387069eb40176195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981635d1254299d9d1e4a159f21b2cee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f4627cde614fe204bbb280eae5c87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c7b7ff7ff471616b12103c33d52ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f850bd77bcd41414d08348a9515d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f332d0fd63b57591beb49785392d54f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf151405807af399ac0db1bc6d9260201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ae0e2fc80e06cc0667eb299bfe9ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c67fc3a5ea1cab01a2cfd36f8f8f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9e77f1c4bbbd0de770d490fc14b71204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e770e4b791e70d8d12783b49deccb0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30d73dd13f2ae9e2c3ded6d0473fea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ae1d888ae8fb89057dd2913da3ed9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d4f6d6d613e15bbc3c1ad40efb1ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d9491b325f4a1c1febed554015160209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f5ebf9846b47c0fcaa82f73e9714b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71984fe1e56e4e2e271142de932c91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0179baf70fa58c6bfe0350ae13767e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa106a6d0f744882f9cbd206eb8622ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe787cd1209001d1b8d5dd834490a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c449da411e30aa3ead01bf7f0838c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9609355de3e27a106c23e19d638d9f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5f9203dde150773fb7cd21b68dc8f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624f42d525e587a37f99ce65768324e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd450782dd81142b5fe4daff958201219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9572b13bcde610361dbace4ba7777220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f270909d749665ba8042f28c76fccc3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbde44e21d29ef415f77595eeb44e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985db4be19da35e38d56a42585c3b85d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e0d08f4a18b78169d2fcab8b9331a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fe772db8dee8ce2dd6a4ef23e435c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfdf61d0a137c2b7a339439f58329d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d9927d66ddb25eea85efe152f8d98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f128070f01fe395dcd4c90add19e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0783619ea7d83368a9b54485c6b5c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032b42ab2ef37945bd64c48444793de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51beed52c6b24db5c4a3d259e0b976231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896285a530285aaedb516715dab7534232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6f0b561b08ce7370428823602b2c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421f7e7ab7ca936f0fa4a3aa8a32783234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a385d7391f30c161e5e087f40df5a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa4ee4f2a435c350df46239977be60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f930fff93821ef238b74429b1e350237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf615264d85348a8c18a718ec613989238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d074159cfef1d56579f85874986b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4f8ed523dde06608b0e493da8910f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf2041ff8f7d862624609d101d2444241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5c856b4f0331876ef35208a63dc96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31ec1e9bc1ae35ebb50e5c79ef466b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add473ca35c1908bb3bed5d1be9fa68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fb0cc6fee4c8d0d472294e3b4ef30245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ddda1ed7a072c59c02cff27e6a5a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdad7ca611223c6c69629ac4e18c090247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca72da02c6934d534ed77e84297713c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54060d366a638e1ccc75ae366233fc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc81d28c0c3831d69972b9fdfa0b5a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee838a13e97c0f350fa2b053a1e013251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc53194bdfb448af445553fb732d340252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db417d3210d812beb07e4bd58bc4236253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf792cf846f6c45e24d474bcb51dbd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4c749f13310741b0e06d8e09a5464255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ede52028b402213ea46bc8cea920c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d0379cdd0303f3ee14ef502862836257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989ebe322e5be0677a1605c4f495a25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa6e3476011bbd1c402bdd02d23cf5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d8e209157e1a875c93f4793a04b6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addc5e5d49225970eecdf4fa265ddc7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e6d5548f690cdbb7ec3d8dcad0270262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1a9e97dd911d1cb91a8a9dc6baa5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40b63b9dae398a05307c6a7d065fa6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b5d4fde4a69f467f4c37c498e3eae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b9c5c885f19a0e07ad039792de49a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd51a87d0fde63d6f277df79bc44637267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3608bbf09da4e1a85c95446863884268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f835956c8e00d861381c6926fb734269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ed9af450c2c525cdc3ce469b3caf8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99579f2e0b923c728ca4158bacd77b86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53172ab9622c6162a3681e3aaf82ea6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09d5bbdbd235932ef959c7d9ba3687273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2780e9f29e749363c1c5f7a6860820274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6cfc141391027a15d0ab6ba47c5df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec98025756e244f9ec7d82e8a8f781e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cc61d171db95e81eb76689cef1049277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0aa69fad265bb4b190ac10b606a47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf4e0ada7415b71c56f5a8395f9466279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ac3ff02f52fdc0e11c2e23b67affc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd50cb332ac19dd69b915bd66d42f01281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31865e3016505eba545511fd2b3631d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844d37859e607a4d831ae7246c6c62c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c4c9f2c9510c316dd4358eea15fd9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012663ea8a66327cbfb93e64bf75ed3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b0bf55b01a42027c20ae1b4707a27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69e5e55da459ed4aac6b9b48553ed3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbad1e0f2d87f47613a70ec43147f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d210466e94371e958cf56da18e694289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b8ed321e0a5e50bdd3e4a40d75d9e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598559adb9baf4ca82cbe29e5f327bed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f69c6aaa754bcbf46ecd10019eaeb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e80060754280435e1c164105fa2cc1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867402cea37709102e56684cab276d79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228416f2dcbdb4460bab6d33d472c42f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cc6c355ac98c019f00cafb06ba622296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d58ba29aa7421495471cc4352807fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9113c8a9a3fb7b18826266c2ff2c3f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f7a2ff4cef096aca98437ad26ccf4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017cfcbacfa6c61fa2a603a81a5e2fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1458e2816efd1316e5bcd98d8870875301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cad902977d762da280b270773cba6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba85500c1ad141c9318cf97c2f8c28c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e27066190590c2a287ecd32a5422e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84208c63948447eca81219d068dcf575305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff361d6c9ac49d14b9df24aa7dc76c05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d5a08caebf49630ee514f15b77e9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1355b2c9194307a5f8cb7480d55676308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d577e2e63dd5ee5e0db3560f5bf777309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776cc4ecc634390eddda923f517a687310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1399f5a314e26afb2c809d757dfbe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b914404a3b0dc4201eb32549596423312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad8359f12193c9fa38b12b99819bac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0355b3148aeffed27aa7b8f4a9749314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2889110c1b621d55ebaf586c0dd60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8460c8b4e553d70ebe16562be990e8d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805fe60c85c5056511bfaab3942b19f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e5d9815344ad1b5a61106813dd9b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69030fa327714fed36f282a18938f391319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55e3d416fe17358e9635a6b0abed39320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23a1b37b79e32b84252892c8e54a2a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5296df2ca78d9c0f9b3d71d49b25c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430de422e06830a0b43f06bb09fb9421323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4564aeceb4d66cd90ca51e4bd46aa56324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f1327b8a88d355e443a6ad0cf393e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db449971e112ad869cdc2e36bbbe6704326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d7eca7be3ce7c622a7d47e45de88c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777c3178c87786c9e6f3f5c862cd050328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b73364b0f1eb022c9edef3ed741cdf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5c550b7e56dc8e016c0c12991a5f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ce33f30c954e45ca662fae5b3c868331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf75e7a0329199430d8dec46076fe0a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567fee31816628bc318a82ec658cea3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2251560f7990380d3bdd2f2d5187173334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e835eb215f654ee1de508a52724c411335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9405f0b48fcd2c8115cbe98c38fdfbc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41239f7921d69fa5dd59310782e0e706337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d8a26905393eaad1a5c7aa66a3e9e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d145896af6bc870f58701643ff375339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701196dd1cdf6633ca1ef0ad6e93687f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fdac589d477e32cc6ed026214377e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6058eb612c885f72f79648cb36034342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec2819f924eccdad2837181aac4690343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f8506b0e2413545436040adb509fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df30a441c3dc960e0cd5dee217de3b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adada4a6116fa0fec3911c24a991d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563f6e1676015c8863fc7e731c6f8e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e653a8753db851c275ef700d273012348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9ced2b182034f1d0d52f2f0ce9c58349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e747bd10b5af88a4c50456e19e4b29350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac27e05f9c09da523f006ea7b3d016351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec70587b7a25c8b7f9ba777b892aded352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0df8629832a53f0328a209b5b1be0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61712a78e65edd5dbeb3cf2e1340a3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975eb4be7083ffe1b956e1a613104f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74da9a3c8431a26c33f3a80ecb7aac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9ca579ce381e97b65529b3d083860357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e67b3837e1279ad922122ed1f0f211358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ae648304c3c4bb7532119f8a0d00e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09d3b06eec4bd6acb4563d51d786b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d658b00341e663128947e851f70049361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bf0e58b0949902359eb581ea3a05b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c5de6dff70c35a2438d9dee975235363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c08e4674d9dcd0589f1deba8b78f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c05ec2b6986211c7438ae280a23591365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c492c9fb0a4bdeb055dd7819d59607d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4e7ab9052f89ed1b0e00940fa5b81367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845a604e21b6c84f41f06bb56ccd711368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e7c45923b7ed2b16e3bbad0e3d6a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df9378c133e82ed79148335ca497f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435644ef10083018377d545fae1f2cf0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdb11bc8aa18cf3023dfaa5f29a567372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02f6fd6701ea4eaa6ce27eb2084b7d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad81ac85cd21f07749e9ec7a5ed8a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f0e8cdf8ad08b9d8c27f27c3f2160375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4172306a169b12f568c0b33b68683376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ae2c066b755ffa8120236d012b28f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fe844012e100e015bb1f930143422378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1d8a99371700600d49188b033bbf1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71272577d789ce2bb32f0f7b253ec667380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b253e734c57e6c404d193287f10f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bad7b98e423c6797ed59323cbcfd25382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabd639a3e02233ec3cad4a779d77a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fabade0812871c3a1a39438f70679384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c80fc270ea498bb09a980f96e2e8b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72afc312eab9d7beb98e2a20e2ff0c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb736d183bd70a77f195342b4280b814387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f39cfbea27527590d57b25163af2e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8018fae579f0296f8220e33413328b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a9ecbddfbf4615821215fdf884584390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748e2b831200b6ede3178a8b858fcbd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a03448d86c94456f7691e47d2a7452392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8ba10f753924771530079516797ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b93f3231ab9bd748e9cedae66838d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0644e89cdf8645d73d1e71215418f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674a7041538d1a7e83725b5d000ec3d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035163b45c434e02dba80a28602cd80397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87038987c09e2d09a03cd09cfb6b124398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6b7e061e07bffa503386ce755f77d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7684f49aa9fdbf0d1688d41edeeff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865eed6711409a3e61f6a1f8540d4cf7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf964f42cdd9b0e5df65638b3143420402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5677b43a52783d7fce5435025997d5a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900bd23cf476a7d342ef523481c9e7d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad309dd69729cd129e1ec97f34ff7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd220fa46000c3600e93e518fd373e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5936e4c1e97bace74d76e971fc1c012407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe32fe9f331644b42436f9b19268c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276def55130af3fe4680ed26029f4b84409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979afd4bd5b3f7aef06cb95c55611ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa493342ef8c4a703ab70825eaa504411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bda5cc0e2d293a856da2f3613d5d5b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e5793b3fc687b7638ddbd6694796b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeac4ebc77bdf1ea1940354ffd0f377414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80b24adc18581e6ed194ec27fbec42415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f04f893cfa62b427eeb67362d51d3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2dd688ee8e4ca9e6b465ffa9cdc5a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dce704e1100226d24b1caaea4cd98418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b38d480823c09c8dab56ef9dbf73c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b6ce328cbaaacff772db0f5d94ba4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea00a259979c055b0388fe7991e374421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010c4bd71711e740c5a99ece814ce6c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2f3ea2608f3fb89d8103db68792b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4512522af60c31b8e544c2fbda07d1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d121ba89e95fe605bb225256ba571425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589084fafca3707846c5fb69b1a8d276426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e0f4ced8662eda8215be5d4b4dbda427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e35aec07b62fec6bbf8879c25a1755428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6da0790da831dc84c3658f11845b3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dbebd596fe8c3f0e900a9a5f2896d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526f6b27ee76b5d4a11730cefa93435431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15997f8a65d987502d83d57286dc2e26432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62571022049562b6ab37ef8b30f944dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b356edf1f58191a1dd8a381a41a5f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142edd10ed141526a23cd4691fc17e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d144450d9615d54eff1a53d3b022a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741a617bdb29f66f024614a951557be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d58f92616181be9fd21007463f1d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5685421dc6714b0b294151a17942fac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99997a6140c4e2986f2c4508156350e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474f939db74a147474626d8c3e48b58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f27c2227c4e238022197d9d870631442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13f78e67f415d2a68ae0a425490b6c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b217a6e8b44b3b4c1b99044c2c0ede444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10069d58128e850095cb6fb9a01400ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869d04bdbda6dbc0354d6a0f20e0552446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6845cf12eab4c34968a280a12af3697447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969c380747535d75ad26152310fffa5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5983c479018c644ad6e3c2036440bdd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a1ef984dfc1c03508178e408872a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236f313c1706eedf732aafcf32c2198451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3f5c24838f0c7c125ab2c461b4ce5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4379c7a7445f43c9ae412175c4f05453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db5b56bfb44ab0f60a21e4b86726b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d3dfd3c6d72c0b76e8f68343b96a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d68fc6f584c57705c4cb2555e4ac53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b35bb04f929a7a68c090ba55fda28457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85b6f2037513fba3df8f969567c8b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37856618f4470fa7c0083519b3b00de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9f3e142c399e79f1a4de904982a30460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c8634cfa3c37e59ff69f12e4062ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b20e1b1c978c0a4a6fc5547ebd7333462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02468c7caf4d89414b2210978438a70c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62cd486331f1d723cf105277e3ba0a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f1fbc6a41fc780d8dcd82d9f7bf05465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2506fbb2aac8a1d5994425356ac5ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73837ed0418de810ff01b90e0ce207f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bffdd79fa119f7ed39e406824a1960468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc16fc1519d90e8e276452b2627efcd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87548e70c80fb5375229943a78cf9dfc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a6d087e96efed135eeb3bbd048ba6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b5acbbe7dbff6e10d5d39fe534e68472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4d59e051a86136cd3acc1bed99c77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c35a5282ba72aea9fed5811b81cf72474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b54d31ee78b169baf5e7119803b7b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d3de69a0cf325108144d6ec4b0e03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3acc67af25e4903fed7231ba1ace96477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c10c2ae57e5b490d9ff25028cb69d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14241ddaacf39a54b60355b08e334ec9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c961d3f1f847e5ca1ef790342927d11480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be4682c876d6f4b3df27ee0612d2d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9163d3922b5eaeffb4346be0cb50ec5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49d9d21be3080e048edb1b9cd11db3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd0267e036cfeff11b91940a3cb41d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8277c7f1a2c073ef63733d4d178ee3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23850c0f46f2820a3199bbe4288351486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9456c81706f75157d729dd07df5f3f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78b25511bf981731ed759f87b8fb77488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb484d1823a7215d9f7248e5fdfea01489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b34cf7af778a370b0f3100cb8f03d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0187ce52576d10604e92a8b0dffe97491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a035a5266a4bdba3df6cedd281791492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a8b9cacbcb374392cb535849256b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7877f2aae89c052cb3bb3d817cfe293494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad79c32d61dccadfe3654783c27f9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0ae05be87ee64b228634acf331e1d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c801df187782b66cb77738a924351497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598be278cd19f0fad7c2882220b7342498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8a3db780bcdac5cdc0f02fb28fdcf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eff72413b47c497d644ea475a959e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16833faf7c815328f4b46fe50ca95236501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f662a441505d0ddd7156f2e410bf20502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223493260f669b931ff94f277b02a5a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c08ef93415dfb9dffb01fd1868a294504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0591812f433ba7a8abdec9f8f14d0b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9fa79b041fd93503beef4e18cd55f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9ffda58462d423f0197b824c8acb4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda130077522385c9f054e21b59a5db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da25da552594a69daf3ed84d7c5e07b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b416de13728a8b0f15b5ee2fd2988a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829b188f65ac25043380aadfac6c808511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634118fa957d8c0587f983246ba70e0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54969f8bdba47a045075611b9a394ebd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71c46c50c59f05ea6fc7f6a786f3a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798722c30aeb201cee206326ac8140d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa02151f3872513fc9e65ed5607dd2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbed1bd8f054c047b9b00ae0b376bfd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fc83edbd467db1886985f9a462ca3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beea865c2688334fb72ecbcd68371d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046282af6ac504e8808eac961befefd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4295ad71fd5b37a876ab716fcab85ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd108ba120d5a7e9d34687749f8831522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc44d3168e17da9fdc0e790b36ca494523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2180952dbda7b5c6b1a5c3cc3d0f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f21474e8fcc66fa9a3b0f83d9ea678525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3141e0929090050ae8d3a5c5bb747a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad5136b9af7b541959934bb5120b19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830fba0aebabb28e9c0b0cf3e2e4f19528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445bada963f097c0c18a13a03d49a44529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d421569b4a365206f37e0c1191f275530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a03a80a9ec14e840668c8b813fb971531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb565d9eabbdb18d80e3de781f1b57532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf8817d64f89e6aa412cf1004bc5a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fd8eb6a73ff0054fe3767668de87f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c03e3dc932abef2e87478f13a7c68535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de4762799d26dd614704435d5065a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722149fa30abfdd72ae63600dd5db51537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85bebb9ddb44ce0459e77d1e67165c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd4547dae92b0ee377af49a7d9ca03539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ac73ba2d01190bcd1eadc78269aad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274ec670f8c18e3b12b1821bbeacdae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faaf39ff9431e27a582306832087f8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbed3df624b13f8de0f0832b6d0f92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182a6be593ee27e3741137458bf879b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154cde83a1d056c8b7fbf5ca4146abf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f73dfaf0695e7c97d7b01464803f94546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2de184e14edc32767dfd23381f847547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f89014ca81a854d3835592201a0aff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0044c77deac41afb68c0717371511549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7019abf34005950d7091ec5a4b5247550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e732dcff4f2c74a7ab91857196e9a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034efd8793876883c5da156360a70ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9a63744b91b88ac229996a6c3703e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8e4ce8e52692deb9b1a9915df6695554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e166822029f6f1cf7d27dd92cb4b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4349248c85d627bb9e81d689fdb71556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67de01f91960fb4f68a1c3fe8b5c42c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ff6d20be99c96be1d947482b6611a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985a947bf8dfa4049840f2da278e3ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2207b4af019c7b350eb6cac7d415db1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9954fc503d2de2aed3a824cc48d6f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce322e1e8769bf85a42617307f4ed8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bcab8ac34301e8b6d98eccc408521563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d92ac01c8bc1481b236b5abad1956564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76c45e281df4a2a7b503c398efbbca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2eacb2f591660533111885f09d53c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c600e85dc9482833210f8510429eb73567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5e3d12d2e4c151d4d5ae783233c55568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49b86e9c7b4b21b32316894f415821569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28c1c6e99e3dedd17be6fd2214f402570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e353a4d5c2300000f6e37ddf620987571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63791655a8f4216d0f7deb33b05c5b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83076ea898eec041512904786c4256dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599347bd97bb965d750a8593c9b89df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15692abb05b76f9d57a718bdf917222575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010c7905a10a3f2d541e3e0f9e98d18576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99582a56428c33f1e2a1146ec10f005a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb3237f873fbeba3dda86aff6c873a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770647cd3a27ed42a0aa8fbe4346733f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81459aacbb666178f98afe127a3bba2a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd979653f677e281cd2b62ecbdac1886581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a056a49fc469426fc636b41a868a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90217c009ed931e0b16c014d993b19583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dde974704fe757dcdd654267745db1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffeadb7ebb007ab76bba61754509f47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824de05192cf45fa43cc49ca1712ddef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e799d7062b6b76e66b52745c3071b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad4999a88365d987dfa0d2beede52c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53734f05a5a51878b2a383dbe80f1840589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f41b941088c916b862dec59fb4c8c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6125d8035b60531c3447301c1ad3540591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff8695fb57808757e93cb241de4406592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255ec6f0b9f256ad14071290db0588e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8475bb86e14a5fe2f840e9e6d3daa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f729b0a62cd5c92a4bef1e93ef785f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce290561c7b39be1adbe71d633f1bb0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f6fd3286d52647034b532e71d7c8c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc0fb4e519c543e12e90b75cb27a37598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e383505d4718dfd2a364f7512838e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d204d0812b0cb234878d3944b20ddf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f53f247a0d45502b8b9836b1a1a26601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7613090616f89003de4e9bc8ab76de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13de92c1f10e6a14ee862ce8310d85603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5b9621d15f319175ac833fabac9e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3c82b57427ca45428c96b9a1d320d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99036043d90bef8d30426db4af595507606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c7ef4b41c8760379203ec14ab4a11607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731d2227a86d60ea26e6dbcd4e24bc6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ce252f912da112bac5e3e184d9150609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d53ce2b5d3bfc2468f2a219fc854d8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c323a48be546ded46fb5b72a34cb9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff11f8b1495335ad8959a1cd58c7e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461824c3a2022c1849d317a11a8ff399613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ba5befdfd0b066366a8b0688520ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c1a5c82ccf536b55a39eaa420e53b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e824ac55e1561c7910582fdf4596f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28547141b36baa3986caecd6607b4874617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa40e0eeeb11805d4bf79a6a4368907618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace0473a4098bb0427967001f0bb929619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbbd892e222470f408739e9ef0be9a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94989363fd18e5685b0042a86d1031621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220bc8ab748ddc648043150b1314348622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936b7d4ef567e858acf4a030989ae4d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132c93df835950de363e1aae676a9f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb68b967bb4e4a45dde8affea85bb6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627cbaac2d197a9f4b8a1705ef81273626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e8ed2d1664d8889c7d133ddf24fe9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabca00e21b0a93be7c3c22e1b31ab0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b6d4143495328f2d71be7cb9e2ef6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40615efdc67e04d7735904c56737e7c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c833ca8a3fb29bf9e254e63d784d7e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9275e4f21c288ddef79a2dfbf8062c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31b09df2b1a589a8b8142eea3cecae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d71cf093803ae958c035a97fd22b33634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7376992cc3c964aeb90a7cc9d346c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a425fdf368fc28ec2f30e46dfdbdc9b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf6a8d0620f713fa6d28d0de27332a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430e72589e570f55e82bf9871c2389c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2676117cce2a083e74cff1bc1547c0b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a25999d9f013e6ac2e00836396513b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef1f6c377e8c19bb07c02342293a00641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e2c3c32d3558fb4b22b1ebe14592c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e587216f0fea5cac114e3d7d9f863d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39e0d5ee4c26e4077f269138ba3f6c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced396412dc11f4c77215d1260d0ac1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5799d2f1358b9e3064bb1e16e0abf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972742c5a42d36aa468b31515f2d803647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb6a1b4fd7a7669cf0a49cb3b7b099648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e371e31e5c01a451675701a4d50e86649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac024fa0474b727888c4a1b834fc80650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478a2cab4493a59535d7ed7a2bc3412651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b1700b5c727fb5b5c5b44e51ff642652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d536a2ccf88adde8e522b502307e51f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d162b8d3e5a6fbb62db753306c73d70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609064735babaf91f5e7e302102733f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0aa7efe8c389823a9ec2e12d8e695656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd6aa42ca51319ebcef27c6700c16d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecf53493de7b38ce55ae724ba40297658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50866c1c0dfbcbe9ecd5636612477ce4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fc92f6de27c8ee105989e35b049df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c5d52722466290bb09717267ac4a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82903fc040db571523ec9c975749ca3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6d5c4301efbe04c8ddeabdc90fdf7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0603ec48d60ee28fa3a2ee60177aef7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf329a57492d50dfabc107401dae2d62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ae484a7cfea8f193e6c18a7eab1b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdda4863f437b654190215f28b0a7a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c002de8354243a47a98412ae80aecfd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55653f14b46d9a5205a9cfd465fad5dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08497f8d2746445f017b7645ee44bbf2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4148f48e77de82037835a74759bd4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb2e0ad2475185746ec6f3bfc5bfbf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43e3435c321ed66c8cbc9117fd2a88673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182cbd0159722f61289bfc6dd83551e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dd6cea66626db5489ac9419e38433675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b383d8aad687676d17f5f2291893c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cb67c1a144300d7dd455da73f50fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa2221fa5734973ce076d75faf86e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a88a997981181f79b83807555b6d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1d9f8cb19066c8325fefca6bf0d9d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c1f9cd20483ce1a5b806464ee12bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87caa89b010ac3c2c4064dbbdb79d8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706543a0e26f4008c4edc62cc75f3ccf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1c9d0c2c3f0ddc7b191193d3476a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce35816a7e9b11e9a5a71107c8347d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1eb2b106d0ed119fae65613080e56686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad27a397295c42739b6dbd093f78340687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1fc5554ba0e4aa8fcce5f37beddf1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56aa204d4bedab6166218a91ca328ac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f51a4c05881fe10fb657e34ffba1c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435802e09595b73ce06e12453fd7a1b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c73693a8764e54b24675194ed907bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec52afc58e2647eae2ba34fc45f04a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12158028f34730952bed85802a7ce18b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20ed2b4db2db86e58277bac7d5df3c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3880ab07b205003b32d3079b9fba9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd533517469f57dd78b4793b296a7e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13206f45fb4bc2c8fefbd02c17f211c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dbefe39e2e972fa8c92d2a3eceb1b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd79bfdeb7f2a8341f11b9291766ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42129497cf424641cef86d3a5e569af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ca5dd8de5aff593cf3f32af1e208b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5297e55b98a0035d6a9d612e275a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6c4c0faab409d09813b7354cfe72a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea91758e772b4d61b428f1f0d182af4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753733b101d0ba724a849769fd497386706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bcf37620a1c1b701ccf58d73d4e10707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796025abdd127c64d4a3e4b17ce34320708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dc81895ad1c46774b2e1d4e377646709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1af0047a0a31a95c552402fb8966ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45bb558ed0c19e636090201fcb566f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3333d8f0a2456b08e157e865668d5f3712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5964cb5daf22484febffafb4015ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25315d01eae13d90f25c7d0ac679f2aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9f2dcc4d21265c12c0cabd5b2aef93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a7d19d57854a4dac5be5f09715a1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120359d2d0e65f891ec4021b70438fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eeb490753f688742fb6730466b656c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599507b3587fe76f5ca3fb60bda62dfd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbd40107fd94d41e590bca9a3d63f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4369117a759414af489d053f85446ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3cdf0969f74c65d2738e52521c2fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7900f7d1071638d990cab485a92baa111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd1686ea7c727ff0c65cbadfdd1bac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cc98ff5e628bc15bee4c37dc5e10d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc426edd16ae33634e542e0a01d5e21514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a28f6bc2579627750577f99a7f3a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4132051135258f69eeafee8e3295716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f78cdfc90feb3a862910b174572b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156b894d82a25087045ce016f6748da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4d64710645157c8f300cf4153946f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec2c79ffe6b711c2958380a1843a0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b39398cc17d3b1f08eeb69c14136fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c41cd0b53a440dabb1d2cebe46a84e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b0785143cfcccb9e99fbb94a4be9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4bbf40d550f3ac4babaf0f33b1be124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9e85617c3cf041a123c0f24fdc84b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603faa79f624fd53abe0f5d0f92e926f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dcf76706ad26be2b6adf3ae64737527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be602610bf61b1ed58349585f277906728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00c1887b0ca3e871bfde0c93510bcc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860cc484d41d28290ef53a79e7cc2e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f45b87aa7da6a1c2d5b7d6857ca97531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3556c91897af4a99be136b1239a563e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732fad02984a34a340a51ae084c3e1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16288903a4a419118812bb23469458d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d1941a0c0ff52e2b9709f8c8d955c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1459eb0e375af9d39238ca147a599836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ffcc5afac77a50815e3bcd45cea6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88d37709d7bcfc9cd30e89c68c0b8938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4e39f08ae5291e4415ac1ccf7c2ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063b171084ac54390264062e542891540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e7d8793774a3579889f58a9ff88a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdf96c9a213e9b8895e369e6afe4c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1a4ef8e489fb1318f2c3c0445902343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdde7b1f6477ec20ec0851eeb0e3e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10d03700588000c0f2c383e633cc7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614e6b0544f2d51899a36d6dda85bde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ad8dbae1607e63bfe054cd5da049047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37bcd8f5a0725a49b85c8b82b548e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a98cfdc19aeec548b7d00af69341949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0b70b90450a604c6d8ba4dc3ed80250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11eb32861d7a2726219d9ff4a80c79951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc04aa01659415c32e8c087dbdb06a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196748edf0871a79234c36a37f22ba3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9580d1ce44c55c8a5698d4de6d45b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886590ab428d407f5c91b222aeafacba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17469eb4a676dc2c0836acfa4727fb6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56accc82f425e9b3ccc3b793424e622957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdd44883ea214c2d183e1501775a5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61071019f971abb1ba456626a46cffa459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019745645fe4de9ee45c33f5691509a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77570f7f9318b9ef5ba3bbaceadaf30261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e8cb820cb1072f3863ce27ab731ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cfd30814b1e3c5c7865fa99d2a50163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd410ca6ef0fc81fed3c2bbc58970beb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0de5aa1b43a3e06f031f0cad0161765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474434ac52d0fc931ff73a7c1fea08866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ae60dde4d46598ed53fbdcd87839d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13059f23dec259208eb9c3c8f9a90d7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869474ec3d8b83c4070153c20632c1069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2284de78ad967a4a99216d868f4a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3a79bbf0402a333f579b6e4d0ae5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64309bd69b4c5c06dcb83219894661872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f0c2a54567d3064b32d0ff54b393373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1686f296639683944e6b4a99e0cca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df3c02dc28c0fc5d3f4b76d1473bdd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42709da10f91736f9bfb050e6a2fe08b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ec4d910b4a6858b782db8feb09bb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec9009c65bd39d578300513ec220eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a7f18f724f24f249c032bf890c55379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fce3a9ac44a92a04c84c9b56c39d5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82822c1a97c72bd75bd8d7e127082b5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe699d93f6d6bd76c4e7575ffceb26b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62afe268287850c6d64e7033ee1f2ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4bf9a18697a7f3a9374b30fb90cbe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd3b6c706587d678127cb6e656e35e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11cbd8c20ce333d34af6d5c993c4f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd7e918e1b497036d5b43fba6b700b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec8883509276cca90a783ec85261a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b577295402360343353180141a068eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333194318ea0bd145d4320855e1e3c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa6bb20e3551cb91053d93d56bcc2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87973ad57eed7c01fc134fc6b19b72bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b9390ae5d98b933b671d39974864493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0729912611930141b7ecbf23594e3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c7df4362c755548e5c72f6ba6a47395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e436a870b3916813125b9492f11ae0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a602a95871d14cf7e5156e39400ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df12cda59ce861046d17297002ea43298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c264f8bb2aa2bca8835f5ad68a328d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24071639c1eacf9b187ae0f5c65866a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef980400c3b6702c5057e6c9de265af5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73c6ce4591c390013e50c3f90180e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6dc509bca9a9623b9b68875f494a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684569f6cba5bf38eaa29d26a1c4300104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a24ad0d2e3c361cc5732844035b37105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7fc7cb41317c7b91eb99bdde2178c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df5fb6ef36fbc13ddd55fc3567c024107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b7a753177bbb4863bc874ee1c1e92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eafce5c68e862b47c14dd6e9a6cac4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601b1fd79d01fb5e3c251489dc8641d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa6f1aaecf3bb00448d7f63a723fa3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42086e4f2803b597671e9d9821cd2df1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb5b05e938ddf68a420b201872487b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fe85c965b966719fa94ac15fcae68114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b412daf01bd0480a4018abdb5cf814a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f3f2be924b95450a5bcd1936b75b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ca3259388fec897a20e0a6b08dff3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27ea41235abd954e56153ed208b558118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b2ec66322e2d0283fb7431a4ed5a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb04191f5ba5827af446f70ab139b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f566b84832ab6ba49f7802ea16ac5e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f48eac6fea46fba9be1765a199228122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ddc12430b44ea4179b3e61f4870db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d83ec0a5e98959c4cdc95ac6c965a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573cc16c64f0bb73fb74b47e1533573125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b967b0cffd31c298250b0f45f8f63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cb95cda04ba8f57cf6b4f67261afa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95d264ec385c313bba859ea297682f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fba210480ac415fc1e2981a23706bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c66a6ad9d39a3c553acc1730301f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44f26fc2670bf06f5a8c91c8c3dc47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa2308111e5e7c443a28fa792e3a91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc526e86f65a698a40dad8dc57203679133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6340f390bd451c9b2f79f0e8bef582134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba669c934f1dcbaa1e8bdcff64694e9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bd8917dcbbf60c3c1a6e15c6035d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2d8c29e597d8150fb6f22e9610e99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998556f1a3599ff73b034febfe7de4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8032d978904276808fb793b8bdd7d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5bebd9be55037a851d99b56643c63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1731e4ea7384d5021de7af93d0d7e84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda169ed7e12fdc8ef976b3184556e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9e4bb3ffe39f97dd9a2e3948a8d33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b2b9e64b04c046e9ed89d7547b168144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe51a31d52e013f24dcdce60908121f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6791b2194a4333ebc364934a1bddd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663aec3e6a4e01f022265409e8ed1d2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88b2de3b73ed80d9b9611aca512ef1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d82b17d1a0511341732afa8ad75d91149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ea8ffe3c8c76f2bf8157345db5179150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656adf0096ff8147c21d497a6dc9ce5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a859130d223e577635f278ff38abb5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5eefcb25005014781aa11187160c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103908610bace9748120ffb455f36d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417691fb06524e153f89ea394c09269155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e4400a9313a8f5e7599a6ead7d09a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405e4d8935fddac3dc3e3d2703f5e69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151766c36938ead0796f18c480e868e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5cc73ed124628904ad6dbc8b3f617159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba31ea2d4c70d1fd0eb274baa8998b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1d7a9cd1ca40fdea021564b1c4d51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a16dd5e4507d025de3725faaed74d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e093d9fbf3d498fd92755749f85b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f7c9e81996259323025271a553d65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb313154b711d11670d4d45ab122787165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50a020076ef44a23cb74249a647554166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d68f7fd8af6bfae9496bc8fa1b9ce2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c19a1bbc90fb410f0ace71038cf4df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87b120ff06b59b1efe261c2faa8255169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae80c9a2097b295121b6e626ecc76fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da694246f7690a36627a51dd0d1179b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ebd792d3f11665fd6a95fe6b381fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd1076059aa1c98bf60d2492124152173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddf6ed3ee857425661b15ca999829b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335a4f8bf34edcc0032a18e0f4ad6ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcec53075e2360d679acf8fb082170b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2ea689a08cbb46a7503040c39c27d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff260ad6db064091865f8d0194832b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35282e18132ec3a427b79592756701c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c973a29689c0d8faf8a0ec6b5997a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74ef4ebaa50f47c3cdca1b547e14dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9936def83d547a6731184657843abb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d5e7205ec8464041372764039039b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce882fe24c001f01f794555deb5923184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a0c245cdec9db95c5e7bfffec63a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23628ce6e1c1b874d50dc66d7cdd668d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5875bf58ce00cfdc6c6053057619f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1c05c1276e7d788a3a6efa651c337188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952703ec63da9df110c0e92d9917abe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc5f1284098687a6baa60da1858fc7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfb78779cb0179058b8b22dc8fb628191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea5180a34b0f563490c1d23625592f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9e590b93fdfce157991582c1a1bfb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66be8cc7fedec48e8b434b8d00bdbaa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b915fd923416e651101855754aae08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7935d98403aaf85b02acbd6481dc12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ca7cba50502152df5f1a97ff6aa94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c469e82ff74d5dc2e07493ccda8d4d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56067bcf0cf0a35b0d3bb8ef621ca4b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7977b5b9887044e461548348d845646200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e097ac8c6189c60fab2195ad1e1c7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1143ffd3b80cad3e8a6b5571fe66f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bde54f738da3b5572e90512e3d134203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7c3d290b1f9796c66e3f0dd2c6607204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f732ce32b1f228d68606619245a87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442c055e96e63baff0009e2eab1da7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f44c62f2711e979fc955982aa7b1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d6dcf239a01394cdbfe0d87c9c125208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765099b4de7f7d2a4ef545906594902209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f532b6159affcc935a8a0f17e6555210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb5bfa920bf52117fe6430f3a45fe0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b51c4c20998d09f109585f9b268fdb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab39438a56e8287f9f68956e4ee16b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d727502dba23fa9caf722ad65effaca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dfebff7ebc8c3c92cc0966c558d27215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5b96be7065f80fb477774ccd0d706216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ffc06fba529cd12740c23f74aa6f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaeaa8c7b7ec8d1e539954898003a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254bff871d6d01aaff7240210c6b9f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b631de439ca129f2c3f5e63b5bad28220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e6018dd8025a3be124d304a0be816221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ed18c15490f413bb4fbf08a248f1f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baed8100c31214fbdd5e83f7416c50223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178a5a259f6691cf58b371f9686de33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7735558644a2834e61bc33d53081e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5a7769e0b4f0a33ba1d17729d55c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664469598588bda07a70b0bdf8becfd2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79386e498dba39e271c3818adf6dfd7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d79042848cfdc5d570c79fe163da4a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874e762129448392109d71221f3d1b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e6d919910246d1ef39a348fdffd04231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd3dd8caecaa9ce1691e03fd1630f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda827cc7c33abd52422f62499108de0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d8e991e1d0a679d4a806f5505d744234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771064c8b4a15fca70b9bea17fc93a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efec4eb8466e8466aec6a3c98bbfcff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbc0b91d957dc8686cc50077d0f5f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601d397080b94cf7f3851cadb475c96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7181c61e318f4fdda1444b4df897f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee090fe99c1338752ab9c256b6ba79240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71944f7a6ea00f611d44040b23ef3e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dfe9714fe4446053c034c94f842c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93e5ac601c9e1f29cec06b15c84a4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df601ad1c6cec5809a1397d740e83a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf474d017a7a04e46c2dee2df576fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d011f3a6562553b2d2042756f1a66246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c898c21e0c6ba3f0874d43bd50b54f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627e69d92bd10795d2b379cb8b357f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181953f0e7f01837715d1ed26c593acd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb88c98ebe84cd9b75c348e9dce90b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546e5f097d433fa7f4c53a344d9dd1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfa1d1ffe3ad0b4598a73ce03f4753252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d869aafcf014eefd8c7dfa5a2cf60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b357849430d6d65bd5f896b906b7abe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12401801249be47ec7e287e42307de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a28a1b056e6e9d135b735aa736f72256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bef64f42cf6161574f827e700859a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80285fb95d0f9a65b551dd3a39a7e47b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a5efb3dd51f52df7f118b9435fada259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81729aa1cb675628faf3153d231ba4b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdabd5e9134990a09e0476770da4ba6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03739628fb54f007af9716bdab58273c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05cdd786db9e25184a7b7682599dc1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99117279cb2873cd9554b9dc450d606264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075e47fea23c0ae5371cc7655ce46d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a96a290db69feb55454893a08e7c95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a66cf9fb40b65806335d935ea6f51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec352918ee46a5d0d2b07a2ea5e865268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e2e673c9815c4bdb73bcf432b8b15269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7969dd005a366f0c4e37433fdc50b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54895811fe2a619a9cdf0f9c71971483271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8a3a94c9fff6b1ce479dafccddac0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db64b547c090e36d30c10c69a0c265273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af394400b5f801d420d1118c56d14577274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79a8fd0894afda39aeff8362841a56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9172009c9017f64348129c1cd70af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a67fc6ef27fd196e7a7f1329433741277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93feb1459282bc9c4057ebf7670e88b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26509b994e8039600849708ca6fbe20c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042a20dff32c0cb0e2a96d7f041f0d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7817616ea91f0be3a39b9d14651974b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4211e6850055fa5ee3339416a35f95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a274510d4fe0eacb325a33907961e74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5d3c702ce0e859233e080710d50b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20379a6a6474fd324fd43fff368d406f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3198b5baf80b55bcdb4de33b5b5879286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987a3c0e87081550aeeda05512e9089287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fffc7de62162dc7b816d06eecd57b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bedd82504a9041cb2b9efc39d42510289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598106be70ca0eaebec2b12459fd8358290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa391cb50b00be8004afaa3cd29ec91e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae4886ed7c044b9b213bfdbfd0055b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83743a5b4f8a509008d50fea42bda73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fbb79e0ec512649c3b842fb177149294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46893f7da1bc114d9b243806c870f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5d9485c90c6e22aa5961ce743f074296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a9e5ebaa4dbdf71750e57787d1005297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dce09bd703387d8d93a25efbaf749298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd1fcff1acec545441e753a66df0e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05c77fc2d0546f975ad068c4115fcc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac31ba2288ac2e60e737aa0634e5812301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce6c59c6e4c68145aad948e24448f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a2642db786208cbe5a935051d60a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85089b646ec0b9ee27cabe888db50f59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f575758e4cc68e85219b15f60c849305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22231cb826b8375f14a4b5d030780b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727814c8d01a38495d8d11711ac82212307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e62b2edfdcee5d2c03341d23f1e8b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a40b283504328cb814251c565d59d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1e7f816ad4154169eae970b93c513310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069f5ed681a442f80678da22149aca3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1eb405a4ce5a5deb8fbde5bfcfd5b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c12d7ed6b9db9252a7fc62c5b2781313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b041b35fdc03045f408e0bd9d8e92314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38ec1ae458e53339e32cac52cc06a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892155d5a60e0a853536142f3c020279316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e768a305e50ce5c29ae3add6d55ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27432ed851254c63b715c7977318a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a5b11770c4a49886c4d366a85f6fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc50267e2939ddc4102d5e2b502aa16320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bb07e811ba780e49eb4a6c7a01bbd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f58411e613e3bfc2d0ed50db04295c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732455b1711d1cbbbaad64839766e90b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfe7e2fadd22a5fa1cd7812a65dab3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bd3c551ca501ba18f298de9114a4f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fc9bfeaee3f5de7d37b6d33b6b2a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255a88a7593554ba9d540cdecc19a28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d445383fde826e475cda900353a83c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80efbf68d15834c56a60c2c73fc93d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184ce08d20b8f1c4efb61901d465290330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f922f8fd331ea94adb9df018bb0de1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549de79b7cf64c6353b95872351b47fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce6ae46cd2ab7494ac82b723bb0a3e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbedfcc691889b7c0adffc8f762f3d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ba842cb14c738b8da2265697c19c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561abb8d70f6ee4c1736cce49cb6f7f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5675c364d072301892e2af85edb94337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27edcdcbac0a67e7e94737f128aa672338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852d1ebae723bdf04589128a0735e36339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf93ff99d780720d53950efb7a8fb8c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462b0044edafcba6d6dff625e86e3e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efe76665e3d564cdf41a1f068d2a21342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc41a43744d97a0c9289bd4ab0666d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e696843f202df3d303b18c515d9e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77965c052399927f1c5d1ad165a75aa9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50da8e3ef75da35ea77de12c912bb0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d421da027b089ba73df3e0a8cb09e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae1a985f148d29858f49f640259f44348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523a2326ef6096cf5627dc123a8f8da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a0d6ce2ac2da95167ff6ef68302f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a034980fb410b7c49183c9a477c35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927541957d8ed940809e5279a7bab35352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70eb0e2b594582cb5b200d9d5b68b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f361602363c827f0a11c68c07721ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993b2c7cc4d4a064942fe0dc5a06ef5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc379095b7269803df23ff3130cfd7b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830a38a0a76e0812568ac7e5914370d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd638fdd4eb2c02d1837044b01f5075358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5774e29756f78251edf47f29334253359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447e167d9e7c96399352fb66927dbf6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f98826c1cb806c63b0b6d4a82ad5a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea2ef3ab3605d451f6e807f1be2d4e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f51e418959fc16f84796a124f6f2a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffce5c6b84654929be9fe3d5c3a072364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66470b3cf3ed60d8787ee1ff1a0b102e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27fa5eec306cc4da387b3a23816f17366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b46e19c7bf280047a0620f7e1a44a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085bf4cf60681498d183bbe8c6179f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a590b8a50cca77c2e360b99578dc1e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fc919a172cb8d3b680e6733b72ec2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f6abb4883465e31bd5e48fe32788f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ba12ca5204f2d4f816ae55601a437372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496f63788d78eb12c8f3c0add7185fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50306cc4b9defe991ddc2debc8dcf409374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a69be9afa281d628b62a36547f90c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caab4b5613106aca40d509f4f90ecb1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ace4820ae4ffdd9aa4e8ff60629cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b1c72d954f3460915d101546f2bec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15708972a43a86681ffcbbcc53e22d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e10b40a303107fa3c97978fb49967380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fe59e50d14c669d085d252cb86ed0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde0a764ca8727ba5a4e5bd2ce85e85382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b7e5d2f7a00c6b192aee066510262383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33b8097285e6c60da8e8103f15f1e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a3ff82431734a1879273fa7e89256385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3699c2755ca1ae8a8f3f56505a48a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd8c7ab7fc3e22137cfe495cc58f4b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afbefeeea209b7f258c066619ba75d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b439d3931eaacf8e45e0fe0b5b816bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5441e38328c0c4dc0876c1e5bb099f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe4feb9f89524af650329fc29e2eed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73711bf114a81a91bc171d64d66eb626392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95084c8c674a77e8150d22502da34a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14526a818ef4274eb5f5841c6a1e420a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44173d030b302c9d72e7c33fe6c8375395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a93ac8ca29c37c1a4498b8df5e539a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dd470b939773cfa04a8aedb649102397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157642565224570a8b6d6d10e35c9467398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cd7eda3708a67fcf135b6948dd589399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2118f7fd01899a2749e028f89cb3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6117f472710180617894d8fb7f439401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c7c1001ad25e6f6a98af28eae0e90402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb135239f8e43afe173eead5e4449955403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d82068e4f5c0603ab73178d62f2d53404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9224e6c6aaa9120c592447d294ac5c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a096b4f2b3296a85667fbe4887c5285406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6b8accbdb249ac5f1eee2b2b06304407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0afd9ce02f59f39f79155e79c2924e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4f17b5061db6b310bac0289bd9cee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398be793aba4df211969ac7f4e21b18410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d1078e12cd3e59ca0e7f26b5f1d2f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09d3c6940566a09d42e57d84e7a07d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae934f6a4d177dc5afaeddb46ce94394413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251cfbdbafee8b24e11a458d16b6ecb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96cb4d685b7e28351d7fb394c4c5f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075cba5551ed6ea2732785af9dc69f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d232b208bf5ff550c99657fc5f979e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d4da9255dc1919f9ce33286b857f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848dfb2ccfbc439a7f384b0d17c6e67419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d32aac37f6bcd0b9fd00149108694c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef99f3d00b6ce5383a9619b1abfd27421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ba66dcfbc880a63f66e61ecb21d42422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067289866f9e60339d90e05f09fff4f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607da18ff69b3668ab6a412a35317fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef637be6b33f003b862cb994abeda8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d0c8d870970259f0e3d0090aad215426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d00b64d367d935753f9f09c58696bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed6baa7677721fe38e957e2fa9b685428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330efb158024eb388c34ee8af99201a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60796d98d9e24c9892f754d9b0c3a57d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a95e737f5e5086064043ad6307e547431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e2ff5eebb19fff3330544450c52f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d089bea4778fcedaf0522db940aef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1fea3e8270e720c83f0a070a5fa8b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b99e266d763b07091403660d5231e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb084134adf5e72888db81443a4cae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa84a468984e77d2f551fa9145feca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab20657be13b7bab28cb520ed628143438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683867a1254f2f7e1b9c209cd20ea5e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d413c92d219810ce0064534304b382a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbceb5602d4cc27731f3881b4f303199441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5c9fdbbb4517ab4de434934465e00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c331ef89c74099893055225493d86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff001ad3b725e2079d84e700c8433d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bfeb09c3a71adc207f727e9e3fda2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd1905313fe1df9f140ac57c2ec50f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d10538c7f7ec7d9d368a1cdaee323447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192772ee8ced65f6f64e04a953ee6de9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8155918d4c7b47e300f5ce76fbc6450449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307e52540e8db1799ed9ac7599de84c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444778b084d88df4cee8728440b87da1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082660a19caf206a7648989cce91f81a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fcca12b9a6cd8f2bbce8d98f28ade453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82a03e8ec46a49a42fc3beb01e1377454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa50e8e5e0681d70a80a20ac3ae325f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58968b00c209c3e0c34aab6f973f5c84456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11661b138312e4be7ecfb7666209fc09457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2705fb78511e89aefe42e0bce48812a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc945d11438887b8c4c7569214b4ee7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056354f78e527626291ae7d16c2098f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592994cccb392688a2c67be421ff9b57461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ace03785781b9cf9d4e786c8e05fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc86992e106e9898f85368c3704181463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0cfc2fbc9c710d004035ed28eec2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fcced56692cf8d5bdeb5fdab698ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2ca410084762555d2fb144ef36601466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376a9ca3960e0f83a9a774e797ee62a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7d13b096102d28482b29f287585b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6054dcccae6c23aa334d7203da2bf4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158a8548d82eb97dc22b30b41561a69470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e621f2ea583a5f162f0b39ba78d15e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5204ab2e9c45fa161414defe0c10a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e69a2cc72a1532f70b1b78b02c608d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca9855a7045cd10c23b9901e0c845d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048522ed1972a7fc0832b6d787590dd4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02114f29d42c5be03fdc2145944a8cb1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389e7d9ef8628c79c860a9cbfdd5304477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0e25c53d1462ecd49ac0c0dd9502f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cc1f40a77bcb3f425df8d06f4af47479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a01fb25000d37568bbed0cbc0c4f9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edafbba1ee6cbc8e9d46c039e28b6d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a47c91cce340f34917e5419da81b94482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a945d77b8cfdd38eb0e5cbee4ce702483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22959e2b8c055953b0b9219b3ca2b16e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0a897d85e8590110a43ba0a7c9d75485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7038819bae1b0065da79b42b6c35a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb52e476a291039dcfec1c762d6f0b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa92b556345fa6590fbe46f4284884488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ae21f42fb1a765ed7341c709ebb8a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0bdeeef6d878e44e20464918439ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b84b8bbb4eac8c45d5b27856b15dd2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292c5e512265a42f7645d372cf7b5b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a23b25cdfa2dba6505758f5467312e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b79ee3c57dd907880e9f95c8fbb6e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e22209c70683e5bfaf63bbb86c5fd7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2a43a7e40924ca78f5a9e87a9047f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef09a9f28f5c9499e4a9188a236b84497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065f214555a0314a1e84fdf5322c131498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b29ec8f7a8650db08881ab0dd7afd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ee0afd0d0232acb406845d16bdd43500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d18e720ea249c46cc0ade786e3d94501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fcb2254a64d3bebd7fd0b6edd404b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d7088f6b0bed027548727bd584a3e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aea72829a444bebc64d4ce15991eab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb963e5da780397633d24cd14bb6a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81e1e879f25b2159998b7efa3faefc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628438560083c30a8a90d778c88540fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9870fdb46d862d5f78cea36a90c39db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad4d31acc2523ce79a62ecec543dd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bddd7d4631f1bab0190bb0bde9fe51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3b8ac120231f6b54589101f02bd57511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4880959cb929157207af8172475d59c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc88622122d96e353c6466ebb988df3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96aa095a41ee09e87f03da795e7a4f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e8bf981caa029508b36a7b0dd5ca8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb047d37850cd1d2060a05afbbc93714516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8b13a3e152fd8068dcdc3ae672129517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2f02b833e69e1518e5c8cd2ebb54f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbd17e9c40533beb0894a38e1bc991519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c844d7ba141e071646ef5fb26341c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52292e4bcf2baba0851f6273e3346245521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c5f493fca77adb2656d19fa1ae418522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001af64136e653c4c1b4b377f89d13f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd8a291720c7afc4f668e2cbac6ede524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068010265d16ce12fb0c9ef17a057f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544748d43aacc0f2a986b621c0da713526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033ab9b2dc826a577ccc2e9797c8007527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734c646149887a34ce35c9b0accba73528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414371a2c5cda88dd0d1736c038bd40529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a333e9a9ddf84f541778dcb8759325d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eff7d52ceaa483b099c6ccb8a62f79531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557d7bc1066d94deb900d1a63ccb35c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29cbcb727383f34d5ebef4ba0c3ba9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb80a4300fd2cf7b00255f7ada2081534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ac338936b145f223208f6bd2cbc01535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797f53c67beb0f6c58c440d6255170d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd55dc39eef262f6edc104634b2489537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c950b5181d745a45f57f2c7c1506b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95fcb73d301ba798d1716a993759ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e6dce09230811620f5f143d6d4781540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b52caae371c4d77da68fa1eee96d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0aedd3552fcc414107f8f9e006a75542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951875a77d6ad13f1dd39a65f70d0cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41b6d5e410d4c4b8a7f363a8e187c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545430ae1cb44f656f7bd8485ded62ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f87b63581f2601a9fc710026bd527546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f1baa0ef84be189fb47840155ac46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ad000ead88a42e30edf77ff4fcff8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab685ebd113b59689acdc2f095f3cefd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce33c57305effaf2684b413a6dc871e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3498c1b7f3e4b6cb16e9e23148ce098551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598bf6dd572d5cc776011ff93572326552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c98d2ead1f7d9bead8a3c9179a9bbd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49bf76e7ad2fbc16bcd88a8fdafd41554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b646c290ceeec9a178734c9ac2d4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789bdeff20021b98d4fd72f8165c614556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338324ef2308d0578fecf6615b82629557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd505f7c2403a91cd6d8ec66c05b094558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d82d1a04a176a38749ff91b80710c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71b00740cea954a932fc66747afa67560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20bb5acbc2984e059bc7ab34f77d4a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202a64e6d28fa44a7c83639248ae6d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a95f03b33307a8a56d7352a98dae5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec41f56d7c903ce04797a18a59dc79b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44d4c9422d778788838bef3863a2fa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84303ad5806a9fe451647ed7f987ca42566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dd0cd12179e556f62ac0791a8dff2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45315b615b5b2fc66a5c3c2e6f5a12568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1a6d213979d7092eca5d79fb47948569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728f9495aeb346ef1ba0567ec9ebbc5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76f62f33502a69f1ba51e42a3baa53571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a89fe28fdfc6bb2a03e9e8aa7c6b83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d489a6db5b41171152e09c5ccbeea2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03875d9a327ad4da1043d25d4be376a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9683252396441a976a1a6625f5d0df4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593f2abf6a38f6311e4ac6167c73277576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab97e0e5c59c7fed8d02062a5155db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bb5ff88d266c0fd39696915d05ecb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94583c76ddc71a110e4b6b6afab3b9aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a18456a19c1f16a00f9b6a833f549580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ade011c8190ca024c3b08555bed762581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0a9556c9ecff8e94afab84698adf0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ce8433547c69bcabd045003bc0066583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602b18558c758a1ec4a13243811d5e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d78ff061de293f8dc7b006947f5332585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e12bc047436dfcd13fb5e8333ccdb2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5884709eeeb1d5cc4d3c98e87b3c1a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6b5c9be8b781bdaaaf1098409d6a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee5f984d9ee2447d5f403edfbc7fda589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead8d6c139c4f1608d5978c8fac731e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf094867aa8d7eb1a581e57bd3a9c1e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486be38a29f3c3cc81320661c2991902592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a79a307aad52bbfb8e2e6c5fa4863593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591db1cca211085bb2e5052811146b69594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf326cce9b234d3fb7d05cd5ca0383595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9896a0923d169513e27132e1a18d9aa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c128fa62f2068c2dd44374d4a4868bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d2643d2f375e83f276f95ba319424598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525635ba3ca46d763cd52dfd6c5097d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb8ad37878dc850ae43b85a84035d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9324e69bc87b4a8d98ec03fa31a5f3b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b2854a319ee28d6978716079fc573602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b44a288f3d6aacaef83bfa0190f27603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc6338b207648aca4434be6eea02ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1daf68f7f54f620e5df7e8f4e7148aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825532c1dc5d0631b4affffabaf6be7e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b08be63b026ef4566a65c27848d6c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273387d038182e171acd9bd7a1621776608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19da4d094ea6e275e7bf4a973a6ccd5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3729a8a0a809cd0d884cbe07ee0262c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d28a873febebebdb4244a36dae88a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7de1e0ffa539eb0845f8eb6bd17e6a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66075bf8f72cf3d08b14e096d031dbcc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e2518dbf91b239ba97908205ac1a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df08cf38a9335af7bd168768588120615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fcb7a5bbf8b8c4fcb4a918fcbb7cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb22108483b1115afc102a0e030dc5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201be5e5847431685e7b5ec172ce8c40618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39158ad60630dea20662b60039990a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0a1a390703b5ca8e901841b0a0ab1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753dde05fbcfcd9b4f4666112e48a06621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d03112c2f6178a3d2f69cc913eb75d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6612b1acf674f4e875bc38134d21e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fda8271a2e013c48f7dc7f262786b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d763a66da2e18a7fcf1c0a21e3f22625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23928de972bb94bf3fd0feab54323d55626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6396b41efc78d991ec25d675366d5b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f104de70e71740daa6bb966cb28f89628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fbca6208865af638b8b260cdea2ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261cc0fc2767bd7d0617da00961b0d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3218fc056ba7beb57b274af77b3a30631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dd511813895006aa910853c568067632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e78f355dc9822bfe4c26c3e6270670633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2806ff3767a7da0f8013e898d10cbe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cf5f12b0a99da4fafdfb165893656635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87876c58894719efe674eeda4eceee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc7fbbb92d5de1aeca1c75ef9e92b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92f1e755d942af2f4bdc622ab6786b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921aa48a34ef2e11d347783ce9284bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd69750b25ed05017eb8d933cc05f8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef20094a54230dfb38332aafa8014e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e9162dddd272e586e202c46140156642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b5b61a49e7d2faffd28e0dfa416ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbbe1617ff150ed5e4e76aeea3d41a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67fad3f0306003c0e32066dc8f6b89645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb38d4d1b0f0ea433dedf1ff31902a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afb17f74e42a84ae2812584dfb6cca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f487c6d3586491972242ee3ced7f510648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecac6b9fa179b8a14fc8c56062af26649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7b1171dcc54dd37be7bc59e1b2829650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ffa3437009144f27ea3e454dcb2f1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962841c49c02a4de7139fe93c6b2b1e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781e8cce7d3cdecc91185c0d4845960653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13116da01d91884401186c85c4e5ee8e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606588383b1121a362b03bd1328bf806655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0007387e9d7278f1da0ff3be8fc084656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc79f2484c03883964fff454b4fccb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f926b2236b4537ca5ae2033b6f271658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b461ae53c9b2103b0b48994e0ff47b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff53968a19a7ed8670ec9e820aea17660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87234aa62d927c1cf31fbf8227b346a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5c026b8046f7d617f9284e6ed57de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6548aae17b1818d37ab0e0ec8fa7c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd41cc7f74714a7211a5b2d863479d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ffde8c4570936a1022d9795b61e9f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70abe066831d7c8cd0d247736cd55c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9cd61d7e23eb1c945853ebafc919a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c244de8a222f1ad8b6bc21f0dd76e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a80d93fa72cd4a10f65d4747632ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba36f591cb66a2442fb00325312408670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0660911981af9c6378eb493e4e0e6ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e284dc682e031241381c41f6f0f989672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e9e38c70365ceb1fcae469bf58f5b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198146a298c94bb05dfb72456128594674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943334c7ac82a25691fb3dd1f853de5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcaa367a0557eacc482b0cf2be6634676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8837f1462bfac1b28e771e34a9193677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7443b550e396c0fef7f8523d685c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbafaf520262519f61b0c18f150dc2a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0bf5ed1c91af74d3a61ce8a32e823680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>