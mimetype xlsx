--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11943b866109f59ac119d681fbd4b1191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910ad097d195574a4b14a4c7514d9bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d650c3dd9513489f942ef7531c5e4773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cccd5c47316f0ce6e19332111fb2494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7e672462fd5f56c4489b9626755e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1edc6c7396306c32daea237fe1f716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4c37543c6682e88d1155870ba89e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b498a87f0096f6c04cc93d7cc21a658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482e8a984ba1a59568068d8949523609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d32aadab395687842071f750b042ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76c63f3a0b28c08e0f0118edfa573d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928350483f3ac0e6e745e8cac1367f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c283173ae59efe4fa76a42feddeb6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f200da2c4cb59363b3919b6f55b0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c00b91d436b56b557574efd54d51e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d461e85032e64058cd0bd0c7f92c8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d03e764df25ad41832c088d194802617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b401f40a6397fdb5b9ed60f6b769018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c52334b9eaf3f29ddff37349cf80419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe38f416b7fb6c0542cfec7d9af2c2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306ac93911eb359c0f84b1157ea9a1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f923acb650aa4826513e299ecec1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb2cf70d9f3435665a66e71955085f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0d9e6bafd62c737762c37ebadb2d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b82b64bd37c08ac3e86901700071825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493d011f95a17aaf2f053bfe941088c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71749521d6f00d34392b936464cf895927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82733ce454f602be291ad31e0c67bb0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b4c2c55881b2498b2fa458ddc28ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fd23a119c333af2629dd18e56af8130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc98ba1020de870b2b18cc03be46aad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a565db786b261232b70e80ffd0ed632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddf09e39e803c7351b1ac16c0625be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4458e9b37a62e79e3530f116c842634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac0a9a7b3b1a38161afc839b1a68b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615ead97c50fec551ef5314fe9aef0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b017cbc45c7ae7b0d2d0e193bd5b05f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538374b4609cffd2d7cdbf74dd29037138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6b3584b024bf251d960eb791167b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441beaa02aeaf6f545b1495b890dbf640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33499818867421b16190bd46d71876e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b4ff37bf22501f17c41d6b86695b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e07a2f43f1d2d835385305ad06f5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dc9e92e1a3ddc239ec412de63d36b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23c552c4b9e1bbf8893bc1613f1e7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532d1d3d1b3f43471b72c6bde8e96f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526fe249bb046776da329a77653f31947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ece37e777695ff051d4818563a94f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c410c53ba6892aa7af33b8a17645c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19bdca2503232be16b41c306a49b3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef50341a958aaa8ed46f616dbceae2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f53463521323448aa2f86b963fa18352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f7a8983647916f3a012a126f146eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b8a3c169f5e783fae3e795f8ff16654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175df8c5609326f1d4838cd43bd14fe455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc7139161885c07794e49d7357420e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a90b44b39df94dea115a9417be72357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6ff45f088713e7b1ad2d65b25357458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d23804f9b5e5c9fdea109997424bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed375f7ec49e4cf9afaee5e4638494360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3d72a2504011f6d0c00053e673f7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0565a8aea99d98259625c7d807c9c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1bc957b611feb395ca9a654b0643463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d941769176cb474cca470bb08a0937d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecbd582b5d5005fd261ada23e2f60e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f36563931d08d25e0525decbd1720066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52097ca3b34ae4722127792521a5065567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccfd1903ea36e441d5d5e55e605ad068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38fe7051b5eeb301645eef10e528e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19666ec696ef286e50f35c7ff500942170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2ef2e164184b90fb00222db07b60c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8206ce18cb7dad427afb2be3b5226372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681e6045ba9781b0ffac804325f2a1173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dea0b34daced773b25323d221c38a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9a2a6b4ba0dd2aba4849612794a4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b418f61bec9c7967829cedc8081cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde14014709b460135495ab9defdf5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342fc9efed011da65b0c1ce95a7d0a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a59596692e38ef359bfd63534e5a7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d077945847eac20d77e3af75eb25d6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47992456809ba19f092a1654585c46d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5dfa91876b783594e81a3e8eb3ea082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380d4aaaca7268714bd69d846a93d7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49391e0aac987d623889cfed758b4ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25e0eefb6f60d2dd86a5e8679444a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904f1a1a4c7bb9cce9b07d6db0a4b7f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa600f8dbe70d4ff7ddad17bb7245587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d5fefea5932c7d5820dbfe72a6c1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1649f9eed04c89be4015344367a12389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07134ac5787b4cc5700f585a509ca6fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d55de93c0e83ed62ba2db31a2c6c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852debc62882930b792676f24c7fadb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025cd714c2e0b395d60bd92073498d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79b1e70d1121f78372255e8215971294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842a548a8357fc915623a9e2d93f3fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bcabb0389ee03fa41a194eea4667b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fc67bc84631e8bf5bcd769e53b7a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd39d4f8ed64386df81bfe07a7713d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b254103d32f588792097eb5c575301099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef766821e1de35c0840c2dcf88a7f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf83270f171cfeb02a8bc5f5738fa5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d70e2df3eafe236745661aca2c69d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a402f9869b4b8c2b42ca95e371f7d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af07d2b678e29c1976758d72ee2a2ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031ee5cc1659861d5f0bc29ede8a00b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d526dafc058afdfda0b39c1b08d0bab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658624d4e38e96440a56b096753e41e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508eb6db3822a14a5647422fe35cc61e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e052075374b08f07d8400c4875c13e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b469d7e4cbf50602db6d84b60ad49ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e65f51d5e6b5fbcbc6edc5b0806a88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2544dd40d8c8e422e17db8fdfab1a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f94f9454aa45c7a2781caeb83d2b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df844198546dd9555607ce48ee6b6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d01551de77487c54b5cffaa78c91c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cda8c833af334b81922de2e6eac79b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac61f9c01d072f4090183902a7ad63a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f245df8d641943c8306be1010386ca9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ddc9b3ea9bf73cbe4c6bf0e404d5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fef070652376102df03aadeda0a12b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d572b03ce9fd5c1057a3fef0454646121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1c48320be11f59fa3e437a0f5826b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dc7f8f1cac28d70aac5b836aa44dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61962faefff7ccdf36e15bea931cc04124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a16d3a248b7e31ac9598f472a7a2f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084db7ba784534d2c8b0ea6e11e2abe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f440795fc16e784a4302f5ddbe770127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881991cc55facc1aefe885a84b28612c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9af2d3d1e8f65e9a031fe8483b778c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee1d51a4e274e3e927c586a69be899130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9943d4c66d5cc5cbf92f717ee9a8b92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d55589f8bdaf968e25fd00544d702132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22656ffac9ea3d00aba2803375eae4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950225e12881079184c23deed2ee8e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0b0fa2e71890829084f865b903722135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5074cc7ba5b9931ffc0c66aa31af83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d812f4e668b573b21f616370ea2c5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fe64f077388a0aa31d72139793174138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24499d43f0fc8c8183dfe2e9e82155e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cc34ad6f4be2ae4684aa1401b8f38140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f52fa66453bcd645d9e798dfd1a7d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d1716aac234788437aa4738e553f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90deaca19e3ab85bee4b36b335f622143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178417b67df135d35699aad930c295b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0dc1b325818161c2374cfd74a7f5a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756b4feb5363ba2062057d66555fb73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ef7903861db25de9ede87bcf13471147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad4a1654d8bf3bfc7f105a362d9688148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e496793b4ea2c7d644c198318caee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff90bc52b127453a47a0dab95a1756150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1769347c11a3793160117907159b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45f711030349d04b20d9476d910cc7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2645c22c0ec80bec70d9841cd9fde10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c8604fda4b6d6c8d9ded7379fa10b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05fb70babe57fba25f17785cac6d4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ac31231ced5089a994d009091a052156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa40f0219bd085241a00c42f267bc3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349aabdbb7d76efd52ffa777cd06a5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280d72037cbea54ebbfc8863b811994159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9d52f6ca0e9d0baf405a623aef8e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62e69d3bd7bbc0321ba0c272e8bf3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40915cf1e435e330c121eb2eac86a330162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820012f24f59602f7039b501ac589160163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffd9f3c5e53537380f8ec41a4e4c5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9ec5a070acf7acb6245d9995b1c52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eadf96cb37ae901c13a1c1582ff933166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49a32ebfae0b1f596c5fbc85db99f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7411d7181964776ac0195d7752835168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44403d934d437cb848264faf97133a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d49ff6e843ee0b34b5fa0c4a9fcaf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2b658f5fa9b3f609f13e2e3aaf419171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58d8a4ecc63f8f403038308721755c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cf354820e6e55b807c247b4ea84d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1baee8a1e8e34ae7734e05bbddd1b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a3886e61a1375ea410005a166cdf2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06760548776ef7bd78afd8e8306177ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cb8585f611479cffa59f1874e276b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9995d35ba4c9b934f29e446560b1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0edc088e96c85500a4bfb487aeabe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bf8738b12801202d8122526e17708180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7567aa97aee151869a0f15a560119181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46343761266aab00e1db72d443b80f05182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701430445ac3bad3d5ac44cd973ccc2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111890d3ba75d9cca4095e1d3ea7c17184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626e2d0ed013564cb5569f6b6a3499a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eabc9237cdffdf498614fe7e2b7d5c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff52afb89e0493523e97799eab3552a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd42678a2c7b201eed9cee87011773188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5f12d89badb98010354bee4e3ec7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aff1653067ef9be86322dc42760f20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f460b570a055bed460cc5f74e90420191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882797c00db1f370ce3167a5b93823e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8025db22d95834a06f9e8f88430bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48538265457b8a5151b5481de6566fa1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f1fae837bd057e521875f606dc0a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36815a90d7ff9c6f2310d80caee31d8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9223f3ae32aa4ab836ac53db0d572197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226b83d12a668725ce33de6422d9d92198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14069f19867016dcad1ca9811b801016199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf2588a22cb14d29382558259f6a11200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08776da3b1c4ce108507c4e3087516201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449f4b1c68d9e02e3c389dde8555c7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7775a6519ac6bf005ce70e67edff2ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c64810359006bf34e0003373e90dad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f79e8350c8872839c4c9bae2cb005e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b526a42545419fc8fae7c8a01797182206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801bd155e7c49225d5823df22a1904b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46053129230e7b807c110e720a8b35208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb2bcba55600df3dd5c46602e4290a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0527aaf952d0a97bf4946c55ba8ecd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120a32e2a74d4a19fb94ac47ea3f036211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22a15fdaf3d9f509c09ecacd7ad07e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3cbee6a1fb5333bef628bc67a84c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6384c844dcfb0b0dd62cc847a84d2b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595362191e8c3ba586d467fd31240c34215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e02c85bb2e55d003c9fec685e10475216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0883f05872bc963bd506d5ac62480a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebceb7bcb7a6e31476030dfe36c3220218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f3463be894ee7ab1c4bccfc11e5f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be248cf8d946ccac5e14d4349ea19d29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da7a9df0673f7fe54d5afbfba88933221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caabd7c1533a3ed05bd412dc2229119222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157e93f879716367bf72c2005f67b8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58c99b57c6ec153417ee47f0926ffc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e18e933b8ae0b99315bcd09db5b35c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c676db04904d1e8305c80a0028bd812226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658478b405c8fe67200589046ef446b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14068e6896c12dd2d817643cf77fd905228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71c4b0270ac250242b763fd4337d9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66a9160c94e8e339db0cfb2a36c9f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b66f0418fe7d39c57ab74937b3bac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d73b6d2e476e0177fe53076b2b648232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950348ff08d3b243f51bdfa4b3d58cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c6e5362120057b4563c0230960340234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c0411a5c4a1e8378390d03cc6c4ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786da30d1c8684894900d45e24bda66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6f21395e375077e6b8724fb5e6780237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a951601910b60660c2038e8a2c8458e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308a1cb762c1704c0f755faec79ca3d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffcd7e0e3046d752d16ec706abf930240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95182b57bc2591518ec25a0736c563241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2585c86a643a03194e8ed330f83fa5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3705267494ef7262fee5512e8f867cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9aea675d5d4dd1e3ce56a0cfc4ce3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bfd3f4c51a0fce53145df70c20eb9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6aa7331cc9b662dc1d8a607873690246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86214876b51b9b81feff034ee06eb085247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711402f8592d6fa9465a13a5673cae3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf636561053bca9c40fbeb4adc8d71c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54485155e49c836313d4304a8af04565250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f672eccc2e0ff36d8e72798e7a484251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce84ce7f103873a91ec019dbaf4a36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bac98f3e47776d820a041737906ee8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619d386eb6ef337c8eb834498ebd355254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34b59bb8e658ac69117f1ece63d2ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351ee2d5ec922f896de5f3ecdb619ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364e9fc4121d649b84db8b5d51047f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398c715b6372a906acad347de6fa884258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689de922be43d01d83f5b1dc6013e0a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ed115154bbcbcb201e6fb42d59870260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443b75164835c80c93e211f5c49406b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7d1193a02d39672bc3d1ee933b1a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d059661e08276d9666951d90cd12e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0afe42bc9b5fdf04063381e9b46148264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143962e853ea5f1f43ef4fd11439637265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79403f2f7d0113337e74dd8f9b2a4d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d613b60e94486c9b506d64094c65fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d466bc318be5a6958c48e8eabc698268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcc0d936cb6c2321f26caab39ec4bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe14e84611e0701bc3854b99069a0fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d65b406eea37e536166bfa6b27216d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6147bdef5e3c25e9f6c1e30243017272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f497658d94d02829a9ce5510db565273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030fc5de906e3e1e503ba20a29ce7c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf337da8fdcccbe1c621489f202df4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a09282bee91185c70cf2288f63e43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d041b324655da2c66e82cd4dbb7d36277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a74c20c7bc191cfe6c990dd4a58367278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5e41c88e673bc0703fedf8c391517279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6db17fd912e4deb911950413ceae8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ed0fcb44e5809fbb900290d3a1080281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0f537220a05495cda76f1e0051737282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa447289e7ac4a1b04a5a05cabb816283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa6e37b4c8127434273c68d10a370e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25768d56397046be5766ae798369af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1663c3bda91c496b3b4519ccc79f604286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd234b3be73d57ee5626b6b12563278e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e16627ba6c0c60c942c55966d1d2d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea4996e2bad00a656f9585e6ae795c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f422c1a4944e725ea82ada9a7417305290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b557fc19863700a4cd411f5f93f936291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4c580105746f4a6f53dd193a91475292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906092668c24e98a612c20e0624369d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf99b8ae547aff9906a4bf409d30b7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f45fd23f4475ae6ede7f9f810c965295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105d8f6dacbc7a184ce0acd64ffe3d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dadb92029497cbedd54a89fef2853e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95a4e22f223672599aab2553b5d8ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2558c2de63a6563556199b11d3052299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89e38c926ba726b3390633f36fea7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ec26f8f99993fb2ab093cb3101aab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5d54873ab476c90cb28a7c73d0cac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf07c7849f2847fe69c15cdac92b60303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724d9ef7246f88a7a2107696e9f0fdf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63ead5de8838f3af26fd1e7ee69804305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1e79c953f1913623057ed263707ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395db30278bcbb2d72c4658935d9b530307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef91f3114db966c75ee65baabf9410308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ed7e91ca968a5028e321dc9e57d06309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d60a9defc22b56fb267a9c3bd31875310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86868623d57da2d078194e0a7c0698cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d50042ef756ed726575a60d57ebc5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fa46090b9c9ecc08b1f905eab4d70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b110f551f63fc236d30ee93772890db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ed00e3cbd4aec48f65ff347ef6f73315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94a30727db0ae5eb26b55c85571695316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c3de073a4eac73cff57e7a3b8f158317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaed742bbbceedcbd169bacfc305536318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6e1c86e91fae5124a2c31a63fa589319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f03e37b23eb94a6c7675526b51437c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7a841f2dbff726bc3b1ec78adaedc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96233919aaa451fd9ed37e15108c5a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6f313e3a8adcd45c6a89ffb250a78323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8b68ee0a5ecaf0380a8f427250105324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfe463d4780c0ca4676493607d6781325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e015858d7aa8c1de769763a29a822f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adc5b407a5e7bcaadc02817b23e146327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a82d3a12290155b983f70f0fb98b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931b671ca1211af5388512fd39e3ba0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6992e5ce135073266d25aea64019ad8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a7c36f61407ed05f649302659a6fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e4e6057132b3b43d681f49da922ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cedc4ed064a4a46734daf04c5c6d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb5d6f205777247b1d47124e541aff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887d8fcbd6189fba27fb8508f39251b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29672abee0e3d7e9895b2ede88549be2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372ad8b469f526f85276a18bf2f0d2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6711c8c7d610258d0552051daede21a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39689d58f4a861c49c0dfdac4e5e90e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52271a7c18f56d3d53aac0673fd1798340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427c4e499da04c11ed0932e5f6f042f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9bded449071d23ed8f56c79b10cb7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757df23f5bcb67418549c4a3a144b9c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725db282db10d0577dc1bc39d8d3e077344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21272e75a961732ff28b4895991525b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1327457525b4d6980b7d201614faed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844cd43fe980b51e13dc2234e298413347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d42d50ff7ceb54d4392f6d5296298348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f63c96f1be4235a98ca0b4b721ea8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3b89943a927de1277b39a5f2170b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ff8e7537ab6e536de25e3cbb1d85e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc6dd9d48ba646b88009540104b959352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366789bccddd2b46008f7643612cdae5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee659148bbf4e00cdebbb7147196405354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef648abf80c0615a0846d8f56b4ef3f4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0d7e82637028e9e86c4bcaa1d8a54356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40364978764d4ed2ee2d96cf7574bac9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b260d272abf9c55bec81f11fde96a2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b609189ff1e9fd0cdf73e6ec005af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621e3b63ba5efe8f2d79b95e2771357360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb88b4c8663c07c7b1fc3feaa123fc9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa0dcbe5812f27cbff53ce01dd8a42362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848940a3ef2fe0c47927e32041242cb1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bd0145af382cd9aaad5002725c064364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62fce77a33fbabdd40c7991b13c745365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31832d4e0ffd165a150983d0b221999366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8b9c0e04c73165c03657f8ea792d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7433a59ad96a0190e8fa2db13b9222368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39364f85696b6bdda24308b242f87afb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e082b20dd7cad0e801732aa23f8fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8868984a2fe79f023dd1927a15dad4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484a7bfeb4969f7dc49a048c05631c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c387318a125763ceb92220306ca00373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536885eda8b43b0daec6a84da3969c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a96d8463188abc6c247e46b19de2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9574db442ae780bc5124f1cc5cd654376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efbd2cd4ae81b3637108b1e8d17c7c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e43154d8265fe19be293cff19c467378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51be4f445ec2311b3fa7a0cf551d087379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238d19770c29c20c5a39f7266352016380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156416dd38ba39d55f091c8766b5c3f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f652b973e192f0b6163061dd4978ca9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86562e5c347654ae91285b2320784e19383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a337d5a844e2096d43f97f6c8ca8798384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9191e9ff407c3f1a1dcb48cd4f3bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77fc208dfe2364b7c35f0b99b99f6e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842c904424914ae77165a296e16b5aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2cc79ac6cc4b8e6c50e8cf476b99e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cd09d5c38da6d4dde29fa953c1501389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830f319d213b6531aafa9e5490d7b34390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e935f46395316e9c512aa5a7b9ddd9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c0fffc26b5097ff9a8dbd96c44932392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60d8a70f6dd4d3633d8f24edc179ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc59c35a3d30fb3bb5c777fc03d1ff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e61f4733e265a0f08c6329e11abdd4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955437687b59cc8aad0e0df981473f11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca001bf2d6a8491c16da5201b3b3f4c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6d5795586b8cfda28cf789931ef43398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd22620b7d6a0ce7d61027c5c5ca71f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37b5e24a8c199fb3918629293377d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f007f86356535f358f4a716890b8de8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cc3abcddd533d1c0c0fc6d8cc9f81402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac55f2c4f7e89f8e7b703b5166ef5ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bd117b516693309ba0df49afec665404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc02b8a80e4dea5402a3affa9b99d58405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b68b80482a328965f2504645bb480c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a04928af86bbda06b3f5c9ddbf7bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc04f0140e1e5f1d6af3cb6908c12c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467de8ad7debdd2e2febdb8d592882b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcf1f5b696ef950e61074775f16561410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ced1cc745acb3eab03b0a7a166edf3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25200ea9aaefa5594748f5566c563cbf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbb759a225019e8261a32c9a9f31c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656615861dc37a3d7bf2fb26e11e233414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ec20c57b37d489e5a95d7a7f4edd4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e388177762b7c427336a994258b3a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51621f79cad4ccc17d85775df9f07e19417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67670e030e844bee36206373fe360aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f7003d295c26fcd1fc75566176569419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa30eddceb7af48b3cf8f4253a7a842420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53258981e2b5c0c9d775362db3bde7a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bb7f2bef1a7daa146137849f7c82f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62533a2fcb042664ee7629cc5888dabb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa70798d439fd0e5a4ab0ca5338bd83424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1bff9e9c11009e7016e18db799c30425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35ab0275bad3a83eb83b1fbefa29d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af454388c2c11150ed08df6e83826d61427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1ee0d79ee77c408cd5fca6d13edd0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55126b604d0d978fdaf92e99d7daae77429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff413b2b1e1cae6be33c048885fcc9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893ee2ea4e6d5b568f04f3549edd148431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512663ed791b950adf86ea5e5ec5e97a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9235d1a6a95aed8c63f369ffefaf9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2900f7d39ffabd1f3c5b2a707c8fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2479bba18a80d8611a64dd167d980435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519ff28df2fa70a1be4226bada50785436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8297626068e650486c6213bd7ad562437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea497e002277e539b49b61ce5a6193e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad35196c04ee59cae1982b7975c02d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0730ddd0bd4f50b03fe5e8622a9b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0f7a81a6d138f7e4e0e3a2e38059b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401bfd4a53be1af4af39478aba602dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd40c0fd26f6ba7f24bac5cfc12496443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad756e96f52732fad404b76af2161ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3351538427f4e69e7a54d7f05db476445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558f9be2bc1818731022fabf6a8bb23446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee93f7d8df711e93f390b3ee853125447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb2e1c84972464b4dc45ee289c5efd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be41ca7438ea8fc190a08b559e80357449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8010ee24e3260f28ce3d66313d02b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5990c50a3596c78f53e1f5d1e7861d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab0f1a99afe21184b2d6b6ac12139f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932001cfbc7d2393c3c99ac2e3f4c992453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b4db7d4050c592d3ff77c869d3f0b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc87e2d444efff47f46b55081ac1c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c3ace138e9446792981f93ad6636f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c39f76ac6506b12c51dbe26c2b34ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713615f2ce1ffe084e7a2154a2ecf8c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19515496168ee6681d209db5d1e898459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69510b8ef0ea1241b0279fc241d0caf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8479654f841f30c3d087e8cff7d566e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f54000f9c543b960b3511d1262b1a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3e71af0d4facfd46f63e1633ca11f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6b2d45900925b79e6218cbaa5a517464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7451d841e2952767c349bd4f47d858f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4bd91f9c88bb967a66c41c78ac1e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206870789e8b7ba7d2ed127676fb510b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e236546f84d2f946a214a63b8a6b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab227e213477fc47fa532116fd0691469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7048eea7222eef5fdf210d9ded638d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563735b8bbb539e27f120437cb584d51471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f532327d19793ac46f0ecf1cf8b004472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bcd21e730a927a05666e262fbf7b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df6cf065a3c2e4c03146d1f55e597d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8381cb62e9a03b7accd2824401a245b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94c64bc2f451c24ee52d1d6b82210d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743a43dd273757bd03bb9045da0f846477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a00c981fe7e9579811868e3cb39f47478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901028110268775a4bc4bb5cf607b61479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04df01c3844391a5046f14c88b30ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bacbc832c8ce7f1d4617d50619c5e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc2a139233d264c839214084f27e8e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cf08bc832a54e2d472577a1b5e65a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaa2f8cfc02152616f5f679df04ae7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0f59064d34b8ccbf4b7d663b44b15485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72955cde3d91bd5465aa63c0a253a5a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9d8498fad5517dd7dd37bc81a0729487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522bbef0c86a2a9d7f3d9987aa6a752488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e699a94a8788eff1d9c91c5d738a71f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05819894ef0ddcc91f804d37931fdf19490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd541328614cf76ccef576dbd98c9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd33f5bb6e568e49a94a55f838f2c2e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0186aa9a2f5188d7dc43ba4c494b0e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7bfb538db156c696de0d9190c2bd7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be890e6fc5fcf20ace19c52a5899eb7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0ed1bf32804ca77ed9c86d5304980496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c290cf31b67e9bc620b10b2198a84497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a93dd5a3e395499bda6d14c73df483498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9eec7942e611d16616ca3f7d44b0b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d63a24fd7c162cc200ba038aa4be4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05158ae1164dcfe4c5ff61e77b0e471d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3922ff5ce6c8c9b645d0e4f8c582b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21176fb6d7d419ecabba737b933825503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dc86a7e6bc7490df8ce7a21d88d2f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdf2eca0a2e7de0e4e45105436d34a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca85ac06f25f0a211288aa86538c0d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196944b680531aac8ad9a352974b92b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90378e67b45c317ef05b01459e57817d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769c94edc18219a0a2d146b2d779e21509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607c125dc129db121b7bccf214a09de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d715f4b28e5aa82dd1613399a0dd5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e1a1b7058203189bff2c29072b840512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5817ad2fe2543fd58957e5ca4921070513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753df8dd8f70486201fbbb7cabaa9527514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1877c66de434429b19f45dc85645f82515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb184de0142c76562cca1880c8c90c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4f2fa0043a6146a6eed4d797f99a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103fbc8e74e4592c6789f976c76e015518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2683536521d958fdf754ac7fffeea0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16b4d3b539f5b8f3711c05300fc1a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93250e64642d17ebd5d3edc87798a667521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab5cdcfb142aef859911daa433cd1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4f2475aaf6e9dfffa8f14375487dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ce5c8892648171fe86ed614dc08cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea973af61d272a5810b7a54abdc89cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d2abd6a4031cc565bc6f324ca5cbc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29257a297f56083047610c623adf01ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16aa72399e9c59780185ce8db64e724528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f777cb9ebe2bd263fa605608518439c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b845029046f64e6294833a8fea6fde530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593d5f7f384cd9df62b31d9546c68f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c91662fa3e74940de3dfd974c1994532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f28a2004bd7b12d2a1f5f633ca9526533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7494012e76f29adc5e10cdcb5c5e2cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bca678c4cf8f95bd26558ae672814535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869b2680390bb835f4a4d948de0099a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2887d0a8c55d8bb6897539faf390e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f454adcfc42bc79f4f99cb7ea5e9b0c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7caefcbfb66a3ce71a685c24220020539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539770dcd4a502764779e1e417f132d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dd626eabc71410331b340adda5eda541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3614ac604e9c4e3a7dc4c547346bd2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b36dbed5f1a4102ffc206c4d5e147f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485c7361145d69da3a5c8eb457381d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0091a403248b91d315f6f08735918f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59abc6428eb0c60790c6bf5b5f4dd7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0114c603153b403c0356ca1e3a9732547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34946bdf871f921daacdad0046af431548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8bc273b474f9491d54a3ab6027a8b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c41b2ecffa9d7d0b6cdb0e6f5208df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cde9c84070452bbcecd81d0a04c01f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b2444aefbcaa5d0641baf1d001c9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf48de585399387e2b264b2707036f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866773fe396073d1a0a9a8ad5ecf903554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c4b2e672f36cdfdb153a276cce99e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f60c34e773ecf23cd5d68ce01d846556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a891d46d6ca9181fb0a544536c6da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dfe92b480190751a3efdaec6a4fb3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90a1c96ef0f2bf1d38a26812e9aa8f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a933711487af29cb6f67317340caa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04513eef6f78e25b7cd59acf0b9317561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821fe5c2be1ee496dd503be9630128c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d45e4dabdef2ed0d9230f8adb65f5a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cfdc037bc325a2e53c6f4fb274816564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba562a431b19a55ad771f2e76c64371c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dad23bdfa1bc090a8812bd24db271566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5e50e6a50c0fa64b3e4bc6487b784567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d7bc171e01af23d4fc6d6a72c477a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667d9d1dfeb3c109af3d5d38ce7e77f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae1266b78a6bbfa5ffb6eabd0ea01d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27f53692be40875ca5632286b03df5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb4d32a65cfb95b0fffa04bc8b999b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43295c599e9e7f23ef121a008e2ae3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03746459fadc0419df75008955c478574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6853be85030c0d863672d0b029fd76575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb9a90eff6ecae529cc6c4dd9a26ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce26ff14418bb15817963174c78a14577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af38b63b5e422f3b36e7b63052f098578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089d5c2c8caf6ad85a07621049f9d20579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572e5877522b58d58ef80b717946dba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9685cadec3bb85a5e3759826a10d81581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d618cca41c3d895e1c678611b8d61582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1080d074b527f396f2bda1f5495e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5f165de4d6273467c3660c7fb7a26584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416724ab906c8bd1e54091b009b47c87585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cf3ade6199ae53c456964bc567883586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69cd404740364ad7415db91cc33cd4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962e0d46b8107bced3b89f5828b276e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52454622afd4cbbe5198b97a64926a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d3f71f02fe53e7327371b213a10f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44391261644dd5aa6133c18905ba66a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce5da711b2ba30f19c4bf91f20469e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2ac6597d5bed43c3a0e3a0220f753593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926ea9e83d9646c65c44b8396d06945594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a26cdcc63eb24a70ce46b314d43c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966518b95032eb69195d2476198e4efb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91127c88c51c9a16c2bce066eb9087ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20aeb0b6cd2582ea6b50eda5277a5e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbeec4fe5c3c71ef71f0a1d7cbeb6f8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202f94d5bb52cb1378565ffb842a667600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5383a90b7982c2d6e1294e004c954bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f91a149b3d5b0e29b628395aaf21a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6371e4c1bcb73eca1794fee852a828b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f32dd9d5fca2544de043525d31231a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db55bae31562679db3f5819dc8792a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc7a17b983968ead1745c51e89b3bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ecf825fa74ee4912e28d8ed98c941607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38d87a53e2da1b5f5a9b61458f7a27608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804715564476b8bab27d64adc7eee465609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35844b3f1fbb9a789b2941e33b07041e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1d4550a2e055582548c4a78484e62611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa4bd2e1dc5b8f56f38ee7c5704235612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e00455b530721014b9ad12930d06c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf92c25d768989397808427380f674614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2935ac38347df2bc5014474abc1e2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af998cd2ed63b57524cad6cd024d55e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e5867219198228dc7226b04dca832617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378d7b3de5119881645f735f56bcb8f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78159d4dd61cb1d9475253e3008bbdeb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba684bdec108c0c956b87223961b13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83583cf2835e95090690cf06461d50b1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcdc2e4ad812e1b653157ebb9a75d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54fdd777df8d972186a81236844367623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb8e2424c6af1f5809af02ea833e90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7096d72410e0fb9517af5d3e6653a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee60f133032458a6bc7d89eae1ff40626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d4bfe0fc8b9595b970e1e7b1adfd8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705677b51dd3edbffc61ce2203142a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c529fce27372015b866f1e5b12b05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c154dc9daf393afd9ad3664bcea10630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f423a07594fb8ea2daceb6266840a44631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22015ad7cd6e8088c752106db341af6d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdcf5394dc998f35fdf69ae760de13633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543d05ae610001e1d447b57c9d9ba09634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c2b9cd6648c27218304b79eed1046635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa9b1a4f3f8921d925e4243bd00ffb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b3b8fcb752088e8092acf710ef256637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859704f77a8aa5124b7ed4664a165d19638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b89ec90191569ec43e7e88b0b3184639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba74ed6a0b84557a7a5b611fe3b772640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8d40d730dbfb709aeb015edf68992641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fbfd1156d21472efb8a7085553402642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76c9a970719f755443fb5e4c1159ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e890dd0a819cb037ae883142029ff6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354cd2185b454fe38a133174ff5fa7c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efea6c254cab717597946cfb7945b54646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097eb52795378638bd3036ecd3db781647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037e0413617ec3d00fb0d8ff56b04d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ebad075ce46f8eacac9c95f964381649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae77602d92662a0b727e9adeade5f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e203de85ad4b479021585b69dea8e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093cf9d4657208754ae747b354a2da9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059895eaef5efcd1990a7f765f35cfd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a846f707ba53a8e34eaec2f3ad3d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c914df3cdc4f8633602cff837d7a14d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97597dc87fe28aae7760617c2d67b43d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b2506d6377c8c220c876ab7566a11657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cea0a5dde6b2acbffe055c9b7af4b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b14e7a2e2055f37782b7a36b05a29659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847747407c7d0b5b8074840371a2d378660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e477ead48785486e74d76f420db0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad581eb60fef3bdace442b44b9be2f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d29e5c21de0436789142b0de07b5d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf32e9b6c96c4351482e12d9766c72f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e3601b4bcdd56586e7cb7822fb4bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738181e136a19bb2c0dce842d4c1459f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7774338541f81b7d2e68c54a29b17e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876d202c309be012058393a7c4ce1fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4633a74c1482767bf6899ef6e3392669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abaa94f934b97172206941c5a7be102670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed22984495e52d3923eeb46a9d912a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d0aff2bda570397c1d2267ab16231672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b5edc5032eaf35127658294e4a355673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939459713c404c322575e6620683f223674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe100bd126261a123b5bb38471c779f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2668e534db18edf358242674a704dc3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be08e3f13a342cdd1b5363283ac090677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20dbc398fe4d4c8e5f986ed7a9f33d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e99fc27f310a1e29566e035dc2fce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdaab1adfcb3f1c4a6b7bd9dc18496680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e5d35ae4c42363371db0d95b8fad7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35812f0df92eaf62e4d24538ac3971682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c976adad36fe0b5d14b0231beb5cce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dd83331c7ab5dbdc2e58dcfb556ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bca8de92aad54b20d3172df5910fe0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c91bf65fecc91628e82b3edf850f5d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5be10d544fa1e25ec34a0677b2b464687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cba4677f9fd5a2b588eba32207b2c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1ad68400a2697f0fcbc0ea3ae4213689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8273b5b5da5340d7bf8fcd1d8e1b418690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80c42c79510793e4eafddbb194396a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089785844d7c72fb27a2072b6fe1575692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ce52cae3f2fb138c0cf088a9f867d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d697c91a7a3570d4941c2ecc989441a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33d42e66489ae3dc2f9d442cf0e483695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98f18237b3e7276f2e36a3f67d6e50696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a341fe48da9c02baf98d9c05c679229697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529a2873a8ca767f1fc0a031f555d93698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeca447d5308a79009db125fb0e5fd4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b489227dc192b1f3b71422acefbc4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1ef12555d8a6aea9ab9c8b1480843701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11b16c05a4cb2712ccb3f9325273a5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783d4f31716dcd0b0469ac50d787008703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965eec96c664942edce6824c7a4fc412704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aeb3a528a0ec3c084f5b81c131fe64705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef782a03912865f276454c8fb80416b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ee08817e6dac01d64246a82d941fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf495f58c11316dcffd7d8c044b8cb9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee72eb07335c6ff38d432d633b83245709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d0d2c5768fdfaf6c2c0c07e6d1eef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c268cb45742c12e02ba3a5b4cf7d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dada6b0aeb7483bb7c98926cb724b4712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b32a0732cc2f9c2c5264daa7f2338a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affee9ab2b0b814703e8220a190e1fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ed570e33826e44981e068df218c853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b467a4498aa18fba68c80a0c43f8764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dbbd5b25a2e6b640448d6e173478d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d87684f0feff94e9bf75df493158e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41140a8ab8c1dd9576f811d4fe5aac3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3db0d6b767dfe0f054192bf91ab138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322f7c1ee6d2750b362cbb30d5b36b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306662090ff6c3ce7f3ef4dbfc7b3e5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585a367f9e5bf030a98e81904b4bcca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36635ac7ec2ee982f58886404707a2af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965b54711042ef3d8116d1465b9e20013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1a412e3ff27ad3291f22958e6a70d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce71ed752ec0d3693265c08d16cc5b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321238168aaef58de86a24e62d2698cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddeefeb21f82c7295c43b05168436317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3a64a59a11eb84d1a9b288d38226e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26ff19bf3a4bf60f6eeef64ebb9fb119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0b1c242c214ea94f479414f1978e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42972688c558426aec3dab206b9a606f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685eea708dda5c9cde2ac539b9cfdad222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96c24b14ecac6b66b271403bf4164523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb9685c62347c289239951c5095f5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd6673f6bb76341fcda97f5ec2a19725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89663569963769a47897a94076db83b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ade6cf2c3f3ba5a0c134cf523fec027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50af87ccc999ea1edf832a44765248528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffbb66241edd4fd0e6b601e767d9bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd67b1fca3390b355ff824286109c8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62568532fd52f7feb77a6c2a0d5aa1f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16d66952cdba4b4710f4abc85912eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2efb2361041a7d4d696d875f0937d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e24cc5db3b5cfafe842db876b3368d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5617ec197e62e0b0160fe7eec4546135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0376c7ea020c1fb21788a3d2a5dcbf136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01ea3d4d254ee81ee8544b98be97a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460411fb3af405d35ae98a7bb18b081e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3821aca96e41366aac8cb77a7815239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e87b049a16ddccd79d5c0866399dc240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4aa3f3b3b470da012daf1ce50deda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc42c2f16b7e0bfdc597ad019fed6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca0ffed4bad8dc546cacc11b7ea8bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f370657ed7b4187ffaea39b26d3aa444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283da28b44f2333fc219e2c7e019eff145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5200e97ca3689cecc6c63fdf3ca4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77009bda1419abf8f7fbc5f0babe30fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e697db9c7b78533006285323eb45b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373999fc3a1c902cd8e9eebef30faad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dea97790c5c2cfa72fc930cea606b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429952183f3c504c90597c0e35998d7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070739c355c97aa8bc698829006de1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92fe050b796bf0fe668735bd093f0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede98710f8fd3dad137745ec1be147a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a1954ead792b0864c879a27130fe355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf143f8b8a256410af494d5e0296d6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32d4605f4b0353c7c759c957939b7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e3b9e88e1c456c77136e261d9b5ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa616fe841f86e270cc39e38c1cdf6559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c53cd9001d4fa3ce170567666154260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a35852d4a40de43b0d357f130e53d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1981a7ce41e8d72a1ec9798b215b7d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100405fd730ce6287d2c53c4df3fef763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb286df99a29b5ea444ae62569621d0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853b413438fd4a587ebf25f288e1cff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297a306e43dbcdaa73ffbdb1fb28a3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819940c7c98a79457a38e2e33ab7b5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a63943fb22dda74eabee48b32525e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84081aec1306f75aa06b3daa56d5d0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a8cb7be0bfb66ac42b4d03aa5850570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf7c49ca511e26ad85299fbac6a9ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb5d4347c59fa03421e43a54e966f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bb0f32ae08f9699075bf32cf7121873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0ea9056ce8bef966d1cb00850200d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfbe08353cef53d6eac3fb04bd24a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d3418343493667a8ea6126f8eb1d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871aae7fee2ab0ef5ac33fe8f93e56877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ef88ef17315e816e66d49d8b1fe1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9717b83c1b60ef93bfd85f476530a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49cdb46f525041981efda8669bffd980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682885b4297fc290a7608e8fcc9997d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266217b6d70236a01e5bf242d8ce61a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef320a8c5f17ada85f086a0caf8ba3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a541ef640c99d50153e86d8f4ce947d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907a6b4fd6e3f1edfa59655d282584d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a054a089e920d83be544c0700ec85bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aa396b54ed454c36a854e1b737f5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ee053cd5def23bfb392efe0297a4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870d1e7bdf1029ce48321e6fd162c2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e88b7f53ae71c755cd9420a599a78c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c1368ba269acb4e0b4f5e0934127591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2ff25b445a866f25a0d276ef6bdd492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4590f5d29ccd8f1099c5b1b39956a2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef92a71be25f366511601261713e4f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9827b58ecb4f7b9fc1130a0da7f92395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d623c12d3b9e47cf93514b42aa80896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a278fe36785fd8d5f776a05c66557897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ae192d6e106b86386a3dd7c3e635f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a911c8647aacb25905d9e0cb0d4f7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7645c107743f4edc855c7a5fd3d7c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119da04cf264150ffcedf1ace39c44f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a398ef3534bf265e5c7941b2726827102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896c24016fa9d67b5bd43cd7c55a0ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9b7df69f88b886053a6c00a18a5c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41d72068727c90e717f275bac7ef4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e7b94f4e8f1e4f2c7907718c38da9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdb2f3ec8778bc1c4042b0f50779bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbb35008223af9e01e6f4542ffca48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e79349d03b0815f4154399c44b9311109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e141a89b92f54a5926146017bb96b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902da2952c9846c9bd4f063967b1439111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54582f27158f9011516379f5fdb7a82c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a340487f7ed438f1ce124e8cf667055113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7dfa39295803d0a6a47b0b27c4220114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ac74daa5e08af92a21656ac4c9291115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f25cf12d49f534e3e2415d6ddc3e88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7a1b6263e7f1e0ff0770de22aada3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f3ba99f62351401a321e25bb20546118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bac3f967e00ef3005c6770c0ad7cab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09109c25e9adcf941d4844bdf046e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547eda01e1f1aa6e701605a834db7d38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8c4522cf6f2e65e1f43c208940703122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f123c717baea4f1e5adf72092e4a32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc62318f21c303dcb3b2fff39785be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1023a0e47f87f8a4efcc6158eda8128125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f644a21f51d0e979b7ce70597a7605126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc4633676072136cdfe82ef95a4927127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85ce6fe3f122bc399d0d7c58f68afa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f9e81bf9f9accf292bcb5d23e457a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d274fc59d8e9b17994b34e8781bdea5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59c2a4ecc2da294f4ae800f4924d15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d4a2b6fcd0f3f795ab21574b386dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384c91233998614831c234027c08833133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de59b9fd3b20a27e943c3270c40e4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279901e4d0cae57fa4f9d6f797d383d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf6400990cbca4e2ce0e3543481611136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa29e4ae2e63b72c0630458da3270df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a35c19685db41c6cfa4ba273ab729138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed7d717c35961c9e521c0f5886168f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5323d52a964f0642c3cdb8c1916a17140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6dfb16136e0e706267e3ce62374ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d2db40fb5adbc7159e2bec0a55d1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4e5e94a7e1631ec35f5de3cccc30a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e55246b20955f3ab885c237a9221e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12464dc0db9758c3684710a9087c82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750792f357b3dec740051f2dccbf6313146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8cae55538b0d912c9b635575e50bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425957f1d9ce3c3ca176bdbb5dfe8967148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a6fda3d9fae55682a809ee10eaeaa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567a7a4e4a3236450b38ebee57190d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c5bcf9f85da6f1e76d6b5890bf372151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343e709ceaae4645f93f697ff2e68c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae5b3a5b90eca1c81c398238c244a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd77ec91a0a9105e5d1341a853058f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6611639bae91285f17187faded1fae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15255797031238953f24c95abc19cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00fe7ca97da77164ce871a611d0937157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d4c29e450bd5741175e1e33f13b54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c6e4328f7db0f9f6ca3aa110c4b61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cdc649d19da361fc0d35701d8cf89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b131c8d75df6dddd0d7c1841acb7ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab71ba02fb98be459849e42e8f7ba45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b01cb90391d827f50d4df49cb0ffd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8afc44e945ce2da7ef96d6ec3b3be1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b0e01171bb124c173cb01491d909d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485683acd19326910e035023cecab22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e2e1623cad17a464bec0ba1ba8f2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e931694d91625f8ca9ee5938f8c0ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919c0e722e4d7479d8c1131e6c77116169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954919359b10acf1cfb5ecd0993260d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5882632f96cc3d93bbd35c6c6466eae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709b8a2f5af4d4cb8df19d8a02031c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b2e12b5b05c817cd5fcdfcc5a4407173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574ce9d67ea60bc9ff16232af10e0ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb097c31b1a24998dacd57de0c2f139175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e21485107808308cfc978ee65de54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b24b49b71b7e564bc1103920a4c0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2caf36095d647dd7a0cec219aa90a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20a9be0cb0e573e92fa755eba5db01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0e2a5c366e209405e84fde16c2c0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582d2d751e3f4d5da92ed416fea88ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11d07b553fed72b705d8c338e56e04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d50e98a8401b62bcec4aeba5329831183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1e42dfaea2d9839657496c5949842184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b4ba2c0c3f56a0a5cb06f8f23d3b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f303b6f138d983eaaeb6d34e703491186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1ac1b0cd606b975f2dfca855ce8d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc664d1df6c9adbb1f04127e8710b84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631623e18698b45f3b2a6255e8a3745189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673767cc4701f94c1d307557e343a27190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279cf68d7bf5fe3fe90e7b9f9512b35191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640383994999fcddfcc904c3908335c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ee1e7cc958bac8c5a0828354a003a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f412493c8b04b5a331e11838968fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6ff4fdc7739f32639a5956ee9e1a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8450bd27b61985e3ddd25a213a6313196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6869030eefe70d0fe4414ebdd855f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b5adf783f720f052fc0e3266695b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34af1000be7ef3d6d7f66552f4eca1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba344f8eb031805c6a74dc1f47e354200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37951c41003477cdf304d479486d8c2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0a008657f50f34cb3a412b087af5e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86a9feb9c83d93b971ad1d0806d9e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4bb00e17cc3b0ff70b5fc0f2c3f24204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741b703ef62d5ed7e783796b8d76589205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfac86a1fa744aaea789f0d89f0be97206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606876026b7c8d19aa7e0a270db8d3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec464f31c944e27f2f3dd8688fdd0042208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d4399fea7271fc6b223c58d2efff2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d18076da44c52dbec4989fe69a58e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8471e99ddca442544b6bb13f80b98d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242357ac95310569c2ddbb478dc2e2a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eac31e6fecf3ff783d292a13fc3d06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a7ed1db532af043971cc804a0b7be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbb67ffd7b54e083afce6840dd475e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d23d577f96db890cd994a61d168f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4ae769c64fcc20595a5f7700c7072217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7a521a77d73aa0fa9d047c36befee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fba7a49f0e1bafb0d092e4b725103a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181ef9c9e2573f2a2097bef07b27069220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33629a94cf44b68e598869df3a9514d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3aba24ecd37ca7f3f193022482cb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7581fd8b4017b1d3f64211de5c15d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248ce4046223ee414561b3bdc06c299224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe62eb44af55f89bcb73969b7ee4b2c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9b11116f670b531691c6faa15bcd9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea370ced32de721ba911a7205aba6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9f9da37f8d63dbea42e0a3aa14a9f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c680da8ec08b542a158e375b0a1e601229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb9512283b5d7c1a6f0daf146e49ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccd0edb961ae5d5441f3814d40cecb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9809247211d28c2bd479ada908199a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98f0b53c2d70e1c5eab279de6395d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c490099345436ada2526d9ddf4de29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47189f9bb676ec8000222582a1e82e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecabcc8ea987af3355a525bfd569931236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d75f3b41ced5565aa1850efe37243237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeae7edab7aa09d3a9a442f8dfbae27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f715c029514e6c28a32aac0a24c93b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a34cb73c26af07faa421745013446e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5bb8aeaa77cba6d6258aa2ab105be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3d8841b3155179aac093a4d42d143242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82dffa6c13f0df5904bf09c774a279243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939d714cdd488f32aaff41514bbec07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c95063bec08380f415c8670949b409245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481c0f411e390a80e36847162061109246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bccea4474d2a5dd7685e29884a39bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e900a339fb3a9f8b9e21ea00a272b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a6c71de096acc9792353fe8c0ae91249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750c428e8536fbb4bf44bf67128c2c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843382cfac057b118cbfeecb5d372a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefd2f303216a65876373412850b185252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bbe36a5d817514df057547982a486253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0fa046a75e671de1de63aae4bc938254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad6ccedea18e47e5c286d85cdbe9e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917d5c7d4235d774a3d6d859be8fd29256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f7bfd17e12f3b3e8dc2e8cb446d15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66074c5a403759cd0c7f15af7cee45aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254db167e2de967b5eb339b6d7e3e773259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be28adf405f1e3867899b261ccaa4f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658803e89e820e53e1375a6a6a64b0e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb216d6e930e84e03eac7ba54bbd7aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efaf3c009edbd855037f73f7c6ff902263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c17d821cfc8dd7a8024a0f73204711264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad965c09b82223120f04e7daf19517ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7d720dda686be3c7f37315afe735d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf7dde0360550771f790946e5146b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf029a0da4ef668c3d28504abf052fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432de6174d3525e7c6580cd6bf93467269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660d0089b0de9561571f090f98e0fc8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d8f2cfe8e57c83609935d826071b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12752737f00258187a274542697f0253272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d610e8fedf0ac46cbeda23421f1f81273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400645ce01e89d3f396209a8fac41b4d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7147c4566560c128039fc38890ccd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797fc2b2d01c40a6e384187aed11c39276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e60cc51e64d35aefb48f903a65fbfb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195173a164ecbb65ad173f48ec84949278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760510b4f936e11e82bbc5491382c7ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762b2039236d35c46674a0959976ec3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41eee2729fa352f280413ababca070281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d01e2a47d9ed932c5d055ceb9bdf9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0230fb92849b2170f28217072a96f0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a30662f32fd068a576d757a76c284a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ee8041df126a219a4dbd29f28f5b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fa833f26303a4b1c48c7f5d86e363286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fd1de49dfb2fc39dc406776419c32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbaa6f7d1c893e2128bb805a66c05d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3a0939ad55df0d7c93e99bead4060289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9c230f7ecabc9b959e2c4b2a9c750290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258b65e1391c380f5e6909dd434443b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16416d6a63f7cc41b24b32b30fa7827e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913c2085e8c1f813c6b723938e76c11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25536445da94c341b3d3b8f70ceeef1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c6e3aa03b31c8f20f7f144d143da2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07eab12c888c9fb1b99f6b17d096c79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3303c707636cb5a2e1b2939785955297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91586de8d873088863f033c1a4c58097298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c625de9862579916294cac33bdf11a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40759b3cb367c94c30a44325c447a6bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c811d06c15373eae21e939ae304444301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe27c3d316d019d5184e8f834eabfc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466a740fb096780939c112a24c6e47a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf3a25763a8221f295c1e53c02af9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea042520226d3b9d23b43c1fb285e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dd9eaf6e41e48b7e11b84e649761e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18c9a6a07fe6a4365c52b2bf0f095f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe8cdcd9453f040b47fdc609d34039308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2abfac855e1b9fd9e7597b886c907309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de23bd7766637cac6dd22584eb24f56310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215d5da405e84843b67d063f91ddff6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1992ddc58a1a7d5f77378dc997a96c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ed98034c210f424f8dd495058f084313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56bac0e1dcb51008874fd490acef7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42df64c28e079b4e24c6636faee1a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588230db39ffb4f11b2035837e6ba83316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e0f858229558c480a07c5b7bb14ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fa9cffc9845be9c04fe17ce99ad48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed7b4a4763c1672330f6636408c109319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884ed3eb4eac6125527c2d57146605a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedb4c49dbb592f16b62664d3a8411c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cca70a457d0bd6d3240fb92dac7c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d17686c60ac7768c7fe79f32c51004323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e63357cdcdaabccb5346de681d6f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5b671cda4dd7df36a50372197401f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102f0b182b75dc74347f48af08bfa78326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4260f1d0eae16e61c1ad3b9490b897327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5237e3941120899e387c05e329fb4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8081f00259a59700aafbc41f76a1a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df48c6b2eef0c26165a4a1f4ffaf030330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176659e79c6ff247eb6ac337c09c0207331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443387a0aa12957455fddd41509cca7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13f8d36287ec6d9d9c88b5255247cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363a34cd76843e2fd697300e441ed66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be283bed986f6a44e069f5806fb8c45335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2f59a9fedb90c4e60a0b2fe7004f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537c496b8465a363695dd04ed79cb87337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc103c31fb61b1907682c4f03bd8cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db9952004f21959e5df5884c1ad796339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e517173735f01daabe62502de1571340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29b2f418aa019acee260944decde2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7f9c8fbe0db47be9570db158b1618342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cd5de40b9fa7269d30a71d88b97e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4808880c241ba49f9cc271cb59e12344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396bae1e98acf2866b4a099e12829ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66fe6f47815c02ff070e8bf8a01ed5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2403eb6254ee19835dc8c299a6b62c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd17665b914f4f6718a58c6f7481a2d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b0698dd241c4ddc83bbdb6c21c41d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d094795dc5c98330626920534bccc75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ede6d8ed55fd0c5c0b8a661a98886351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c193c6fa52ba961c015e32851f07b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98558f5e4bcf48e4164c35ed5ea32fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c02d83eeed9776e36767e9b930571354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f94a9350fcb7ce0c9744aa15fbc32c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59b706cabf1efc5a007bb2048890fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee14d2531fa14d01e1853aa3efeaf6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a782a589f2c2090677860f2782ed18358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6355a8b27362e64c646c1a4838e85359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2a5490da3db14f71068d848a13294360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a0fe2cf1c2e875f75cc3e5a0e0821361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e040e10f8c0dc0448465f714d9d9c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89d66044de5976be68cb29798e18db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4227276e435ce76ab64dc5ab209d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe20ba66ddd86038dd31cdd1a8d1943365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e868abf7a3c899bcfe484357228a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d85f6f8e0d10e2d997ea330536fc7e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f2444ff667138f3b359cf5dc5e88c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b80652732fb42d0725f39c2286a930369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c6c533123b0c345a33019712e5439370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672038ae54aad432e6f483168612a68371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771953c9231502ea3185b6c353ca9e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9f370c514e82bc5c5f6cc3c8bfa87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd93b8ec6d86ebc6227bd0eeb6e247374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7734076c064729becdb79466a69ac90375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8d62f3eeb9dc44220f4d1601e0c98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb971653f82627526ac188c817c02a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273c1361261f43fe954850906a10dda378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616d6069b99eb6d7a26da44d3f2377f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fc877c618ca505f33f08662ed9d10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f16a99e203ef0479423716cf75459381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b98bb3f3bd70156ce35187c6732241382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171041932ef7c0903aace33c9a872569383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f78c4efbcf09550edbf00e0c5f8ba7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d36bf84d0708e18bf39cb7298925e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ad1b89d5767f4e0c216e14d285f74386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac757056f77acd363bd4f2f5194323387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b0d76cdea1dfefb3f1482ec61bac4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d0cdbf44adaf6ee5b781015cfc17b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6e4ac6da0fb8f0f645950860e3306390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b359e9ef6ca341f98fb2c58630e963391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09b606e0936b63c724c83a1c32fd79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982b644052a43a18e6069deaeac39b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443daad6945f3ce18e96d6a94c9c28f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b79ccd0e8f301f8a6e212570f681be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d022957cc5289eb33b97fd07dbc3ba0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be389758fe97b28493d5a4d8cb34bb5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24456111391f08ab6b3fd16ef05272e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a9be3368e32518b0fab5223bf2fdc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0280cd33aae960b5adbfe23f16adf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f7c298847ad8b964abb66e6bddae8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e8436e576fd0e94e6f33e30562f9b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b56129878372359843e9a9e9272d0f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becea7180396d77ee473d71592b8268c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bb1da2f2ecc080b5221f1c8c8aead405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5341d9f998989ced2cf8061a78d3f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd0503126b749fe06fda6994ca674d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdc26ec4c7766ddc260bfb0f802222408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bc4086983ad44155c4c0de4187558409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb37e636d2bb394e23963614517a07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164c189189f0e8d15027da535ee2a14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a4fa0587b2a8c36ee3bcde4463999412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac77db833a5e3d281b8cd32e731455e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561cf486490514bf9e4a9c2d2b5f569414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a715579d48f88a4ac648f0396750e9d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f1d98d52acbf8d879b1a2f4afd532416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c662a259c8df270e10042de9915df53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71bba64d26e927610e0eb91cff2b72418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c561bd8c24d5ee0db0ef4d4f2e895419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41707131eefcc44081a3bbc54c2f28f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913c0cfa8234e7587ad66a56370106a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d675293c94fd2f395cfc3c1757bd9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b86e6394338a863800b5a2de7c004e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c34ca87a5e698dc52a48085a1e73e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a984cc25ac3d9cd81b289e5cd0ccf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa7efa2172c4d3c1aa75c600d2b105426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88460b088c02f46fc43037f115f97db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357d3e18ce890f62ffa6e768cb7f8c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33931214bd559131bf0e20e8d0be449429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06083c415fe87307a69466b523c4082d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b6b60d055bc0db13a61ff0a1b6b9d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6871efa3821e553b561c872177b8a49432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321592ec5dce4a9899ff8bb66de55c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d2779525724195a807db23985a20b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf11d2fd63dd29a85f09f9fb2651fb0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593aea421c68445cf5e6162feed44599436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8021bd5036dcc120cb3ea200d29ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90beb0a37790f5e7da20c7c3da2da00438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761a7fb80436e6220e33824c0bef649439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff63cc09977441fb46f56b2b2fc2bef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33264c9f786b76efff635b21bbd34efd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01fa46e6e7fe349d10611a71c9a657442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb8eb16c95db6b0bcc5e2e55c35363443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12952d80cc8952f4327545940f2dbdf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c643e767bf760c75748c98ddc0883f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73835fd71b6731585772b013badeff98446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf040163759bd43cf8f40ee7d4ecac7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d980223e5615b6bf40dd6aad94268448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd16625dfa49b873c152f6bd4775c29449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d794149e2070e5acb10b32b01a4a83d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4714935b01a126ee717ac2a141f8e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98186ca1273c7b158efe07c52133b59452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2666763b3132ccf1567ac356ee58edc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b33dbd45bcee78bd6dcb44cc4393f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c25050742f2faa5168622ef0d9159455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a41ddc37359abbbf34a08694d84060456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389007d5197b5931439405452e3dc80457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff88481e7a8b9e86495e67f0d6960e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e3ad7c6effde6d50e65f450e3677c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5a84d753dcefaa85f1ffa8da7c062460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4faede0ff7b4b111415c5d06c047a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae052e447c0bec59b6018228527a5f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec8a802965f63f22bf9a1fe7461743463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932ab766d4c109b1b77ec4100acb358464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1a1fe12b8a20e3e0f5d3011a4e5f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3a47d993a235aa2130889d7dca410466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548360bb4b50a87407bee430997840e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb695b5646e0e99e4147dc8f5e0a05468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d3c476fd18e239a07507f19233256469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afe57251a9873c6969fb55c0cc236b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833e57700a88c5b4cbfa06b40fe3be6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659756bdf7b09b11ab404f769e011587472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbee4c9961b9c8a49625920920e639f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443271ca276c2369dd20e639f53def0a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e7fce56fbbf16c04e8ca8640e310b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102739ac72694b227f4ef3f287c65a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046d8a81e52b49f8a0963cb31050d21477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9231d7e7c1aad133b407d8851c6c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab243d3e0d2d38d399e7986fb158ca9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce7a442ac9fc92be00ac1d4e1b5cbc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ca9b6f32351909eae6872e8fedde7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f34be59b709784c36ebb8d636a266482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97510696f6316deea7e22c9444c13c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9778e7c1044f282bf92a137dc75d95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b4606f0e1aa3a12d5db5dde7b3aea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247bb1792dd263a8f50972f9ade831f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c49ad7c786f6129f360aa13084f559487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ce9dffc1a1a10b810b7ca2a90b347488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb3a10ec14921635b30adae6c55fe4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975d5a548365f1d1f1f7e475d7eb103490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea006c7f66cd82b47ef5d59223bcfd5a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86dde8cf400b33b753096837cea5e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf46755e3e9a204d8101598bdc92a13493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e992ea943070acc8ce7e44b4d363b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816015f4a37ac5134a7dcd272f02b9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684c7f177fe1303f1131f72fe235b24496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3f604d8d52f45f7aa0f51c80e4259497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c930991cf396d63161b65320cd1590498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f391c666c1e037604b7b9819832a5b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d74d5aa7982a621ba7c75447834476500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e4956bdb61efc1d355c91536f6692501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c6279140a48fad05cdca5d6bfd5bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da9d4fdf80bbb69b6b715b86415b45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d18991161225775affe36402b89cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13758676c4dd2eabecd9c28066cfc48f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d83f0b37c00587d97e8e77337c5316506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5945dcee9deaa1c7cc1f479795e2ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cce3d1c5f6f3d006c9654fa4fcdd51508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92372f32d54d4b835ed066e65114155c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a818febe8fbdebbf453eba99730e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e769a21bfedfa0d526232483f0e7d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f7451254d08a2ef71f94cb601778d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42752acdf47bce5e39d6352dbef387f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020559e8509d46a244cb21672a9bcfe1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a7ad13b7ff05d60a6a4f8959440d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa000128946cf9223c4340b5a1f0d09516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f9ce00397fac313e83b0d02c033e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c4ea30c752b9b0f704e7bf6752997518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25d2338942909361d96856b159ce81519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002c132bd135a65c783eca25927c658520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dde6f43ad8389d6c7451b3b5b207e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73dd1b990a9b38f507b54121219604522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aecaac85b78250cdf4fea260131d2e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004db70d5db3fcc0a36741f5c72255a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f94f5ea80d1553841664c6bd6b8bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177c3699709a49b602518e7c7baec15526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750696d3ee8e06b88715f0bf4608c4f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69315f42b8502e59431a1588bff4c463528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86099196c4bec0479b9b72728ac889529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612db55d949f9ee47122d6a36cee26b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27278614ab68244b5fc38e67097e1024531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea65f947e9481a6ecf040e49e8cbf86532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a91a6393b03b16f921546d5322ec3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7754c26b61fad18dd804a9730fa19c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9da4d98c2e3c1911b7f717653c842535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547afe2b1f96350c0de462816c86738e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f80b48aff52d045a2d44b48754da71537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a23d9e4b0b6a728cdfcb78baa6e95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396fb2dc017265bf1c6603bf06cabbf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5b375cfbcadf983bec937df120fed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e10ba891a153c68564b62a4d926ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9f9bd6345ece6d235fd56650fbd64542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd275a56820e5af13f3a2487aff1ce0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaca5cff6f6f13190a442099a89775a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0799486f9b400d0bc1a9cf00cd329545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f71fd5ebc6aba46a4cee3ecceb7e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed827c491eff23484fd06c4a7ad55fb2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370b96877ed4443b1356a649ac232fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05d6a9776668dcb9629aa39563db46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa8165300991c63340cef672d68cb9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d84632aa55d90b4f0c22c5a921f7a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c2cfd52fb6a0a4d02f609d59cc1ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a84cd0953a44ad0d49b0e8c5baa8a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f0346e0f2d27591a96d7f74ccc64f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23ae169c08c6ffce3817b3ffca54b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f9149d990fe2621579dace13fca49556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff84f72aa0f3e576f62aa036d34745557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2baea404d6630818a148997ef9014a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55359e9460eebace7f0dcda56710b7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcb3a9cc241c09a7d998e8c68f69ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd95d7141b7b9913e67291239eae96a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9b0e1a9670680f7d57cddb81c15f5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263ad3cc9ba59714f725208990370d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dc51f525cb4678c87f5545b51f9ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04466ae55e586083fe5d21c884d72576565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fd697e5a4e161ccb05cb910e4b977566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175b8e1b2f24752a68b70003843da5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bf4e31faac3b8fc119a94433e58f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb81e0607dae17ef1173c23c93fb936569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3770450d7285391b017fad27b52f6d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76fbdde909ce103c495585f50b8d7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74707851cf4628a0fc29a8ac8898ca3a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964991d78ed478032ad93862f289b36a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbffe697587238d1811609aa0d95af6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dac731139c3adb3f30abf5afdf3b3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee4b3e851a0e4ddc5525c5d4d11131576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7ce049b5976cbd0370ae0c689d297577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a44a45c5df5e864488af0ff3bfb18a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f50d749883f6af599967506bfc27b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb229a831b327474e8c873536827202e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c02c60dddfc8458ffdedb2c34424c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c04d87b0196455aaa3e258e2b9a847582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248f9a8ec1e22eea2b1fda383e337ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d464380a145e0342b9b65f0f647a08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800c407e2854e1a728ba1c335e45e7e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6499558d151ae59452e7f98d1d233ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e73a215b57082c7d4aa2fa9ab4e369587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7d83178907f4c6402a5f3de6dd78d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f62f23cff359fb598bbc800c9a4bca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169f64269c0d05909270e78653243fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e996573f6d6cd70bbe7219afe59dc8e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303d57c162e1a66265aef0014d1ef1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f38c1297f2c7e595fa2b905c673f87593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49227cfe0392faf73e2e36b193552a47594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0d44b03df390b7c17451f6e8e9896595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fce861d7d4190fe475eacad370f3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d4ea27f0d42c3c0d8f4242f1c3f47597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104e0581abfa9bdaa11263b0e05043f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2fbd902cabd39b405c578d6af4b8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9ba7b10215a851a84e79b20a300f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f44ddc8507b801acf27c7f26a5f4c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72834707820b3a126d6f4ae83c2dd61e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dc6b3ecc5164e5df8dec473747e46603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df96856bf4b0b7aa0b48f661bbbf22604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8500a1bc04d30cccec1f07a292e41605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d266a05e106deb1c99fb47840fa1e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fca9d58471eda95d461386c8098499607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870953c22175a5cfdabf14cbbb7530c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0abb13b7a469a93c4a5713c9cd7e7e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8509b66f54ba0fb420261009b4dc31610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85009da3c3906c15de995190390595e2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a6979039ccb36e3687b17709ee6aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50332809889004f02b1cf2ed7af633ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464593b1c403a03a2b58d40894c1db8c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6ea2e8dfabdbc69ff47b86b4859b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540836484affc52752fd97da2b792d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482f70713ace210ed6361e7f1f65656617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d79af60fa9d698f574b862b1c59ea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3d89bc44d03034199028ff46ae327619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743a0e037f8a61c8004f0967189b645620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a3fed373affcf2674beaf87bebdbf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcf1c5587686b31ff76e4d9b6bff8d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2ff59f60eed6698b4b95540f320c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1966e2d40fa6f36bd5971c83f88e5ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecbbe1dcec811c14bd64029f191e66625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38c46fef98f462ead29582d0a6b665626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6054e7a613e309c32c4a926fd2c91627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b296d25e3c9ebfb81375703fe785e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc526318956e5ea48b722f1dcafc93d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e325544437488bf43de7a43e48751630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6942ad3ddc3a382b80faa4ed71d14a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8ff6bac33ffe71cdd93dc5a5bd7ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e93f23df3263b7aaffa626127e292633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a10e7084446e6f9f41bc38c4fa0a2f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c99404fe061df53ec1027f42772dfa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b7e787f939232c98480eb5d45bf72636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa491827204a0f2e64bc07a2a7ee47637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc6fbf0287dc247831503170fc1256638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97afdf3f43d3970d65acd1f871b3d23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17605b0dc52f0c70a80418e1663b037e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2e8554d0b224c99b21c8289f550ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe22d8280282507ec77a15785934e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80797227d2cbbe95291d38c4e9f57d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ba23cd3cd1283f4a3a8d11d78d1d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f93d9162ca9923741cbbb4eee54b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e34779a1c337a1009117ba499eb07646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512c44fde28f8c295a6b8dd06819397647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cff40088a5f0a2cd8993b609a3185e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189fd22ebca836eaf0f74b314ab6632649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd7951867de779f2a53dcfd1c38be8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49bac1e0b3860d1eaa58b946cfb656651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce18f58094e9c517aa0a4f71a9d208652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b14b713810b25cf3d49ccd7da13a5d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4057447292a0d63f73b1343d16663de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c90646f93fcb1af8b9bee28c34bb8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9e5cdd915d07c7f5611527e9e49a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917acb7371608e06d492096bd9cdd4fd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3475d775aab92f109157d20ac68362e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3bc8c2917161d36f5bce4ecafe1d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0d0c0b5103aebea1c4c9ae27cfa55660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3dd163c019add89087bbf3c5a8bef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54658aacb00b09ef7b70f9e28bd7427662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0531d4c408e5bff5e8bf3a210d384663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f45d6d92fffb1f2404ff6322b0173b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced587a2cfef0be153893685d8f2af20665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6360e751afd63cb31bd8d2809fc373c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1f33f91dfea1f0d077977d451d00c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db43c514a65407015d3dca50eb1f31668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6727651a82a74600169c9846934b6c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac5ed74a622aece79c23f577742b86670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43991207b0037887af32dbff9b70fdb2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec863c0784441da8a52c3aa9482c455672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22e547ded77db9285ec30bbf9aa920673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e7c231ff82dc20059d1077d861440674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db97fdf2ced41f3cbfdce56dc0a138675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb0ba3dd81f1b1e3c7e7d1ac64a92d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6c54a880c22484e3c38c4eeb06c67677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee793833ff243871ee43461bea92cce6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca6f57b81686a7847ee53f0f856528679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5857abfe132ffb484dbb1f21fe427c680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>