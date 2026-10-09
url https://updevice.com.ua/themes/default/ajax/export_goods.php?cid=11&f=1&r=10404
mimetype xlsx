--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06911e386ac595058dff902e996bfb911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885f57520b8d50347ddb6e064a36ddb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf491c263593c0e5b70f1a372b9f7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d05de47b41b069b9863def3328c634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4552ad549eda8a969d77aa0830388a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eeb22589a1cdcf72aca1fc19b40db06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a58ab73714970abb5a057e0d7f6a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079a5bfc88430fe79cd48695e9715ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ae84d612bb2197ed5bf5b7758759e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579d03eebfa024d7cfcca236d1d733b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ad536ef8df57172c8ecd8b70bbd7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a2f5728f49d09974d3497c27fe72412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ab49aee792997de793950380320b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee66aa83a3de0ceadd6c910b7a19f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c5539bce759f87cd6283b1b2e346615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795b8ad7292e800309bcb4108d7276016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9a7e9597b5d110dfc7af18cedefe517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210afb2ff87712b77d7e948e4c71da8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d19cf559aa43ce8f2a191f9da510b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f1e2012198bce6f774c75188dca9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88eb84f537bfccc14fd85807225c3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de163fede2c5f63e6e4caa9874e9c5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34422f3a66424c198b05b1b0f372e0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e38a940fb15abc7628339bd42d6ab324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d425f5c7eb34094b2a4596fc3edceeb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e05e773bcb73db7cd5c6ce120170e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506f33ec6ca5f58002a30dfb1988d8e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b3e0f0b3173c3225474b01f7c47ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7ea4e06f70c9537bade30f26cf59329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cacbc5aa452d9d7859ee4f96cde36c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647a99b6235b7c6db2ae10322cdfcdb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79bf81e6f9529ad9a405ac8b10e5b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acd4b7e618bb5228b4e731515d8cb733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500edc66dc488880fa7c92948524ceac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d5c604fa91d5b04f36993abe17fc035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c7f606ce090908d9d300a2c30eabc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97b21e178b9eb41037b383badc157f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c868293dbcde629a0ddae1a74b9a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe2badb2d4d918efe440dee47089b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ac8db5f231d66eeea2aed03845bb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f17b97bd0544eedb22289b4d9883741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632df59daaeebb6e4446abc563ed2f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab1d469134a84c31971bc9502fa4f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74351549b6058e06d95b526e521b612b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b861b8a19b8b355b13bec76f70f4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349d7962dc2296a88d1206475b9359946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c87729160c9411f126fd4842db69e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40947921ee6e92b76b164bbd5717ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211f80e10c8bb4056b3ee26198ad28b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f978012e17ee87deaa1908fa41fb750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12715bf6075dc84c566b39b101c01c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ef6fcef77d44be28c4649578a62fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21756f7c27f5ab697fbd7434771621d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe1077e30038c8b0d9827d626e776654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc8a82d475d1f0fe619e0fe1cf7e4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a23bd9052f72470735bd9f58662e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a996dc789362972effff57b9ddfd2ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6694b84d525c06fd4364b8e26933758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6a7190fd2bb7734a267b1cbe3302759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea7ee2cc9dde1b5dd3c70902bff8c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a300732729a6c1aa4fe107db64c4d3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd02347e8394d2aea899b4db0d3b5b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bf336621ad264297e5a964b680d6463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0813a051ccc5e5f00430736b31208964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cd9ed307be3f07a758dd948df148865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01576357688a98e372302aa335f12a2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e925804cfb132f099ab813ed9e9ea067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bcd9a008f59ed0fbff5eed898965468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68803abfaac77c45dddde87d6b9207b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab69a987561919b500ca2af5e9326e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b475fbd4eb970da6fe32f0738b06a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f293a9ab64bf6d1c0511afb35801b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a949d35cd3d7d5c4c411e300a557b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb5e2c00816441568e2d5a86b1749674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109930d4fc67f0584c98bd2afa9549b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1f00a19205221d31875f37528352076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b433613e134d9dcd4c80036564b7a8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a92c1697d4b73e389e9743186620a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558b12fe7f259b0f32cfa0a71c10ca779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06596ca93ccba6320ea16363b161ac580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f050d1457da9f3ff0de1119318062a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f102480c13c1ba2d3213296eba8527682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba218b3ac0fb4209edd0a7950bde3bfd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e60e672e98763494d672e7210387284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ce1b317a3aad7b372a6618334093a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac89c025b77d9e2ac3189b4e362828886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411c62d1d94547f03fd0b6716d1d7b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da00b2900593748333a226bd69e5d5588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364f2ae12dbf5753d3be20ee34f2ab189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb6fd6e85156de2c010eb13888c27990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6eb2fbd6c789d68d26a461a2b16e0791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d178520cf0634fafa6e87ffecdca992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb3465692c3ae5cc9a65c3ae4fef6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae514fd5b0d0bc6f6425629916d51994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da482ab6d61a7b2575b9abff7b1531595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d681e05bb5038aaff5a656e6085d9c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d6d2d6a622c15cb2b419033b23b7697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3ab28bc112e14e49d5b18c731131f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a54b7e0fabcdcf74f0d15f2b753fe199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e1e8ecfcc72ad8cceb35e8193698c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dde2ca60e86610d07dd87d2185b03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de399b427fed8efca88fa9b966400c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f91a2cc80e1bb132fb1635e2c1828103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a0a083bd2c1175852236c925ca017104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569061b231d7b80cecd0bf7694133b58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6208bccf04cd53501c16ed5fd7e5cfd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af23488ea40306efa13309ed89dee44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ef318614d446aab24b08af0d00345108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bda294146b7801a8780e4486fa3009109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7f53d535bbcdbed868c5286d296eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06492e69ac9fb1dedf4b9385e1fbd94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0806e2b3a5a0ab122a24b06776dde112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e3a848384e15235cfe69b3913803c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bfc1e9f068831d55b5bc5c7f07182114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee4e3cca73e0fe62ffd030a116526e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4552cf183b68a4fad598c91cfffc92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f361d0a0380d99995dc2540d816ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27c5467868e7abb05380beabf61088118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce682d1d9bceea4228b2f4eebf7124119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb0606ef232170e373c00aba626ed6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdc3aa67924011043005aa55cc3e73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191ecdfbc8f432a13e02d3fc087699e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1625cbd3fcc02a174ad5aa877d8b855123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5ff1b1fd0ae87fc2234835b74d970124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0f24389858969359a514b17258b7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a196a056b9802e17ab72e3c5b2ab9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1241642e922f9fcc51c1784172207127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193ee70019c029cb6c2b62999bd13c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231476dbc68adc84b319913638181e48129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4f741f94d9c905a1b633fe920462d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce868a45865db1bdd3a4a64088fc3ae0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2b3ceabecf88914a5edb598ad429a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40f1d6858645e412fb166461881bcb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c8d0fe4a526296ae72b43abe87e09134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e0568c865e83339fbd5982af87a31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb3d0f7eca3a024e0229f8d4c119d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63074b977b6f76f309ede801ed84aa49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6572bcddd2fcc0d8f3dbc6fe7e7b09138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a00b1d06416c7f926f3bff2d19322139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43247d32f927f1cc61023fe962f452140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f868371751176fd889f2a6f6778578141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f37d4807f32a3c2add7c955d07d78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ca2946cf6403e12a961216dc40f7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96812f112c383adc2e53bd08b911389d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b8b87218dd2c99e196a8fa402fd5d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2376d656710133fa7049140ea35d7d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24fa427a8f7fd548e27be6b5379461147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aab24fb3121d4a5e071d05970c5b3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd949578f81f1bf226d429b3fdba5e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30c2255776cd03a1fec33dcb0b52e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbba27e28218d5d02cfa403a45ce338151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909678202302b41dd9233d6481f5620152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c485b619c25d8c96d269405cf9a8f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2442251b5902e7431e03675b675b2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38c6a270f33fe4fb17339706648604155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e07c8240f8cae2c064a9a7d7d997ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037558a49a2904e1d0302c84c0d43bcc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b4eb578fe9bec079ccd5d86fba9eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b91ad4b44e56a709a39a8ad2626eb4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f945a51769c7a9be81114105d6246160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33eee3f4c3b0fbdc3847136dec38433161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaf455b316eecd811f3e9d0c4e22e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cbdee72a5f638217bf90d22937c7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e834fd8c0c14f2e7a31e890451563164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ad6a79cb2fd6683b66f491c2da3fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f2679846a90fee663725a79ca5511166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535967bc13b5e42cadb0c5c1b13dae4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351721d89771e623170a8e5204050a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782163655d13a611195db3347141345169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f093482066be5c41b6915e001bc95c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bd9ef78e5d2dcf837a5ad94d89b40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdd2f6337c928980bc6a7ce585d534172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfd4779cf47794f371e5ad171d2df3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebb877a2d4ab06784a17da359b2897174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edef49e8684c7f539900ee432e6417175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2d7fd0829eadf03fa086ecd827b9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa51a7fc94c595368029e9dd1f608d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ebb1e189bdd64e25acd54153d19b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a3ba7fa1fc49e27b9fdf2cd3c8352179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb8bbaec6f69b5a72c14ea705b70f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df78838a75a06c0cde3e442ce53407f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb758916cf2d3b8af25417781b0d84d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9365437872c3750156c163dc23424183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d456b6c502e862efce69c528fa41b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fa149ec1754b25a1ba9f60e5787dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c91a9d4609ac07c6245696e40db2a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618159050b4cfe3121ae243c50d6ad32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b474ec4a0a0d1bd8a2f057231b18ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d14228045e2b1317c56344094a0193189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0a388075e82906ff1e8b05a2fcbf7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b39a9e5339e2e60b86e992be60e5f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340671da8d260e203cd539567967e6bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0bce46151fb75f8a36acff7823c99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95910280480aacbfc08aabb6a65e933f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bf24539bd47667be4070f319295e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d3b0165b95d9edd468336830cf4a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989da3d0417c0090735602ca0a90097197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197aa93386850d5043eebe637fe83c6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396f6d72702abe710266e8b159cf5a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb7ba2b50fff93753739107bf83c48200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39a749e0b8e86193cb09c09954d2cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138da36fc51ee5551d5e883debf3acbb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa611063af60e3377f34931b7abe8196203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5d1a834d81dd3350f08bc2901f64c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade1b987dd01c349bdf8a2fb65e7d04205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5115276356a6f810b3b2726db1e120206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b4e6d4466b636dac98e4fe1258387207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de87bb9c0d5877b431c182184320c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456578df3b08662b9ff3ba5682fad03209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf83576af7a243d12ff5cbb106a216210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cb6e23578475ecd434b81ac1f4f33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181ab8821e4635daebe0af288630c31212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae56b413423356fabef544c2a9944be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42ccf12044f8902402174fb9c928dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460b1952825ca08b993caa3487efffc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c273e2c3f723e165836a63c47d3cfcc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eccd17955b07964d9ff49f2ca7512c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc36effde14e6ab39df69cfa8fc4fb9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1e44f9c7cbfc184d49663e2419166219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6fc8e2b3abf29b52550c61f3d24f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f152c04e3075f08361e6021e9c49e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aa7a0500d2a9f3229a7a8052c45c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526b9fcb203452204e0f3e9535bf086223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788ad30d659d92a3b3f1b59f752015b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9275bbee5648bcb4f19fb08e7ab1b16225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc3952725bfb41e58175152e1a5016226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d3f221fe5172c8fe327addf72da15227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed769f7e565bd180b0850d118a9fc52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c8732977431ea0f1d7901384369b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8547de71f59e9d0195ade78be040b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8964b46cf3b69f938153536c4ebe3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f10a12a5136820197e915d4e6769d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7dbb328a69a837bc3ee6f74c7cb90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14f9c79c63a5bc526ee2cff6ae6a24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b39bc4bb10af45fca6bf3742e1f2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94e8143c33f60ce1a1491459d58a06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ba84c36e648b46083e8d79d26ca4f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cbe671aef96bb18a6da34e17cd18f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25e0f4b4e360385a88662f03a7939d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e7d41ee4432c05954f370ffea6e5c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c26774335294c720d264390a1071f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f1059768b8258bac474397234e286242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273724400b3d30ccf1230f804eecd1f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f92baeabfc9abcd3c596877bdced15244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb42474cb204bfeb579e1c93f60fce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b83175f77246d2341884532cf73407246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fdd255d8cf01acb519bf17ef5a728247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2cc49e921305f03b4e5e744870b7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf6438daa82221241adc6014f1ee06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2e606efb169e32315507f3242565e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04363f346f72cf74826e0870d4055486251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1a4967a49b1a95fd2cbe00e6437aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f15d200221c4f56cddb85a1ba40fc5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8e26aa075f3557c09f7419eeecad0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39696ac6fa32eb59676f4bdfcf40f436255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc819a4e2c063e268c5970c138a89677256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2e007e91348e6f2aed94cd1630693257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5996759f513251ae35e678a9e9e3725258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5ab2c4a2894dd98ba21b5dd0aa17a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b8f99a169e850ae5785ca823bafcb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a00af28ec440b942b27e8d0a1bc17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116237f5a135f46e91a0926cfe1ba58c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3b87d85493214ea654c17853d8654263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457945545ffe9d6d166dbf2135dfe21264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb69a38717f0346d5cc679689883bb1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c4295590b2aee17f66e027686c223266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a7297f7f87fb74a773e8daa24d235267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a812c6411fdbdb527281f72f4d3304268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84a387b0c0c9604a1a232c28ecd4e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862b28a0f0e1378512d31e9a653508d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358e95d2c19abf82a0568b3bf568bb2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489683a9027f765770cf4c657b3c0687272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a223eb505be6456276029789c33536273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb353f445818d329e9b8ed34c05a0a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0679bca0e226e64a64bfd3f7b30ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb94cb9b73180db1d55a9187dc900b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52c76b6754da8c0b43421f7e314384277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d191ef085404958a606b77650339e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ebb9af5cdc4d6550ba7756c2ec06c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37482eb75633e8ceb468e3898c3a544280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6aacba0f5e63700777b0a388412390281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3f39d7c78bbded925af72084285b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410267b0a15c8091411ae63fa60bb4fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc9f64beb0fe05d5c4b65ed28bafba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b66e1daae1ef2016471347ec24d35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c649af00a184c4aa008ec952e2e4848286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fd83990d184ae8df1cb3a1e036500287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc897108a81d0641c8b157940503cb3b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc93d2e2efe7fec9c18f1c5a807c563289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbd8799705c32239ed17b870ee9702290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3274dcc24125deb95d9deee5b979c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb126efb4233279cbbf225b9c5d671292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ced37087d32083fa65a35c91c2de62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2b041022f666c5638c37946ea5869294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ac902f971f32c92f62c1cad49d7ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f57e45dc64bebbccb81a32f2e366b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79365bbeec2efca4ef5d5dfdc7a371f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbcaf66cb5eade30226b2c17d15b17298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80beac6a4d51f43d342158c3b0c13466299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a468e96bb57446c751e22920b9adc8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df85caab0505f9d6de518dd4fc0aad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ab8962b5e4f5c8d61407ad927936c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b8fa59f27e73613a4f6fea3d73fa9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d14bd2f9f2ddb7d407c066fc7ef5f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4b5f35ed05f31e8dd53e1709908f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40bbf16c9b3e870770f93588ec2555306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994825ab5541b5b5105831fc359445d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac1617e82398e99ed169ad7c9e2600308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a446cef0b609cb64ce8977fa9fef8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da80940b8ad9e95cc8ac7920617ba3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c77f306a23e2d29b9fcee5722a01b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b468af032a9a1324efaf5702fe589d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71d8f55bd1ff4fc25fe86d73a4dedc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4e1316afc011eaed61ef7ad83e0ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829df36d1a6f864efac905f6c2dd359c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fa0b9b8155800d001b2865995202e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d8f0173ed4a22785b465af19f0362317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb320995f9ec2be943381eefc95484bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975434012b1914c13f74fc228589208319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdbe264d76cc2b904fb95931a9cc87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1a7016b1239f79edc60d2aab0cd90321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c16fb42e788f01d0448bcae22652a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb38a0638b94016df454ec89b7caaa0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2633b66023766a96fb2f83b8e011f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb078cba0bf34e10198c821bdaf9c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363aaae57065a096b414ad624ff4719326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149eda01278071ae32d92e6c2afeb922327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a02dc84235971c019b2c281e7ebfb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ecccf6972e8eb0e444d00a9d6b193329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4f4965e402904f9e80170f155b04a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990f12e9bb62046dcd30162f0abafbf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d3fbfd545f1034b215f51b639c31f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223a969a3bf6d5a2385995ea49e3b8d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f6ed6ccb9838c53d7fbe5df9e3aa3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71169aff23a718c13a72b6fffb7f9bf5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa448e36deb29434812b56f501ae3bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebc15f882420bdf634a5ecc8c69e93337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869bd5b6e6e024491ec9c18d2f01ae6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e33f243877dc4229a0722252b013d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c98e2e804ff199b4e213b457c7071b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb447c507bcfef453c7e329fd71719a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323769d784258422c5f107a8a2cbf15342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863500c1e1550fa4894de5740fd75a5a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa32eb4782ff2abd07ff2e729912b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0878abad5efac548fcf75f4fa29f9fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f92e6e0101de05bc7514bd9e50e05346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884450c6ac8189812b4f76d94b15553e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47af272055e281ec8d03fc94ffba58348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb787cc7e85198b5fba0f77336f20236349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adbc4d65ac11b5af1155f4f89d6e89350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb5ba88dd8448dd37fd4991ffeec57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40574bc0cdca44b39997f07c24a888de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd748d02d088e9eec4ec1cbcd9dd216e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9969865ed2bae1d0c2f9ce0c2dba542354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055312b73cfe85019f97355206bee3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6908e64ed1e82be40a7aed3eaf3f03f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd45101b8a62410a4df343b4b4b5757357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721c5c3fa2b25ea7e591a2f609dd454358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af770f11ac6d7017bd6e596cf8bebaff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947fca7f0a2315c4659c03d2ddce274360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d7f1a811382d46e02868dce8f3323361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87054919c62474790fd126d810b8281d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe99dbfcaa71804b332216b3fd35b8c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9efa798ed1bdd30e38a2070b0e6efe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a52ae5970978fbd3a38aa845de557365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac677311242d5c380d4d21a32496dce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c27a7aa169c860fd9fde4231138f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b432808a9398ec05262a1cd0ab6697368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e98ee644572aec1d36ff54611a212b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22bcfe19d91744e60fc1b077d9f28e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ddd03357d2b7d2fcb873086df8e2e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3612f7c116674221c27bb02a657a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353feb7bed8388c19736327e685a1e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7fae6d551edb9977f983a5cae5fe8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a946678a2f5b7658879986e5bed0fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb3f338ef3c89fe5155926aa5c5016376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb679c15ce37701f109ebdbae0bf8a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549e68eb2c98a37c1d9c29ff2e0932c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2136917610d28014066c1ddf372d9a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debce7acf4638fd2667a38ffc7f42cb2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ad679439779049e4626ede5219434381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3816c71240c5892180a3142b6d9a325382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f0a98649921d8b00c78caabbffbf4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41c1fb1df287ffcbed3a23b077f92c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f37e87becf2ccf3512eed55a8c989385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52c6f0a6d91a61af45d3d038c0e36e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36d584af65b22c8d8f609a2b0c4559387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b37edadfd0836153e55cd81575246388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40050cdae9cdd8269bd9ed979702881389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7c017c8ad688ed6a2ea5c4b4d28a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabb98e8649359e40b8c04901a4666e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7528155c9a8e0b9a1a8e8c42422a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ccd3fa7d29dd558d81c63a4f1c32a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9acab874d8a51a43c3ae43956b5d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa5315c620b9d6c53bae200a6bfeb7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338023d294adc1d5ba26de625e8127a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60d95ec33251f933f5ade05d6ee17d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4833a9e21373d0bfd0902548bbbcb2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4c0471b07c310376db370cc7ca8b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e66938522d985b9a5bee07c2430e14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9fc0352b7f89760057c4f75bc2df9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1e564d2d2f77717a45cbc40ca6705402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204f500017481a8d2a0ce5d14823f84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef181ddab036d3cfa7a73554bb4909f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145ba370c27188e7c50b15375662911405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b105116ce6351cd54c0150f988387406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516e979e93965f412015d3631429a9a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece4112c60d4973d665272b2b81df01408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993ed085f4d51be187d3733555893cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6e26e777bcfad1c36918173a0f178410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed920f8972a9b3eaecdbfb43d817cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab195a49e0a79eb96c9e3cdd73c751412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36b71579241ecd2b22ee3e48c7f030413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6db74fa3a014188a93fe82028fb53414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04757042f4ec7837499bf13e389bf4a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c508ba30abc8732254ffe8c3ff56b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfc2127e3c2908b44834ad9bb6cbb1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bc337a1a5b368147bb370213c566c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24183ab9dfccf684f43712a200252582419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2527546ed38ff03f4624e32d67a1f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c1b04abbb9d51cc9e956089f2c7dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4574ff60d0a098187bc1b48427da7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346c9b32938c77ebaf13fe75a5049bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a850b3ea20d9c793e3368388006358b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e5d08ebb418ae653e407d02f833bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ba6c699cdb3985df4a53b007c6592426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d29c57a21d496507fbc1b2dadf87a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79bd2cd03dfac0bb325b22ec1a214e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218f75a7c4748d37e7fae3e9b675567429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89bc99523ce360706487cdbc2eda58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99945bdc04d57e17c2e11c305c5676d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51356f633f6f43d77d571797be050919432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad4da9cb9d531d0540aa47a4897841433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28ed31371ec7845bb57d0efd6b438f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96019784fe8f73a474bfd3bc5fe541435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e5ce0b826bc2928d2943810020104436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733317585adb42ba81c496c30620f9aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8b7c9c3d8ae8ecce4c96fe48128b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40fa400fcd03cbff8d90905c77d33a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a925f65cfd37568546baf784db96c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd6d7da71ee89d656ba6ba947dd52c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2add25889208ada51b9fab1340eee4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94324391b8caf6f586bebad7dd4842443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bb967c756052809cdea493162df1b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f916383c526390c44b54a630dc693e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd74b73e7b08241af66243a6c8b52b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01014e56e79f071144d039e6eba538447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7d8980fb229bef70b75ca6360fcc3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b13cd6051aa71f1f3eb39c62735431449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46134c5895466f1fe7a67c2df0c2df94450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b98029dead92cb5ea611ccb1b22ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527aba7302bc956b87f6d392b11243ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09f493c8bae20600e7dea16cc2816f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09872b85ef71acb54d9d8ede9a908192454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f60d789d8c5cf2e63c8352a68a7337455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885770d125df99c0ca44a9354e69fc5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e427cda0b05e8a47b5556192071c10457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e20ac8b8a72ace17e0d6a90b9478a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6dd088f270bed89f0ad6465a5a7f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc9ccf47b12f41193fb697f950ce96460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2887e847cdfdde44fc57c414e22b41e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1ae19a1323309a76702bbc57ff186462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368783568ab895d8ccd1f7bb9cd3d1f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c8290fd30294d6e09224b84079d26464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3b8c2e40829d106990109574bbec4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cfd03d0eda6744edb958e32e4d3b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ceff315deb2a8b44354c2492b2f756467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdeb1e4582e021d476bf7bb5539f93468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332295f397927b7e74a232fa828f396469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e813293f7f41617df7167016f4103470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db254a6ff25cdd6f52925e7f721eb6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c01bc081d9f227eeedad9a37ec63e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26e17d567047e2474c412278fa1187473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7308459ff2bdbf901ece1ad5550f87b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38cb2f106ef9be790a3d4bcb23dd27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5a41c0b6ad9a767f9aa16510b231c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28e4aef97793d7727efedc6952fa91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49765f24933a9c4d99456ba3904dde478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d07e33dbd748b7d06db0e0270f7bb7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553da1442ef61a338d7ec3379568e1d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9fa386e93e30ba3c7877b2561d688481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26eedac87f37ed1ece6af64f247508e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e30c9c7f4f01ead50dabd3ca04cc6b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0527401d2bf34eb5b84606bb179f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfb349e95f91a2390f9d40143a9b55485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9efce75c1782ab065f9a1c5e08807486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe57f994c2a637047717ed83de3543487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8d5a1570dd6f3aa64231adc9ea5c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44038c55701d9d07b6dc75b86be00d32489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2751ae8432dbd1d34d428a6bc48fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fd04813ff59aa478d84d73182d867491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb1f98ea5602c59bd1d5aad04fb559492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c7d5a79a4f3f691e01ffdcfc1f00b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ec840d14a147f11bf87ddf389a61b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d115928c3a3f1042e5518ccb76ff7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06d2097039b6b9d8821ea7d676e12a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634ca996d841e0dca6b81eb3d505861497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a00fa997dfc3a28c0f576ea1863875498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28084701af1b7aea8703a1557c409b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc36d58f849303a68c7587d0a713fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8e1ff939d7f08e3fd05c857edb346501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4844c9d754b82e3c369b97e9f424ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3e240298d50b812f12fd83a89b82b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83938cf86daa76962d9cee02892dd7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470daf15fcb86fec940500a76847f8e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c89cb3a67879df52ca6560a57bb32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9e7422e1bca494c0be394618e1f3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d463f73c082270d1d8054ecea80d77508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589c0f801a4b898db6fb38436371d35509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16986c066046228d142920bc51cb6169510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fcb1683ed744700f144355509c668511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34edd7ab3fb2717f246d043f44a5344512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955605d83a30d029041fff283ac736a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73153678b8cfe323aa462d15d95f0c2f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366cf73a06e768e15460d3e988fe5e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1ec6be96745dbe31093b8a08f590b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7aa1bfbfa02534a428c59eaf5ed750517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850cc9a3abc753f2ea81e9d1b34fce6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4a0fec5c28d8aa9d5300051bcd7a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4b74d8a2ca3dac50f134b6b18a19a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615b094eab9cb9be866de03440f52fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed502cd66cf3ca00dbeeefc26907c5e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59685ab2a6815d23aab286330a3774523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d45d3d931829df2bc219a1ca25ec7f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898c7304f99c11c30dea9776587887e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a40f0ea17f04b3d968da5795eb717c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092273efa758f3cda6e19ef0f4ec0e06527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baca827ea866e1c54cd0ced78ab1035528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0458bb28a05a76b46724015e5d956529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b04a846f5045a009b29e0266898e38530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282cf23a248febf9051eeaee5aec486531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d2d1275788eedf21caafe94d94f33532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829099ec84e8a2bfc738889a48d6c57533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f1b2cd5133dbce00572e201e4edef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e386d12ea68960779d3adbc6f974db1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68439dfbe96c7d0cb8e1d066d55bf292536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849af4c7bb9b0ba3a3cb1d09f30e6c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108b847e740c4c1a35035df408282ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba9b293a8b74cd525878d70a6e9f12539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711470330a91abcd632f45c38346ce6d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84c13d8135d3b4aec8c013215e8e49541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b013d0b1282939384c65a321f4637d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9f8dbaddfb1e5db8f2e2ffb886012543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1d0376752120763a89cd2d449b96c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be8c4d9a781cc762f1e800471fcc2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aef59b9fe4b61c3debfc7fcd5bc3e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44484456cc7b272054403e4253909d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec969b3ba94edb62e4ca09f263f8a8fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5a5bf3409291c6a95e645c52c4d46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c811f65e6638e98ab064041fa5559ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c16cf56d4a871ab382beccca6c526551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc96d9b352424f86cf6df85dab0440552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a543a5106cc43e8156d16ac6a93cb2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51291e408019d6fcff9b0b4a8567487554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1fb285f6ea966a9d842bcd2ce0f81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be55c2704b212c5bcc930c7c103cf3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa64688ec03ce6c8bd6e9edb1ef18a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410a1c274dc7c2cde61761c4febdfa2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7a42ab371d925dfd87b297268256b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a877bc17018a19d37460601214cb071560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8b1bd2570948e7ab4161140505db5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dccd1dddd0933671def5587bfcac51562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18831bdd9a805f607632e4f4df502da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa5ae8ce15189dda8daf96e5245ff6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f11dfb859aec4482fce0b01d238ba9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03e29d513d0fbdf883bef7890f2e24566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74fd8974e216337ce8452de83f8ba5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1bf42249c3fc653243a368b8198ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f0766de5da13cbf82eda9415177a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff09fe47f0b099b5ac26bfe37a2d70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d47122cc79c95868f173c87e9dc86571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe5696d2b921dcc6372629c2e19d9c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206fc611d4d8375b134c464f0d06374573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c88628dc01afe65c5877bd4aaa2a60574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1f192d70f2ca97a380648fc718a80575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41cdae90a9aba293c386d28d7f2b66576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724791fc816a4ca82c695e8c8a7fc81577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f29525e53b32b6f6c0d3b4185f8bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5f8c4de115cc949b26c1b094a9f9d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b7c093196f8abc8e68c041ad97813580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde638ccd9b5f0a42532bf60ff6e427c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc59ac80504be6ccca5bcdff6aaca14582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f771e914f6d4340488c5797cc5dddfc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2113585ae340cfd4ed681825f7eec1e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a2a3e411d907c3a9e172eda57c7f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00a7334f9b2d2417e3b968ebbb823f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb34f9777878c83f71a08a76226ed8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08b592a5e4daa7902258a1a9fe7368588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825dc32578eada9c3611fe5c108ac18589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b14b3284604ef19a40ded004b82c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40622fbe3c4053635b2de4583f9fa8c2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61997d7fd717b1e1ee2b75a3ac1382f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035fc6654392ddef1e5458427fc3283593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a86557aaa2549a658577b21529e2e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04d958581399b977739369ba2617b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520133e7e1d32701e36ad8ede77d26a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f97d32f40e18fffadc85c6a9bbe81f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c917107186e3d7d9587fd50ac7ece598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b4abb8dddf2b1fe504f5475610274599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c82d745e4a7bb67109956ffcd97085600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceace31dac8cf4b3869fe46e546921a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61554367eb872cb32acfa741693c6ec4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f162976d456364aef2f9668ae4f2c40603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c41eebcbde1d27798544a88722d3f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c4958d9a33dcbd1ea289c460e2158605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c39383dd7075c50261103383375ad4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaef82e01cb9bd76741917527b70fb3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392fa550e5d6fbb7e5423a8a96518ac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a4990185d2468989e7e32cd0d3732609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1624e3f6e8a323514fd13fb88fbf9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fb1a228c56588cdb437c0fd44c9cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd90ef185af00089a685f6c315210fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf67be77d9bb80538ffe1294f78449613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3960dfe7fca24021b55b08d74d6c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146e21427089a9cfe36dad536cc1751615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ad24fd75a67b18185134f13ee8835616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4553bff9bed63f259adfdc4f509a6d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5f6074a93cff0a978136f2e306fbb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dc02d847b502fc1ad356ab7cd1ba3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06236ef66a2d04ac19ceed43dc9f626620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8241c0697a119888e3b6f5275f1976f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c722f61adf9a9bb380e1004624a7c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b50276f7a64bf5a6c4a7cf89670ed5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf303065584e1deb0e4b8a3c5fa93cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7a86c719ce576faca71c9a53e5cc3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b38cf366020d095903eb2a3bf79cfd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710216d883bab5d0fa93d632fa2c230b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075827003270220c1eff9a8eab3f11a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4358ffff79f391791eae3ff660d46629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd236e4edfe7e076e673b98f278a6da1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1c0813f93f464410deeaa027f977f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da628a69e824cc4e59939e1ac94ebd09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cddabf86f4e219748c4c4d29c39e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb7840adcf294b6969166eb0366197634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0201b9d40800a9de13c4b5830f4f526635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfbe4231bf3fec17435398ca155e04636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b55e3efba8badeaeb4ef88921ac8d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1256588dae98bc399069d194e9b1a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b05b944b8fc87305bad39dae790a3a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36d3d8ff7a0df4b44729a7d5123dd4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a54b0577237169af58e34b629bb55641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ceb942d29649c5a1b564b2cb85b332642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039e05a443d625d2e86f3d1d576f866643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d54ef51e46642ca0c546c1d9d7c528644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d809ed58b205e50db4afeb26a5080a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8d6d3a08883e20d0518bc3a64d448646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5519287cc1a82aa912b94467a2cf87647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82d926aa8aa3db2c3b99348d51f3cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128c03f71f294f50f9d9931b68868b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c023d63db878b559dd4a84639d718650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b0444462692114418e9af695fa0e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6119de5e08cf0e4f052030c0487585652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a6faac08db6b70fc24a8deeac6cdd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ee903672790047a103c1458f0314f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26274d63492d4db78b5813b19488755655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0e3afc9db80f7bbebded5ef3f6bfd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e5b48f32e079b67c715deda191207657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4d7da32a799abae52e2e4d3ac0edb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d99e51887ef5f7c557fbc567a853ed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790e83ec78b8bf5c20ad85800bbd31b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e73658f6566da175bf36150cb1663661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf83385b793ee4e83bfdba76782fd2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9cc1c73a5518f34b01cc4d6ee8936663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bf4e4d34065fbb1e571a6bc554106664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1940f139651395f62a17e9095117cf7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652766409352cc19003c24fb8c292d60666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bc6d57088e8490d0026fe56f7bca4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f884b22d2f8793b11c4bdf0f739b726668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab199a2928a47db86d518c15cc917bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e16806357d97bcc1026bf74a1ed31670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebfd8aaeab658cbf00a50f90675eda671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97d6b3065d990434ccd3d52cf18dd8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60007a3ca8b0e339a3642776d881690673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d4ba10a20e9dea41ea059a29c53c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214645235c17783eaebcd881c4af1fdd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d852377e0db8fd78c46e847462dfa79676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d3e4f7e5fc3a612b4290369545e6f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246c34d3a58202ef3f650cebc411baf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c08012e7ceb46417f12ed045e1cb5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd6d474cdadbe677a37784bc52ac92680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e3cc36f5c346e0f625f8e4594345f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba769ac2f32f3f082a5055f2570a82682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbbc12d0acdedfc6628d085063c6e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02182cdd8ec4c198b97b7c446db0cde6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c7d4c1666eb394940695b5bcb526f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954874c64864436c7e3824e3437a9d06686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b065f0f3cc944b039177ef24ad2ec94687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8abede2cd6180c5f9007bbe2de2d1b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421df5693ab35ebe27fd85e02f34fbfd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2c0e81f78fcd43ee9f75c445bcea8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc256582f7714fc2a3f3a2bb1c6a346691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353759e5336e7363dc2557c36e527050692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf79a34c8c59df425482e732f5565b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bfc21b30bbcc3d83475eeb70ef6b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb94b8351e3e1748e66e12639e3c5a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d4c9413a9e24c29144960f9605e6e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ff11d88f5f386b91028a85b05eb5d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3f0e483c38efc0c4f26c3efebbb47698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffa67aec319bb07daabc179f04b56c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ce641f094ee3057a59276588f8aaa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce353a1dde6651139ab79048567a807701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523cdcac75eabd341ad941762237b5c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8233118f5be9c88e128457cb50d673703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5ac0a48e4e3cf1823706b3e3c2d95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd959ab22309252012e2996763db1cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307e8af1aa8799d0772ae01f3f04831706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc9fdb6b0e90ab661bb0cab24550be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c55bfed7949cc098a9cc16601d0751708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4f968222e12e8661bae8975a66e431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5458de5cd000f193135a854ad41712e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c7d9413a2cbf40054e1edf30e26663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e45e7a3e5a4dd1123c2e865e8c99b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e94989ba776c9d9f2d0d9aed034de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2e410dd03d510b3150b0a98f46c7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c120ca3c67b1e7dc370ca7ea22f1a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ed27a3e851e190d7c40c25253d4ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92a5f42d3d63cf565843e1a037c6599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6826380eb8e6b97b499ce984388666110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5c95c830f2f6c1d3f42e6f0d6d68c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f46d2a099350484277f7438b4c5f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce226bac0bdd43269fa7d730a90eced913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcffecbecbc3ef664c780f674c87da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba48817929632f678931837dca6f7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c4c4691cb9329f062fe9ad935fd3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f9cf6826c4738eece03e62b6277fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c5dace18ed99d452d3864dde3c1b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762406cc86c5f5a5f00841e999c4f1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8449f5e2fdeaada956bed9abb5d094020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8580fdaea19d88996ad873538595021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440e88db6bff66d92b74fa007fbc06622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d526e5c3a2e11c3313d6ea391cd5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdee7e045c514d89ac02c481dac12d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c0f753f67cfd7719a2b9d92d73a3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479848e731a1c8142f173042511a49226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec75b19de9bc1c61c161d8c9939e9c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f9d8ea4b6f7b0c56f3ef247a7db7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32800a1331de1eabdbcfae245094e55729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fdc6c7376e17844525ac1d93ec07130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a5e484f0745d400d247b3b912dc1b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbba512f89750730d2e615959303aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89e4fd312c2d4fdd7184e3f3efe87733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f959152df63940a3f33b8fe5b9b16634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f178c00e72ffa6ef095abd49e3e8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d3ce6a0e9c87d1576c9f708eace5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a8c5f3226f04bb920bb5855c84f8b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea822d498fb92074487aea83746aecd738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d7ebf510643aac5f3e6b105a63fa139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f432d24cbec99f71918123b7d173e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810fc9ac77fd11e735a5f17d445863741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210a514458e4f10440693caf222bdf442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b507effaf4c7d9e0df802a90e310d4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b44b5eed21606023660800fca5fbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80689170d84759ef9f7a959ac537afa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991189ccb015a054cbdf6da41061b77546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5859e33bd7150754ce1bcda284ad4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3452b4b567117050a6321376c0dc248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f989d74df165c9364071146bc257549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b4b50c36ba3f5af3bcb9d5482bf5f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b840c914d7961bff5b5b5ca69cd24b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7504c269516b8980e51cb65aa079c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6786d72e2f8553b300b1ad20e078f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc98449ae0486ee675ddf778cd9c8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82e13ab2869ece0f93572b704f793955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41543bdb306884ccc5478518a6221056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468579ba89934c27a7656f537c387f9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb4c2f0295811dc7f68391a477125558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfeed3d498c319308de92730e94ee1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c40c9e551b26501bec2aeeeb0b57d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d98f7af721e6c9f1667bb4d34badeb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb90bbe265eb5e9890334c7eb59de162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330036a383bc83a773ff9598497515c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bba52ea2e6d09d2d1f80f3a19beb4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd512c30d963aa5a380eee137742ab165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059d180a27e7df8a4740037643094fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd089ee5df4e425f33fbb4e4833e3cb867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ae064f7ce4cb280c9bbc653ce4a0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27827cd20aaee164039966cfc9f80c9369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a565e1192edff668abddbd8739adeb570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90145bbb6c5b433b1562720ed84a70471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185644611271ed49aba6d419719eb6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0e6ee2125f963fd7f2941b2f8680273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065fcbd63c7ef383e22465d684d72f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab42a1f67b302733203abd90242f7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d4b53f9d5303b13bdc2265c2ecadb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb18867e2dc4b48646bde1d183497e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731aa4bf655c680c205633efb27923f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6128032f04e9f7c1e184cff59d403579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bcf99effdb2afd2a41c6bfcb646e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99128e97b66d2c07a5d3d3f37f7dea3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821a863e7cd0d4670cb93056ab9b34f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30811dc8c709bdbe218fc0a8688f9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c1dc8962373e66210274f02d54b7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a275803dd9febfd5069f79856e0fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361232c2b8ab2001670f9a369566fec486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1c19e43a7279e174c5fcabc5cb3a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714af825c6e465c818fdb2b5260548a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82f1cf43d9d1bdb91d2e93237a363b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3873cf87f3097815234d370b3cfd9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafc30a27d2919a82134decbfa9d71e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebebfc2c48e10a719bd2dbe15d9864c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb435c243643b1a1d62f5c8f51dd61893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741a8891e0633cd6585f4c811ac9ff494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1affb644810ca1a3ed9d36607a8a98b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b88ccedd072430b4c6660824e479b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad292912675776a0234d9e4491a9bfa797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ac0ba68441aabb0c76298e1b4f36598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf86f652a5c05f0efd256bb407c90899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5a759fb3747dffe0918211c5e3301100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff8b932431782f437ec59f653ed6eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b7b7d91f2f86ef38ea2ecf055ab2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750940dfc8d7db39429415f8d57d898103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da8f6a942b6b6c17ba045328e14dc7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d4a75bdae749a4ef8501512ba4f2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f8f410a4e16bc935728a0b86e427d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eed0d1cc6ab1246af10dffafd4919b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c21d5f7614cfa0da0294db425560c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed36085e2147296bed037300cab3a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a69faa16b43bb6a2e49fbd41b8b6b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f56e00563f0e0227759185294e4e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c14d10e9cf146c4c5a0a5ced370813112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032feb99ec97ba3278c108dd7bd276e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9aaf59a6625c8ec2dd6f247e3f8106114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ea63b1f53d0ff54dbb83cf816daa3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea14edabf7f9ac99ea2792fb44bc231116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4d5a9c75bae9a24abbfbfa22795d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4519fadd1129c4687254364c754a19118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065324392f9e3109219d76909060fd6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b8e0908bc0f88bc2df01a2d2016a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a264bdc3371ec39baa1339e24cdc7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0594368effc2ec8612074e5a8eeb9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0a2be83e0bc011e5d3e500814380e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469ca7313620d8acb8158b500ae3164124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6339cdddc8802b7484888488377fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b92b6e76118a5b529592011c2558a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f3605c70b504307a34950b370c39e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204c50a7e073a2e81c5388a163b82df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c7d2700a49eefa80645ba6cbe83d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb73bff864da35c7a1bf55a1fedc35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c8bb8f9e3ef7fd3c84ab2bc2c7dc3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8cfe6b7a0475be759b58909717a73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc581a6889fc92f91a6ee0e9a7f7ef5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6d388393ede2475f8a97a1559bb14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2075dbfd6ecbbafc564fe118db7cb66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594654488715067eb4fdeef8438ca29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c2ab9e050101a27e5bdc19b7b0927137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233533648dd1cb8644f9200234900f71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d899d499edfc9a5be57dd23022bbaf5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd308a1a929a2f52bd0e6af059648e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0189d18a220d7b44f83ca16219f0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b12925b5acf420e0de95fe5991dfe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d9a5f012ab5604c4762a9b7eae613143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139294a0e35a6e4b83a99483e7a57f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8093300c0a08eec6721b123840356145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97ae5fc7c6058e66fb3341cf01cdea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee133b073f5f498fa043ff26859c740f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ea86ab71dcf9587115340fc4de4c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2adb053f23d3981e3f1dc5553ab28149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddabff49868c3a795a846de63b96c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086a043f4b753048ed5c222f52179b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ae2717b86ec461ca06fbe1a26d53e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e6673dbdc19debb706877094cd206153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc566118c872ecb8fde0b463457765154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22e834e585b0e829cddababfbf37b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22cad2dd231690ac33eecc4978d34b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619749a8413b96fc4ab4580843a5b41a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d23e458195d737e526f2c57e65881d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83f96d44916aee73c02a39435c6387159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e71fabdf209135321cfbdf9bbcfaa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916630c141a05298f9ce7f5e082313f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bce5b8b70c04cefcb7ea3dfa83cbe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef27bf3e60fce9acd714b66eb8058e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4af909246c09e0d322043701cee3e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3039499df1168c7d7a6e4c4e737ad51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e84b4d28f5c19df5b261051daaebe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d4a9a2316dea7067b916ad8ee28c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f016daca25a4e31a21f3862d1b6306a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e10ead08e7163878323c359ec0e2e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc5610ca9b65adc149641405b66863170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954b57305d41f4a917012bf91d26507171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6984c63a374efaf18c7334d8c8dc07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b2c526d03fc6f008098c5600ac74d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d873986153949a87277bc03b86d90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a928b3214959b20e6b7f2a72a4a929175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019d0170f3094b0597e36ed66c56304176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fae3086ebcc124fe53e1ce240831fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773b843c42754160e2ac7b5be7ca16f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5dfa15d3540e69140def0cd79004b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0fe633890fa85176af65e2d204528180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e513f983c5a309b0b5317a256f7f22f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c12cc9c34716796374452d02d1ec6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c42b9ad414c35a1bbee1526ad89b75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0861c969934c7e78f7ba9dac956bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158a22034c3c0597b24e9187dca0c10185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4bbc076a23e6488fdc0b2aa2e6af7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde425972224136df86dbf6802c0b6e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93368ad99d39dc928a574c3924211964188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82bf4e476519117e90a05606120536189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cce2fc30a5202a9b22ea60b447dd05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdfefc36b51249fb45794fcf21f130191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7aadce4ba3c340c5736a80976bbbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6d48b90e3c771fbe697192e6664dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed13f2fac644474901e76da1dbf2f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fddd22c39bf4538fe79f48d4e5ec8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf3824d895bec2cb3adfe00326e532196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6502918f49e4203dfbae0fd28d0c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d19ef49381282add4b8c124023fc3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d18061ab0657feaf59a1011c23229199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8a9dc31d1456ce35c75e7c1e8b8bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561687fa5785e69f6c334cdc8cc7e58e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b874628130aaf3e810173eee312ebd3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7558980e017619ba4ac0131f495fa0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a19ea9d4cb9ce0d845004039d707a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcd8e478ee63f09172def589f4d3b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395012c74b797db8ff9d0d1e6091ebc5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b1f5399831ab4b5a58ea31fb199be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c142f15637d1d3ad1033e79a3a9fdc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e51700fef631e0aaf90f28a4813afb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97948d74cdd135f8889ea93b42d7bc20210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24353a1834b2c301ad64d33a49658fc0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980af8b42057d3c6c612c25d9d00b6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf09afdb78967a8ffdd51bfd4ec77c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4fe32977d072fee9664f58678b821214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a4721c7f9bb778fe1f9803ee7cd50215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f4e6c99838faa3361968f822c7dba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb2c9bb475f32e3d8b37dc0272d17b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07a87b4756458c8e1ca7a2e7b2d789218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67abbab5be26b89bf6891f088183ea1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e931e8ee4105c07b0d69651e486f11220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc955275421b10475fe6ad8ab5a435cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353291d577c948e9963f9023281c3050222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ee56ebb5452ffa6da1601530adc11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224232a3b9af9e7b20c818ddfb609dff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cab4551d7e5fe86c5ee9b9354b562225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfcda74441684235f875d4d502605a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d0b53637b32da0e9fb06aab6c6f91227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c4a96fe8fdaace59dddec1cd05d42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722e4652d4a56d26bbe095ea8372997229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29456e1148b0c9463fa66105911319be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e31f79056a072b00e23304ae206ac6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ad26c281889368c612ac34cd3d463232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e3d18b9916097122273088df27e84233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3868e50f8e9c859e8a7cfeeea264a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb29c401f0e07bea70158c40256270c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf0a493ef9ed1fce21d76766da7d18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3d1bfa58b99d506beba0fc33c2257237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc931f4441914a24bfa60ff83037e3fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8036cce27c559569cdd28db1d766c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a16bb53abc86bb56ddb8d74190648240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342cba82e0246a3ec4401030390f9fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cdf637931462ca7641ea24cabdd10242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bb1753fe626291754143404a510a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a373b35414f591966e273027063915244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbffa0a08cee18cacdb517b1f18e2d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62798d8e6e405801377a6c466b0e6854246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9551eb2b00c8322b378db6d4d6d520247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa477f484316785fd8b6f4938a2ec14b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2674165680edc3c09dba6abca7748249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd84049305702edeb6276f3e88a44df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9721ed44800ed164b2aa483b262bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18d06a8c5fe70abb88b1de2ccb8780252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a442c4ef6f488b433dafe62130070253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1253543dbeba9cabd0eae9d5265dfda254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7beb4bcd02e7482339cc0582a7d4cd4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab817fb8bf009d375b56af83e53045256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4d21bc51e0ba002d8466e4f7f6113257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66968e77bf2d513598bbc89ad938c74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caba5052178d88dad28eaa7ffc15121259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4392e891cf991e8f1b5e638368815260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863aa971ba8c1ce2f03feafa9b2f856261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ceb634031cd5b22e8bcaede547446262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c2f69aababf40b971e593b46ca380263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb1b8e2db8d6c0d81bd39a4af55903264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8115da522fa50e09080b5a723b81252265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7e9c88225cad44b747892c582e036266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494da78f593e60ed77946a75c164a50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1677fe9239b71982c10671e9e4a42bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f1d46353b49b537d1c587e51b5cde269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc1538ad9644489c8bf8bc509157c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6397275e1497072cb682d095137c47c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63683b35f51e4947ed62f880d20f2ca6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b45c7de13214b2625d930e0d1cb361273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5721f277a3b68cd19acd347d69fbf7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb7f08eda2bdebac831e8b05d6a9fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68a287df3b6ebd42b5ef364302349d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdf70cd46c55691032b4ec5e932f2e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64029bb11d587d54984ea170fbb3361278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cb73ebc4d945716d36aadacb0e035279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb506164c9c8a2f636329ba6b2811e63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0c2ce67ffd7383a46815f2281da2f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a94064db9a55273afe597f5528142d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a28d426ab489c492f7b226a1135ec7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92274394ef4025ae5c7b153aac24b5d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52dce7c5450f4e5b13d26bcbfcc64f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4dbbce6d5f8f921983fd4259954155286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e9c5a41dcdf24a90ebcbb9aca34fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52750a4d8113ce1f7482ab1846db8d8a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053a161e2ba242d10c472e41bede018289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776fead35111f018ce93abc80af0ddb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670185d8d0fdb1728ca90896f59d8b19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07470fcefe2faeff91c07d904ae6aef1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e4eac35c3f2836aacd258880dff77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed92ae4087acd85c87d7a4a4cf92ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c219ac23bb0f782f31ce51323e45d0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494b90a866c9f00130aff7aba4c4051296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6889b2ddc68e323cd26d8cc0f05f818297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0757e0ed2bc2e0c9cfd81fd9a9fa03f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20363a2452624912cca253a150233bb3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b960f435bf4f013ea0a865fb56abdbb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc5916da73b0b48c1bee1f107153b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f2eb560c85cf69ec791a97ff1e213302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1669fb13c8a72f7148953b9fd6c95b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08f32a5fa76f221c8aa38be008679e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a942d7960dca83ce0d47d1cc600c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f190bf29f9b808ffd089fa864bbaa24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf6a0043f653f396ee2b045e42475d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8466d307902f2821f2716a9662509308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb6961985c9b7bc19bca2381847b5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6bf79ed4c8467cb8a38090e1b2424310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9000f945ef188d31c3e7b9902743d57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb74b66ee284e29d7f21dd319b57fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844cc08816f5504acdc26f482156f27313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38acbfdaa415c07c921db9125868b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b1e93164be6899de83ad61a3e5d65315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a6b3d9d8f709fba6ce60fdc4bfc66316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fcd7bda87306ff0ef57fbbc04c55f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86b0f9f97f51c1e7e538ae691e7b40318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65d0ab04f1163bcaca59c5ea7f3eaf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbd6ff3c2690ad4888ebf5b8f84c35320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925929be6930ba14c25bcc956874d815321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd90c4ab7a5a951b02eae43cb285420322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bb18e102173c65c7033097c7e96e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3a72f19cdbde5e4e098ef9eeccd74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c551b2cc7ad23930017738d5c5c791325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea93799852fa55bbd68638dc93950e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcbb0962b49cadba8b06ed1ed88cd9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27076c5e902f7d58f3b96a1aebcc6a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7e5d23e8bdb5e6fd915afe7fd1d9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d808d9289ea99b1fcc6a39b09a5eed5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf4f7980c8bcbffe76e0bfe82141b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe5ce1165fc84c69e4ba629635ad3c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef21e745ebc5c7cc6791ac59af447db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edeec38e55bc4b30da836da188b5fbb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d4bb611847dd19c63145a6cc5889c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489c4a2421621b95c307f3e184eef39336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d39e22c23ea68f556b62e7d5e9c1b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b4c8c6a839321e3df68c235639699338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756df323c3edf97a0e7dd29950cd628339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b0d3a726180b83607f8ba0f57929d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726aa0281fcc4652b5f6cae9a6050701341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b76f1dc7e45d1d07d3d59afc23c3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19142b81572db8c5bef8f552193789a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9bdfa9ff3838a56b19c801d737918344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90b03687e4781b368846dc77bf4dfa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d417e84744470e2c689f2bbff77837f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be874bed6a8c83950c42d17029bcd4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603bdd10a9169b188dccc74ff790f0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5aaafceb5160e88b327538553b08c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7489ac23bbd555d58566955e7ad64350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fba19a02aaac4716ab841444c2cef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d095e1a03a0be65b22eabb6de5d0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ae30d5d28866712890d26b31bb86d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84d42f98f6fb63e7a4281d0a8d0bf6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0580c3a81abe392681439251a1c5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476eba5c9e549a974f68f423172dba8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d424a45b10cb4a00a0bf5ce0bedfa73357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692664d3c88ed4228f510175d6626fbf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fde95a2eba37dd0ae42e37e685150c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91004a65ced73c1cd5aaf3e8639db3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b47610ae2edcbc219b8742f1664ba4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bc519a76b4369dd8075fb2b2f00d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92283508f1df38eae673daedc7134d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f0ced779633ee879c25902e722acc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161aa016c2221daf3d752950a15e63eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06d47b52bb5950d7e403c67b193892366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f16260f4c6ad9a4c4ed28a93b5522367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dfb9d27ea707afe40bfbf382cb19c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4cd883a6cd81b47a2d4dace566947369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11980336017a32988489a7f472dcdca5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a30d128f9910cb35c3c81af61f290371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5522cfea3066a7b5abba319bab590a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607eec51b9e891521e239c504a90ae5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d32e5c7352a5707d54c94ee94b1fef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3864f0b99dc083c8fe5155f11a990375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9a7aee3f07dd25180defaf96e1519376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ed2f62cd900cdfe4982928a5ad389377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435784e78a05defa3519c510e420010378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af693e472c03ee3cd6eefb9f326dab0e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7c85be245aba97e8cc5713120188b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265cb76491c4c16c5b0485ae30f942f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd078ad2367e4c49faf1e310939450bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09fd864d7f9de0db8c963a73b9f6c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45dc5ad0e84f02df0e90baa32c2647384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e3546daf0021008d7821aa3e309a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86476680c9430654bc380fff467e77386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91184ba6dc441d1822090291a3c5f69a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8246bc184ae6fac1b461a71f910dfd2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598052064431a609ab4b87b4e4738bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6b0b3ad2a43db0caadaf9eea1b878390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa37e30fafcc3a50782fbe08970462e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e030efa1f26b4ed18414c33fc3903392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c772a8cd71285adb4219c2d5c4b5b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6167173b9e0606534303440f4081087394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236122182e148d158c9941e5d3cd63c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe6d01e252222f3a6625295170c068396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dc1de1769c85c980f8501048ffa6d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95118c306b5078ea365e6bf33cd7c6f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24391d4447436749d8b24d8783156a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb39b07f9bfcf0aa341132061a6bd1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2944ed877b0025dc7ca2bdaee6ea4e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127c462787f9f864d22bc3f5d730046402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df027ff5284eddb794ad75eca7bfb3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6303cb7caa79dd3a20f2bb9fde779fd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbc5bde3c77ddcad5eb983cc383dc6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc92c2c131c13c17f62e029148f848406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02956a685d7fae165e722d9c36831a2b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429d3a4c005b8a87b2f9fe4cc3a8030408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6b2826626b035b73c3993d296b767409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618810edf3ffc09aa5e0850f3e24fc6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eae0314197a5153b9513b2e0a4be12411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8bca4e842499c635285c07208af6b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c19755b10596f4104d5b7f17882cd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a455ba79308b172491266bba0c449414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a8bbd19ff26e490d4da0dba5078a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501daad346eb5ae2cb6abc3594dc919416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c681d56ae751ad71894df42a8cead0b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e524353d27f5beed025ede5c603debb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a74cf5c21b737adf9997e2f4d06f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974d347663fd43c5132b45837f04853420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034e1873e8f915bed37f32b96d9cb90421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8edbac003ccc2175386d3eb48af0c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e301e41585ab7e53a7ea81f8bedef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa943dd46d3044b897000da0719d4e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72b5d15c17dcb317b400aca64477d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4b98123895b6eb8f32695f4ba032a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0ac403b8f4b57012d84101a9bc972427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e89b375732c543334e9c9458e5fed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef3fbc636d164b161a0b632824eff4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae7efcbc5e6816b42bfffca7c222dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d779b7d5f03ab5c4e82c549c0725306431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d4ed1fc25f436d6eadfc7c245b4be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a7225e0ba4f83ecaf687d6aa0e07d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa91d554c923dfcd5e7c2f29e345dd9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84eecf41329c076382c3095e30ec550435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46755432afcf3a63b32cad30afdbac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab4db5229911f339dfd3e69da8cd99437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31907abf59945b7822d9b63a831c90438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe58d10da3f0b5e7d4f71a5de14d18439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb460a8a5c39bc9c978bf69dba8f5d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75ab3b0b45b7682c8209fca1cfd600441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cc3ebe2c329c771db9e639c73ee88442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dedec663dd62d239f8159fecc0938443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620c28c67d3a72bbc9e1d06b25fcc6b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fc6e37c7b1a0cbd3d3d6ed3b9fab8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a209d7f66c2fec5035dbc46877f3104446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4540bfdaeacf3b3861110d1d32a2b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadf1d33423d5f1047bb8487170d679448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbea3c025a05b854b8dbf123212b63449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc8becfbd5f7ef5875bf6522cf0838450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca1635b56e89cf8c9843300dd1fce1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc6921e64bbedbf4a23f5137f9afae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787417614b3111f7db8f3e7e2cb7ea6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8c2ba4a8bcfa6d2c6f96a22792035454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5b5b3f53b1657d2b92615ebc7d149455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca683c55ba0cc0748b9f5b2882204e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc603d722696371dd2d9a5339cec0dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c875ae8c8b69013b085d64c5664e91458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835d4149d814a90dc11181517950d20459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b9a5b9bff441d386f9db2c6940fc1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec7770394962ab42ca50d97a1792f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180f36e3635614143590e661ef32296462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52248d6ac98922e615eee95c23e5090463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db6ebc16b11a25ae4e5d7eb2aedd14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3017a97ba5d387d7e10e09f15cfee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e06548e1de4c38fb7aa4d6f631d678466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0c19632ec4bf7f8a2499b3457d76d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b8a7c5b91650e77215922508c2a46468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4050292b09498e70810bea02c42570469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da71f7b2c007ee2a092ce92be706ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9855fd59abb4fea362a7a732ae43062471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b06b7ab2a6860f54a94e848e6da169472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3a5b23ddd54e3e7799f626dbb2116473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28440e04b605938477b665521abd37c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0b720c1063b2897b81d11241a8c14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063fffea65e782afaf9d115fc742579476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28600afe5ea04f0c259243830a50016b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb27cd9c2f24dadc47469676b9cade478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9056dc5adec6166dd82f867d5184d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63423fe41ad5a2ca43267f425f1b89ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c78f8a4711b04659b214aac2cca376481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f3a06f24be343a616db7c6e1e8a54482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9e79504d121522a52774ee67b8589483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57df395ece47d9b0aec556a8a9ba073484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d49f4b10e6b1aa0914e24d87be2270485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f9b94c75c66a266bb27312093c704486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae50e9d5ed22c8600dbc8f77847451487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad739b1906ae3f019d14a17c3869868c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84ad26358986233e8e8497c583372d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebe3efc1c936219ee855b3f0910721490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee7a4a90d667ba9126932a7ba19ed3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f7566be2e54e8f0b35f6f791b2e64492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90aab1f909d49d0755f59da6fff4c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58437fd74262bc9dc53c0e10809738b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea3ece9b14b1a72af5fafa01ea1ac5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609905d1cbd3e684e5dcd34d146851e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfb8174b113a830ecc3434d28d7f2c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e31a9fa2546118926529affdc0bc80498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b9b7d32d71b4245f4a04077151911499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea21a049a8ad5e4c43058e9a59c1bcf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff2c90d9e52d706cb2106270f63b60501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f4cb9c64ca07031da87ceaa907c14502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca6bbb6064881e0c5eabe253842967503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c9c9799b4a46349f5874c6bf6276f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54119a19a3e3da2c1f4f1c7cc9b26d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd330bf4d736fb3a5c927766cecf9f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8e017fb5e03cab729491f4158e8a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21117f21172085a907aafa5abf371380508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860a965a22052adf5a9339f64462556509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dab336de207add27c86991cbdf53e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6382e6f2015b2381813c4269ea5583511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7480332b18c9dbb5f4f06729f142a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d63f6f2fdfa631a85a691c0078b7c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d568a913e8fa7690fe68ca5e96391514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28ead3fc354a028db996276e9821b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58664681eb12b34d0ae3cab5ef4c8f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937e1162f291d891cde08eb031b14c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08927b99bca7902a946e0c8a9c6179518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8e000362964d206cb483dc6cc5a0e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b134b0608eadea441410971309694e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86eb9d808525de712931e45a29ce83521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311505b2b8cdffd1b2802513279c00a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778c9583e3e685b2f3cec4b031203c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf119fc80c318cd00642de233f79441524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9945f34707f409f98916d2745ff58525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb28958b10590ae9c1bb7785ca4fc5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453373260fde5a30a1aed9ac9dc045ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120e05e6b294d31da25a3baaa71704f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d1c2d8fca3489771ad66094217bb0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2608df9ed3123a2826004d77ef91e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec5479c55f75814434dee99b51e1b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e552ef24eb636abe70e803a8a6a00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b619546268e7b7fa0d1361533169678533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71950140d1beae725deb55283f14909c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe501bd3e5bf94b2cee14fcd65b82de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f1bea132162a6c2a5764e0b5d3fa6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984ca51c219b058c4a1f10ac20b00b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd8abf8b8725090e4979ee7664dc66538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fce9b9116c01780a8386c4f5b40761539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d813aec2f798602383dc8640460719e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff75a99e1b6cd281294dfa60625902541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419edec7f8ddb7eff36190021b1de943542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6b15e5adc6cf8c28809f3557df068543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf2ee8f74ad603b44d311f28ad6c2f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294cc39f17217d21d659d5122e8d1c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304a77e623eacf21086b74d94e85426546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6696f12f46ba62af85a5b04dac08e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04abf30b7fd8a639feed7707a20e50a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eefa3bcad30f9c35e355ef1e0f6a2b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf75e063706bff822b8c9eedc0362cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1180264a2a3502a022e48d3624b5d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af41cdbb079a91d8e3e624b4e1d9142552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fdc7248477da0b477ddbb0dda1896553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a09ff8a0845d850acddb62b7116ebc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c465d45a44339801450bf3e45bda79a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f5acb8b48b67439bf51f6b65d23a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63426adb26dfadff17e39c4b01b51c8c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561c7c734e2ba45fd5ad66e4332b488558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1fd5690a092f3754cf916617a706a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94d13ffdbae0fd35f22c9023c72ed7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e578cc799705338c6799e19eb0041c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e247891fb9ded260b9808a1c23755562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000f7d89182763587c3e07faf4c7237563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682d2a97df7b6f00f950caadff7e891564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145da7c23408da3451493740578b99b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9ea8a0f41369c3a6221d4ea7b734d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7bdc32aee65dfa815a29eab016ba2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35658f016d68fc34f53a142298a84e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9026c797164128ddf732ed5b7699e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92004f2179234ee5227e7bc9f2b94e3a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd5f7540484cc9208aa7ba2106575b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06a68c8d5202181dcd80a7ff6d1727572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed3b42907ddded654b988119d82886573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba97269f46c5bdbf80868110d509af4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37593f234f5253418140c55dae3808b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6075da7f226d92358fb555e28f92832576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182816f8d99ac06e7a68ff1ec40968d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255510a711810693e803e67b892e2f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c93c839d2cc304b2f74a98d69adce4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dc157220990847cee58e8e2db96cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6bdaba624f07ccf15ef8da9e81ec6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d3ffae96e759d7b1d65ef1608a390582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827c4548176c13d33d0d53345a088ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3d0e51373a65e65121fb6e665320f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0364dd02e70e177e310e099c135b44585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3549fb584ab07fb589e750fef440c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40197aa56c26093f11571b7b0f4372ac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d323392202fe0d188150331cf6910e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894e38d97903904a11f777c2d4eea5a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7dc24a3f736d9776f9e0d58f12595590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd39a1eccbe7ee27bb025044fab1c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d00d9a67fec0e2b7de99cca5e1799f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a0195a8ecdbf32d0c0149fab5d4a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397444e9af39a63c2c67151483c1848594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2dea14fa04231e5c16dbd49841a8d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe0b26446ed4f7dece5995d21dffb7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0300b9a48e40891466d91efaf477d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d28b136abab0daa8a73cc32d57eb21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73a071397eee6c0fff3821bf6adf13599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50cd50bf37d55a639de70428c10d22600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c6c8f7c2736946af975e05f43aae8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44c292b30bdfc972e28d01ba51bc6f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f201af1307dff0221dd7f20423497603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05bda05aeb00480f68812a7939f643604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dac7b8aaa10db811566fdc54a93fc1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476cbe7e63765588c3c9d3b0b300299606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c462731b68e71ea6a1c8b709297beb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae161e17de1c15425d3bfe8b9dea548608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e048e62674e55ddd946e0c785ff73609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401c6a4a722d8674b13c9038d480883610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbd44d413fd474ee7a743df36ed0ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88261656d665c8d97a62458ca0c7533612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7a9b5478b17b4813b22f1b8191e6c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b220ff0ff153939006c37660e70bd71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f0607073a4be8b90473ba8531a494615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadcde090683293deadbaceec726627616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadee5ceaa69aefc9a533416add90c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32cbd2324174b9b188f98b385f65d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e691c2ab1b0eabb9b79eebcbb80498619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d2340c876a9736de62fd143e54d46620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb92ddfa22b6c203a2a90b64ce1fa8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69724b343e06259b238dc6affcad4a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddc50d13a782b550cf961c80194d6f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e81351ab36349c08f0aa589dfaef8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd41706b364d0320e02b3e48d9516f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e13f6dd8eb4a7301fc0a80dac865f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fc59ef74d1682583a945a11049667627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa4bd7c54824cb9063bc2c2af1594f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b3e20e66ae27939b6e6b7a79aeb05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac974ad3c2fde35533f725aa67aa34630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a33e2fc832e1e1971f7ac4db122f79631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e267f6965d48635fc3b034389cce813632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80050c9810fc27658f91f084fa877516633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb5a034af9f5ce55b049be54691365634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d18cec73efb67631c6a1528a7a806635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99d78e26b39e0337f63b515cb866df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8f46b41b0d622c9b2eb7d5769e765637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d357b3e73b17accd65a90422a5940638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6d1d115a22babf6241a39db52c21f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa587dab8e5573e5160bb5325357d1f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc64cbb6aa6e01dbc6ef49e25e6eb8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b2b9deb8eb34db27a9ef255bcef95642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a8894e3d5b7a86d76fb6ff4726112643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544e34c95cbbda3fea9d6b6a0d40eb2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b660bc299c1ebf3c42c596aa37e63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2933821fb62a673aa578cf2f6274c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed426481f8f987dc85c9e4292daa216647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad747b8f3bdadbd87834f3f2726edaf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5cdf41586e989e02120f033ebaf43649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ede93ba12e0768b2520ad82f2bf91650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951aa55253d097cbf40940331dafb7e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278e46ff54abd5d1d32fdf2b40995a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fdbc0dd2fe50da47bc036abd1d3f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6002dc6c3fc1a2996a1a9d45de07f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c943da8a7eba4bcf796901da06d7ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753100b1c0b95ffbd403da3c1eaa8c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa894812fbd280526c5058407ecdb06657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27ee3997fcad23ee76c55ce14457c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fda0960ae66d9f9af9c814707d74d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b05ec50e18bfbed16a074bc159a62660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c76ae67e234d23c9c21891ed4cc0f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae57f72ba68f7e74d970ae47e862aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77064719dd58d70cfe1854e9f2e10dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed9a57ed83a73167268bcf1b14db7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12573835cd6668ba2b8e9d312d907d13665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da52e8f707857407584725db9050e3e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3592f8aaff648b5a4f303f83d676fa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5968f6841abfe6a874481ae2b0319f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69948e33944b2e02196edf9b74af10669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcff180e44b7ac7985035d2adcbd04670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6e05a3d13c6e09cb4e20833f3bead671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaecc78eaf6f0e4fd1052e1ed21eb8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46f9afef44c378283f2e36b574aa86673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491e211e7423de87bce757cccfd4fba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d0f4956db2e264b4b8dae6431e063675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680c91648ab68e59751b7182e26122f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772c372f371ae87da08074cdc8eafe1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083945f22afe0d9a163d259f8108444678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d2caef31d44728131076ba356f516679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371717cedf5212667fc0c012c871bff680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>