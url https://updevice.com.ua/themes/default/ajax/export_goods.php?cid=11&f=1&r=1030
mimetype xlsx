--- v0 (2026-08-25)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10719f18b315d7ffbbad7368e0012a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80c309604cfa98e935d6a19695ba432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3048c2c06be24a5a70d467a5ec3403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964caead0448f906eb3857a01b9f16b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8b86a148d8c819c89deee26292ed05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6be3dc314dd60338902bf374997a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30ebbb0b5356d017d145ce4bd386037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72cebc9ec1820126bcf7b9c583b6ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0708c23205f7e48e4e26d3b4dffa09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f846190aa3fc2041bec9c9c92fd64b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fca99133b37f2c01cf34ef0c8e57fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c85b9b009975d387f2e225ff0044f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af72215d4ab8c31cf1bf8391f056b4513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863ae5f23a612c2d5d00b5865d1669414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f580baff7e6ca0b97eac705d54ad4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55bf1bc0914a465f7310fc0ca96e6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42824a04a97d65fcda7f6a36dd5ef84e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2537d6ec01d1457f959a45b3e8e801118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b95ccb6eb7057ccf5141c9d174c0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03787d892173b0c0c9a2c1a875e1fe3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ec746d7073a181f2db188c030929121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0547868240e5e71a6a36fd39c42a89822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477f14c5c41914256f6f627ea0ab6f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211dc9617cc9d5feef09c58b4b9479c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff17204e61203570ca7948ba9cd4ce525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440638c7feb9210e5f267826264462e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f919421497c11449edf9cb71f8b24f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3806af0ec0d7247e6e569e3904aad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb712f43c69db1ce228677901d63eee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3a66165da207f0d2f02751b49fcfa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234640e06f1eee3748948dcbbd6b5aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7bb967e5936c1ca7769ff674f3aab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b3ef743fd6c24868defc654ccbb4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c14a80450a127d22998f2e1e5365134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96db135b21202791e5ffc20b8f5cfe635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85d314ac2e34f5fa159242557acf7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ad141d30049f08cc6edb225f220c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe18d76f09efca13e0718f9d298a61f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b53a244bd5dbbf80a5b53bb63d9c2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440f46b1b2eab5290c8b9ae5779f0ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fe5bdd9a9ebb24598b928720d4d5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0446d280c0b95b9383b9202bfe0d0b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0332595672373148f0124f5946e66c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fb4b2a993e61d4ca97b3bd9530a8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b0c1cffaaa38d7df4c872b4c0efc145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599cc95cc670bb487268987fc610bc946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f9e79faea5475487cd2cb8899550347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256adb3acd4ab82ce7294f33c4ed1b0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f087e4c31e78057afd0abbcf8d900b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974888ef56c45e8b942e3b421fad2a5a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ab8ef315cf1caed531609bc67680651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0d88018ebab7a400ac0b108c5117152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b395bd32079be892e064e4bbb4a5e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839d9160a9b8d7ac4652b663d36b8b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616a96f3713c342cd4f8e57552064f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85f500ac18c483fba5bc0348fb1afe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec002a645b08ca31ce3a3b25e67753c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a681cc31619b2ac95700366c8f6a5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959db0d805e1901d667fb20cf74cfad159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bfc9b487dad4cd97a8a450f81c11f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e449394895c2b15af00d443c10567b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f66b05c086434c712379de97e236862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff40b506071aaef2611cb2054aedc3563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab81c5f533372b41f62a3a3488b56f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3576c145000d15bd02a4196593388d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f27e584d3ffdac3189e6b089f26bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6de928a664d653412a8b7e1ba1bdc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed38112764d1b94b825a5dbd090339f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5aff8c7e55db42826434c7886550f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bab629ed9fd6fe670a365ef66c1e1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae53d4ec721f1f3a64227f7664561371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bc68f9a0180ae7836a9a7ff13bc4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f25fa5e6c3c6034fd3b31818da5e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c51dd92a2aefe6347886cc15114aec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ec53618bdd7ffe07fe461f8ed492f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac8b586d11be448058488fac1ae5a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1951ebd8474dc87aa130d39db25fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc07d90d943d3e9612cb8d3840ec63878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e9dabe59f1d8f05277e707d4dc32979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115848b409ef37f1f641f470c13c9a6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba53407a1c77f6da8f0d4d51771143581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e134223cd01704b6f026f638d4e04482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e893f0bfb7227352ecf1eba3b8e1bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c0af4f414a1a3217a8b07d06cce9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c549fe54fe649408118cea7618843585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc336eeb5cae3b16ba640eb713eaafc786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f33b43ad6183ee21f911b8b40fc6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3582b3f054e34a084635ec406d91e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8c2fe4e9473d7fc62437585febd4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2973171e1024264b6152aa5ba794190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b5278182305be144a62ba46ab5adc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d26f572efb19ebdf2ba50aebab85b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4ab05752f6a0934f7c26bd847d12093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a2f2c730ee1af0dcdcd54ac031c2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa19e28f75598146cc3a3d6ad45b55795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5872d85a162ef007740fca083eeff6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c14602cf821f7cb4964cd0b3c58fbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e2cba15af058ab8c646fac1321b2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928c7033dbb0a726b95fbb944873ab399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a755d0e680d0be4d89ee23cb7d5492100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7d868480fdaf64eb8ea0e00cce135101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63c8da54e75647df8324bdf30627c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4852d048c7b5dd2daf0dade1733bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290b1fce81f0a1dea02d452895705ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9c80fae60897b4d9b4ecd573cc950105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc28e1a33ffc4d0f399f1c39b4a0271106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91d58bf823cb736b63991f4848be96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9efe2876a3c57823f0f01357daf10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb81ff65cd79b3207d51b7cdd98a4c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532351e74f8e099143749610e9ec81e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bafd5936dad8e0899322c0913ca38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfde7ddfe07aa9145437079d656626112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3c1521559436b34fd5a8679e13453113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86243a97ba932c36c17ef14f460dc7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ce5f69584a4c8b91533061631868f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17715abe5f36ffa26fb1514e8e80714116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e72d1c76a28c837a620a90e825dce0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1eea55d7d238fd3857d208f3d41b66118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4a955337181c5a4ea1b526eb7ccf0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d523c0e64775d85f0732fb18259ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137419e870268c9bb0edf31ac0fa2a8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0b8cd543b32c249cba46a81061cf8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90292d95a7ef1a131494ace4577cfeeb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c12ee0f315e3adabc119b9e3d85dbe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb6dc5f5014fd77a0969e6d28dbe23125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfdc3f87fe9c7cf8f65d4de5bcf72b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faf7a0e1f47a6af55e546bf631497e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1eb6a1c67c9ef177fb0cd42dfd1fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a6b47f5b61586ef0b28c36a0cb0ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824ce842ecc8455834943fd6a62f45e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f06a5ba7cdb1d1360d3f929dc18185131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376041eaa44fb1421ad28279bfc84496132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f69e5420e06375d466832fa5ad7f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149924d673b3e7d889c98d7e2753dee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484859cd6a7a155f0486feb7660348c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511e57097c2cad2e6a704990548dfb6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e146cb9e0573221857cbd85e6ceb12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e34aa162e0e3b49ee09e2c6b68cf7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b3ff3f9b49dcd9dc37c79475376b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271897517068db1ad569b29a68c3aea3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501437e835cfc6b90166030819f8fd5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296158cead7967cf9fd8116c4151318142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc89bda3ea84cf0e16a29c23f59901143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46f8d3019b551c5364ddccd4346f87144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5954c70e1cb369635076282a580a30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4154cec73ff32706e06fa53c11b7c4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738739c45d9a193f632f315b537fd1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad3a8ffe3305ddc30107086c34aebd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbeea2291d519d944b04aae4d6624b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dfd8ca0b656ee60a58c353b667000150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514d5a1039f50ff933125cf1dd76d46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6c43aa128c25d55aebe88726cfdc9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c78554205094dc214d99d97889743153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2f74ae6f6727e1de5527d27b1ff3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5efd1b8a30939e1a4ce3a6e5051e1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2e28aebed972bc8f182a3f6eaf07c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d0d0bc49e72f840113ab0cb1e4d2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783f77bfef129f2ec060c9796bfe1fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c748ae8ddd1bbb38f752e5c3c5ae376159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af826ade27182e1eb7f4ce703fd6a4f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae610d0d7986fcb64dbb85cc8d97bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a18489a44991cf57dd5edc7b24f20162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f846d37483508b298d4d07d1d7f36a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846a9f994560e8f46b62e150d3100d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90023b034f5e0f8bfd9658476da6aa33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8633ac7eab384a49159b7e41fe5b67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f4a82a534c8f6363ab53520219155167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a869e005c6c4529de3298625d1bf06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960a3375da5509579258f08df5a7d4b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729675785dbc1cd2d510fa8773fa8db0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f32284595ebeb0950eeae77d420a81171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888c48355c5c5b64bbdc53a23e6ef62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855a384c38890bf81d8f172c3efd69f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3417cfa826f7ae7fd598ee7a1fcb9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc4b2455e1c728c1dc90c6ad867737175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1e76bb8efd6240e90dce067804f13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d705a2e6f3597d892910526152b8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577438207a70e0870dc2f1e753f1c858178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096b10aec595061db1be449c28bfafb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a045d32f55bc17cea3c957303e1ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920983cdcbd4e04fd22e76c6be21595181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74488df4e742085831971cb9ed4abc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e4c30430e40ef63d80ad35993cf0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d6efdfdc3645a4e10c8f835100446184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992c9670b48e5aefb245943316164e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eface34ec7697c3e278ce706aefd982c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532f91e50218cdcba85f05e69c740a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32d73a3dfabddebad68b4f7be45e01188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fcc6bf27df7aafa01a4de1fcb9b48189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232910f8148b59826050859ccddb46d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975e25631f122a86727bf0ff44bce77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75adc745b369f54b69fd974bcafd486192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51a976c330916c709db5d77ae966b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02634666e1e59787b5b8156633293bd0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811598dca52fbdbcee63763dd5393d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74233eca0df1f97ded628c5cee10d502196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad7acd64e6d11ddf9d0cb30bc6ed9c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0680e4c99510359ad0827b42d0ecbe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed3fe127aba79d19027a6c61d3dd19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06083268b1e762d54f4a6661770be735200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fcba32ac780802477fde1d5814ffb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa348d0259b99ba36b4cfdc1010e3e8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793998f2849a72cf7980c501f026f58203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9afe71c0d4bb5d4507c52de3895e75204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fe389dddc0ace5057a61d9c1723cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b78859ae95677adb0c18b96ae916c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20068a497d1c8086cb0353f171dc083f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4b1764e120c4d17d2495ea3db74b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243b3c6aee4794a2398288a709ba7e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792130670f4a109d4503a39e763c38f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5c2ab6dc37927fae76a6f3b8da7b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd1b55d928410ca56bc0879afb02ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9e0afb73a82173a01eada8c2624fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d377f293c3e403c29759324329ec1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1915769aeaa842184a44701806080dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea7588c678ab290b2b36040d31ed40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041706e1ce1c985f41ce243a43f6ed9d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9609f2187a29e6673d8d12c416515218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f69e21e72158398b31283949ae407219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d190cc120093237fb617db351af5b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb155dfe0ca936cd78c8adfbae7c36221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb3400856a0090965301f120467dea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e7e6e38104b7b370e74c34347416f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34d9fa468b590abf5839797ec9e4aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f31e86950cb6ce51d0a18d7d82b77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516aa54a0e993496a2f32ef701fcb97b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413ca823a602b7bc3ba83381dd1d87d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7519d0bae64c257b48ab98c758eebb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c1d38a4a0caddf4d564db76935305229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476c3932411d867a8097dc8077b7d44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5518224f6d01bd3a7e60e30aa516a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dad0a9c2282d6c68b8f1aa5d00b535232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ac76fe7cc1eef2200362b3d37676c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1d592810daacb0920787acc7a19ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f5a2abd592251de6551185398e10f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fa45259cb02f40f730c31dbd9952e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603ef763f56d11d83eb8d8f8f41f7ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3046a6189f8641159692b417a60f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8116a366b11f99734963b1bff5cd3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78deaf3b5829d2b15a6b6288f2656bf4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cbabdaf3468e0961098d4108f37ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a7dd70f810493bdc35a673c8a3ca9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953784bc8d5d2dab63d0537b86a39fac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88708a9f285f1857b1ab78522aa758244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456034a284c85a405568c989941bea0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0091eda2f2887a1d2670941ead44f23246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae9c581531191984412cd292022309247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d828afff94507e4a3fd18760798a81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5953b353ffa1ef3886bf7efc049825249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06307a0e8413a590eb39cca12a208253250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77222e03d707de766063d36fd7fc3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834e75cf8b9c0004949ddd189d69f9a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef24b0d8dcd34a20b719a9854e12e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473149c545ce8f6bb49ef71d41fac6c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266add276d84c79b00a8531710ecf17f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcdd16df875b1bbdcf3d9e1a9ac731256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831df28bb1e0a387a36973a554a90365257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f3b2e9f931d781f883351a71f9664258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d54d654abcad8aa0e64cc71d72480259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cacf60a35064ce8527068de81d9b6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ad663314cf43bbd3078e9f7b78e41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4ebc68c4384e147f69a66418a40a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e05b399676d5c1a480c330fee8e91263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c606a1907137f0d68a3a6c596870d2f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c89b4e7f4674190f4e6c97d53116dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de374174023f12119d993cda0c5459a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd346f28075bed65b6c7630ca12aefe3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770163b19ba79b32b13f3e88b28819ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53677d3550f46519f99d95868bcf6f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a752331eb96ac33a7cddeefc63540270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555e89c6e1719a9c03881fea1b2e207271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b8cbd99a8809c15e28332330bf63c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061e6e1db6a0364f7ba3afd7e537c3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b171ef6ae925c6231bed78b68dfce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80384dd98932fb62d2f67de941b24a76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984cc2b87e9ab57acbc14d80f6acc9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337c957fb78cc73b6febca7aefd1d3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b27e5c63c592a8634005e69bd9822d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20171ef5487df44149a9f3161ed3ec51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98632c3916cb4a81330709fd25ddd61280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781a2cdf7aea9edebaabae5659fcea0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58adae7835976a66ed2ff802c3be33d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228b02e6987e5d833ee61ced535542a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c926800d0b9053e0f6da02b98997c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513562b07acfd0a12e38a6f3c0676f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bdd36491c9733a0bcb99b0a074e81286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee504d6aa8c9176a2d7f7a99ca0565287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99194631644e3d55c29a60fc54785f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef46c01adfcc77149a9049b4666ab2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf29f397e966bbfc34194b02fa9b06290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582fb3aa5e38da553a02f8171fb7c8e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a88343d3a195fa50da3aa86aa81c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36df3210346afb71a512526881bbe1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe1a2d25884b26337436ae3a2897ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970af607238d5a8515eba6a57267711295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599690e444298b2448ad06e51161d92296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bd6f72284266d8836b8a688cd11aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d837272ed8d17ca98a48e4ed8de55298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba0d90782a4233e02d0a5939a0acb3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd438fa0fef5d78e42fc1b2c11a5fdcb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012e139659af9504729181f8baa627d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976667604092a5fdb7c58f4aa2028f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76172917543176c4f324d3fe97580a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf5674130a4f828a0e19e4d7f4abcd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767f3749b36b870e9b1cf37bbac688d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410a50b1a15a7962364594042b361a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd4db23ef1dc1241d911d3ac27feaa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44660122bdd9dabffc410832065ab7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37890d6ca0ad0c341df477fe5aaed91c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1ca59bf21197737973c9c8a650e43310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a18e3f4ebcbdfaaa506a23d00f0b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e286c1e052d27f53b3e9d6ec54622312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c6f225d2d45ea56588feb5968cd65313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dc9d52f251a1cdd4ebcd7bef49cd3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f78e949d4df822cb1b87368bd09cde315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b748cb0c1897a230c44d47b9319f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e539efc33f34add316d6b819ef6198317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae794187e01ff0163dc12c85d63f42a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be9845eed0446ab1f1d542083e4017319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b827d95f528213db001788bb535c6c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f49559f6706206b070dfdaf727fa23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f83f00a6a8e0532d7d34ac885ccb8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71935ef66ec0fd0d3def29a9228434e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83276c6b249dcddbbf35b253a55755a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ce55383af61c097b71b5347f5e511325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b822f31b8d9da73f1363775c236a8db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a2e08e3d68ac131c2d388c67930f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dde50381ee029a5b137e998248054328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df550f21a2b842abdeb71c6196de06f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6ce614ee52303d198e37385cb7f9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49da7e677f1fd6e601ceff015c2e55331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d0ad3acac5b86ca6eee6be2c5eec3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c456a9ee681bcb882f033f88fb160b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350a386bb9cd9a11be777f0a3553bee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06923ac449bd77e67ce8e16e8b6b0dc6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5156d9104a23e71b95f90b4a5598a1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716220f4650db8d8c1a8b81cb6f60c6f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6a4ae40c03ba91418eec45dade90f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0263f2002913d5d3e9ae08681cb698339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74758474b09e166a9a4588b9ec400fd1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7322737da7239cfbd9a863b8177d5db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef29e9f608861936e9b0573535584d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037cac3fe0450ba7e0bf16e8a6dedca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe442bcfce214c01aec3f1344c6762344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51777fe525addd43c7eedb59a81432f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94806a6bfb8410363e9d34018c52f32346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122f3a2e9998affbfa4c35eef874b60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa42fa7416d27b7f40b2365b83da8e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3795b7933c94b3d2c4afbb7d177a0c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd566d8a319c114dcd25d5f7506a0271350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783c80a5a17a6c701811f18f5bf8caf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8e1642e184b6ca3bb2f89881673c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3942e24f383444f435bc697618bb97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87190849763fc7eda316c514a71967da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f00dbd27ee9e2ba3322a0a54922793355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6b86908fac59ca70fb39e918fcb9f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7434cab48b60020ceac6d37b629d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47057e23c2c4a0b678b159674f5d74a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4c315511f1a6ed03137504aea1a28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd88f21ae7ff948f10fc2cfaeb40db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8bd0379c6baf856565b1393a23d55361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a66fd4f2e85bca4deecc71e1b7cd75362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3d32d933ec7129cd1305c69fd3057363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4feb0fbab7c09e3d98e0b3004c2d98364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed0a32e3fd7783412354782caa6d60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f69445d99b0b3638d732c9862d005366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6845aade4aa416050f3b2429412e0c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68df821db661035b189c8d992dd96a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9a28ffc34a9986e8420d378dc4fb6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23633c938187c6bad9ca0ec41512bb8f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d054274dfc12c52a6d4bf54b9a198e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a3ab7f73dedb7985e3c01032a5679372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8783ec4b6f6f684b610b4002acedfff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fbc5c40414a914e38f65b3306f867374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba545a49787f4d37151c16f26d28ed63375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa72b541009021522f23cfa3a03949376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91c82df00d22acd86108cef25c8e74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142490e46554933111ac17510d82a7af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f73ea0f542d969d7c07a299467071379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a263769089cfc0f5c2ae811800205380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16031dedeeeac888b6d39273cc992e05381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88d166e58b0b367d8c3bd63791c1c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f128e9ee7e9d1dfab3b3649c7b8ef4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0b484daa8b122af5c3f933013514a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d903c69c79683899bf13d0a82d8e76b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8b0b857f7874c56349e8546373ad4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220066efe28c039a43ac42731cc72872387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881332ac6080b8c46b3785d0220b7eda388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3c3ddd08f1d0f4311ba6d9c0f62b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cdbb3bc65b82995116030e9411ea2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55055bc947638b7c533381c61c7fec3b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df541cbcdc338a45d73048f93e8aec90392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c283d03f839c001fd7a4b2c39f6e94393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f88e7ce9eaa82947d187442de9f72a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298704361cb9f568db318ca3e4467559395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec0be1ead9d9a2aff40ff90b422162396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401202815783daccd0056a8a81dfee8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a349d6ce9d05ba86d78f370d56dd3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d62df1fb296bf22817f1ebcc3c8ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da17c31195a04466b773793e1c8ee0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27029f595c558a414061c93ef39e87c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bc39c17be3a1f29d87a1f0b733b54402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e636ca1e8599e19953c69a0124a02e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffca37bd45cad8c7727321943daff4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc633d955ac94dfe3a2da9a0aedfc1d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd9d88555d1389860ea2ccb9dc6c3b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abaff7882d9b14a9e4c764f4b61d03407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acea107637e347ddb9f0a4e55299fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e9570c124f0523c7788b06b49c99c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbfa6030b65e694461c5c89af4d809410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40533f4b5ce92ebac9d5dc2a5d2de334411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f9478fa2beef1b134f7f18a223de4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bc5f2cb281f34275d20f1d18d8d8e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df8165b9c6b2d35a88a5e2618601ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a17644b230dd2d36c3a4ab1faac905415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5eb7f436450733bae107e2145d4cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcb5e3eca739a211677167a023e27f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6eccf8e414b8f24cbf555025c8ab9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d37599da9c7705d5d5c5bcfb4ebfd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88235fc5177b65f1ac5d9e41ad5f5d85420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7347527a1e5993cb7765092a9908b3b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088989abf49f1b55aac8f52629d4bbbc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627f844b2abbf3fb5b3c8b2abf6d804423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793409fa31ef070b4fb53dd76e778a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a3e4eb43a961357adb97ec9d8ad99425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f5218b0fab87b188fde639106971e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de340791dcf94740c53c8378d29ec29a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966fa1b482006f98bc35833bcb35247428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496e5e8d9f67744cdb24a9754d822d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd0512ee679f7591f96cf6171d77a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97bac231e692d80ebdab55f5e2f85b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e613611c62eae36aef5f76c1dc5f79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad129e97c75fe4ae683c8afc41ee6a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de3c25fb0130da9c22d1a5379553b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81e7fb3de7ab6f633a6e67eee42749435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60fd9173c514a5859b281989559645436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814c907fcffdb3502be1377a6976400437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475682da46ae895031681fc928eed0d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c43e4019cb2b76ff5d282f520d30eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10148ba9e02bbdecbcdd13f895ec6806440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b1644112de25fb912825bfa9cd38a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a5330cd878fa0d159767a43c26fe9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa1be4b389787f4077083c83eb6fc7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ca4b8b0b71672dc1346d9533ab192444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4ff0a9190b149dc21f9133bb1a4a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ccffff3e5af4fab423c448499ac6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361c4c32b36ac83af18f4e240495b0a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd2de54e6755e1a487a490dfab5044448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c268a2c78a6643e3e022da7815a56bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46feb3f3db996557f55aa0b8363626a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8fce47a3c7a1155a98ceefccb8452451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585e79564aa8e2b47909b96ea08bd68452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d54977d527f666d4cd90efc5e5a6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf1f4b995021f3ba981f6149acde89454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55969618bde3411eb767496cf68919f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f5d7eb7e20e4df5d294e0f66fef69456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f45c6672d5dff2e8ae0eca0186775457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84c6ac9de0dfb5fab4e41cb88ad03d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe051f7267c08a055faa95d4058f794b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f08868804bacee9f19822f7ac0562f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26763fa51a147c8fcdfea6f3b5c56ff9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948295c5596135ad6b6496bb44f04f2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016aee636b782c82cabafebade28e47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d16428be9025afb1e4d161bd526cab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28c7223a72af97791fa74d99300168465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55429a3ced6f9634cec991345706e2df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782386f85221ce5957af8ffcb96bd7b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d6b81f500e337dfd0223c3fb35ada468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e66b80708e5650df6b7d4df0dbc32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019554974fb018013d161ddc09f0b01d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9d50763b5dd2055ac50eb08280685471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d32deb8eaf8ea23700c59d2f15cc33472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36310a2015b300cb429dce696eb03594473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ecca615a6fe3bf22533a705c469a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211316be4df6729999a32cd7f9619d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddef035b5ab1909607c899f38f2cdd2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c6e29ab8bceea26325d2d2772e2ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da63637dc34d56b6df0e39240ba8e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6c2355caa1d3b3f56faabeea772f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412c52d769aaa80a53353f45a6e481d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ae355422d8a43275ae132b414bc1c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee55f2d17eaa80367279b23e67afc0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5148fc93cbe72328d6be1cdd14c46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fb9f8903889b600d079d8ea366bb9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dfe1ae9a1705d079bfaef36bcb954485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ba93272b1d995bcb27700757d24b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea83a3d42428f03dacdbadb87613d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc16c78a92e1cd30dd8e25c2c75257488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249ac7d6402653f95fb12a6386b2e01489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f046ff9caa9abcf0e9ae943383bfa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089afe58cfca0b9305fb277da466ada491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4127b3b398d91fbda5b30ec8dfabce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978ea06c914840496ab5af1c455277d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862962f82d13de0f2caf785b2b32f1e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e4e86f30141cb0925103aedc4ba23495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdd54f635efcb9c57eac2c10a4d505496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17560f2b8885654b495cd618cf8f754d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a731b68d452688f5bf647b08766ef3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d96692d7e9fa01652e68f5ab7801c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702be6708e559881792f7cbadb4f3d15500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0eb3aba1bbb3b98bbde9532875b12501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a762a5844de1789fa23b5de189bf4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4bb2ac3484a0c516d7a449568f120503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a8c678fe7f166010d29b80d97054b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29339977058df8488c3548520a1237505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8d9f7008f1dc3defbb6c4c76e45b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d09d4b26514e863a2514cb31173a0e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ece85eed57e619716cbba4877b160508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3367e1ec054d3c370f9b4ba974c4486509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66644cf16dbc925dbced4344028dbb11510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bee2fa9277367e8a26e41947fcb70511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec22da86128c1f65dd2babd3f12da5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b27885cbb55f7d4c138bd222d3cdc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd9aa9cd2b929c728b620cea050170514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57383e99d2d3752887e914e37812b961515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823bfa5f6ec409892609ea896098348516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e86cbc6078cd7eff919c862bc095a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d81a1383da256a2a7f451e2e8b8401518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d219351685fff0e13c594d8fbe44a01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc52061b6dfab9c5d9b4540107f175c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902ffcf2d1ca72bf3d19d2973170ba9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd3c7225eee80b0f4f7cdd6dff1cb8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572595a3aceabe01ac7053462c3f45a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba47aa408c312b27d9a73533fe8a8f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee6ef8842b0b386c06039dff175179525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3782c12b32fc82206fbeb7d07d1e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca8b7ecc7c335a57d29fa17d087e76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764fbad9cc362e3e89734b14f44f076528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c3426b58b04a9ece5f942bcfa888f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9f38813c1480e0b22c7b7b908b134530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b72ace15ee78c8e523ed7b506e32e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47264af4eca243077972db3c96f2f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595889ae62edfcf8031dc6726ad2100533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b47157d4335a74d2bdc33aa920c8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f29f4aa286a9bf25f23c76956bdc8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c493ab560fa530f1d8736105f8de0e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4209effbe13e99d2d0d22d5671946537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b09c07f441021d9f359721d797dc8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedae09baae828ba2989849fce1acad1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba508d8b86016252745823f7071b773540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e67386014569b23c0e63f1e5bb542541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284e2b148cc16dc4b768e627af67a11542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4b40c6e2944926caeeaa2b45e1b95543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b67ef49eaff32a8f5265af40f4ea5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63c197f755500064c9bbf9e7806d9a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1921e65154fdb161982dccdd7fddc5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c776985cfa114560cfe38b140e8ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa84debf9655e4569b2bf946cc365a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c3ae953aeb60e75b140c2e886a70e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cedc465805778802bb06b2e14f4961550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff00577c0d68744acb95130ae64e5e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d49380d414888c439e064453d8e4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d3696d734605b95aa7ced81bfb780553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9087955db8bc6e588ed55f18e6754d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f74851c9dd680bfe32c693aa6abce5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51154f3c938ba96e3fb5608ddae0059556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73691a3d0860d5811bcf6f7871ec1c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b88478d1d609335bdbd59b305692c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de04801ddd6afa5b07c0c6b28f035bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bbf8777c33f8784fdec258605d105560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6465463295352b4750d7ea544f624e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e06e3e59e29632948f828a504ea48b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad833e45ddadabf7ee50461a51602c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3a378d89afe2b2cbfadc64ebc8f68564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6e5e77ea1cc8f59eb662fa6373c76565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8d3bdfec2065549719d08864b5804566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af774c9928d3475aa27ce8a604602152567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fa3cad653156bf8f040b1ae081187568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76bcccec6da3b4983d9a5e83e187fe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cd822acfb8c636d45af9ab066d93b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409cde001015859c43e4ed1d6e01dc6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eadbdbb337e9b755dba52efd15f1fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f62c82e9505dd720a967642ebf9b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fe7af6b8de1bbe65ff329bb125e13574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cf0c6a588d4721dec74e7e88f6855575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a4100573f8b663fb9a0326ab3bd99576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ae6d0f702b40225ae4e115f9f2722577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461daa29090fb138e34cf7a6325cf76578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2330a6b7b36fac185ce49133b6d4b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218f492b0f5fe0e393607a44bfe95d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdec414b595ba321024fbe26c919e18581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3dc2e47d11c3cd6418811fe886c3f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d116c3f4b0de698a2f71330d7b68d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144787932f373d0ea5b7c20d97442e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960242891868e3cd9b4bf7cdb26eeef2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca27dcf6a8c0e3216a770d10db75827586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e7573ebd0e48f145044affe62a427587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8f645c0e0128d7d72440066b05e68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a38fc2a22ef2ca8150b68d0d49ce78589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d458c93a97a5065c9023523b7ee4dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a091f8d6b9b39d9eb4f2f5bb6714a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949993b7f73fe5581021ac08cfb6f80592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfd16c7cb92d67aa28721998334b18593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dec8572e9e37905d4ca4ee76c0e42d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f92e59a637d7a7222f15d8b55fa150595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ff66d8af636ba89eb16b47701d161596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e1a2417d3514a403e1ecc51a7f477597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7f5cfb7a957d407dac0cf87f76a86598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b225da9a1430336d3320a8027e653599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f523c18fdc6e83dca03ae9746b9524600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d117ae4eee804b55d4800f5fe2c66c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ed184303d05c62a62d5304913e67d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564b79ab2af049c31114e2a5e330dd5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbd7d3ee156bf87dbc7e74d3cbe31c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e198c04d5714196ca8e38536edcd0f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15140934034aa49406ada1f37d721d5e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82592b5933b43557c047600a789fdabf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190f199097198b9e619235adbce985f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71737b6074c542b92dc414b1411ad995609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea9d6a83676250df25ed6359848f87610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd07f802b9e38edecff27d3effb9d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb8c835c87115b567a96133a2f2d17612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baefa5e3142b49b6595ee1f07524e35613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f57699f77e4553f1b68a4bfd06ea5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a0c1997f48cac2695bd986d61dfd9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba01a3d85307d2c1c994a0b64a80d24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cca4703769b4d52385bccb704bd3d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766bb73f2cd4c8523ea3f2b74839906618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be9cbec7388ec1159cdec62e6d0b03619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40d38e706e25c639317546a14b886c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309c6562d5b165b74b83a2fc527ee47621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b30aab6d7a5910035357428ca9fe8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc93d895f3b9ab3476177cd8f8d8d16623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f4c7a5e0d600e9b686bbb8157a845624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fcfd11f9f642b20addba03c477ac7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f115c4685cfea8a8587bb000efc4d67626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f9e7bad686b123d6049a1f76e7852627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5938d1e606f293679dbb2d70cf4f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be405959c1635e0805b8352bbbcd60629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2c3f1f2332db698bdc1d3fbe28676630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5767c644fe3cf40356064504acf582631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba037fdca21d7096223cacfbf392fa9a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402095c1fa999233f3e052d9e99be16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c4f6756803c6bc7b94f9656ca6d02634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b042bb66ef5ddd3e9ad00a42eb0c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0dfda3590cb97dd0a08103ce88322636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c171fd22d16cffb013ed4a71d5c27e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24687cab697ac3b6e90fa49fa2046744638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1418defddc0dfa41f9ecae1f2d43a93639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528033fabc220051ac0e371390d8ba51640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a8ba1d10c3fae6ff3f925362d4151641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5127719f7db2cb7ab51ca7bf9be02642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc58323334597c7bab4fea028f6a7d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aedf51cc46ec7c6f246e02209cc312644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b5e0f227d6e9c5c164a21dc7069ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083430bfbd2fab64b3269feedc9c77a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10224e6683f2320d9228af33cb0a45e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb4bd3fd5dbd6f569c1d5cb9851adb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea2d2af4c8c09cfab7a080649276f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd67ac50ed95599e2f796cece3a768650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962451da165192f866c6b6622680d50c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b20848ae3a7a5eb8bf9dead85b50fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323434d11d5ae2a7170ceed5c6a2fff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83efe3e09d260e40db06e6e05885a88654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34821b3f3621434c3eb26e2e6a36e295655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326296fa974b6fa0f9bcc899f75e29f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5a660cfd289118cfa5609035b3f84657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced5c2be4846ca4b1657cf33ef91c39658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dcbd2b23d6c8beddf734f886be9c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219df5a17c73d8a640a524be14c4733660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf040aa81b340a4b8953d377a8c05a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff998241c34d5ce1a895b7006336c1b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346359709dc347c6e03795a6f28a9d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e7fbafd130d8db5ed574894885c08664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d451f7aa76d78d896b8d15bdc6efbb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b3a4735289bb3204d998b8c3d9140666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ef0fead314a953e94901ebad9cf90667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693b8b6524beebb4625bbe7c655686c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb081e2f962e6a896fe9710908b2b371669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74372eea8caa45598138e0e2b6574cf3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d09192f1b1c76ee0b44685f276f6b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458455d51e49553cf65723f1d4d14123672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5654348833d64fe6f9e0a5fcba883e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280461649a7f0135aaec6fb4e10c934674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798c71369b53fd73eedb24c5e03c6ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88778bbdae31389172114565d17d27ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60082ba2367ef42b3284d214fa76bad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60202a45bf553fc18eb43f27b92e0ae8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e051da098422de0774368ed45255092679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5e1ce82da8acd41655f74198d2875680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61331aa6b70eb3726f8e26f18386bd1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1c5e1497300d49996207a88e962cd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf669aeba9a32f1e317c2833f7205a2b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5075f0cf32551ff66659c26da37509c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1af88a8186de93af8c0ab2800689f9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdf300c7cee9a54da0d009c039d5bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f45328afafae0c5617173e9af8300687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95847860e449d1a128a7ff8f5f9338ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746eaff6acbf073d2743ed46d0504b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e981602b58cf5d10a7d9e06076c661f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7b40f6ff96870ce62a5f1f1b92da6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1382870fb5809b39af99f1d28e77693692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d0e20dbe45efb209b23178e3daab9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c36d7e03300187a8b95c429469601694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b76485ab349101e72929d63a4a87b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a184aa36066544c644feb04a24af367696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d0ffd539c86f383d09cd4e50d2438697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35321824202ed52ad881d805ef7209c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12f07aabcbb7c212c648ad1d35bd2b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072da7bd5cb13af2629b79ba1a46c02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c9f64af37a374a811013110d48101701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8a9a255df47c65b817eabc4ae97f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da13870bd679445dd5b1b5f844ea88703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae98ab0ce68d2b8a8a45e3851b4383d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f667c8e28860befd56060279bf641c5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8756998efd55cb1b83e58c25a014590706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc48018436ec7d095a8c253d1d9c17707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4c9b92173a1cd6800e7c0b66ac7bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b79378a26b00142cffdb43aa4aecd2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e401fd706dccda1118c037561c2d6d8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb66535613bc201a76a0147b56f1cbe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51518be42f90fd7b8295a4bd2d503963712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2dc697b753271b7138ee0e113a5eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8199a2ec90c22edc6be515c913b6c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191224ed5125cd16f4a2662414eaf8b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b920da1236a9c5fa345784cf66f82716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26686f0ad47a07dcd73bd2c6d61111a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3553ee45d1fa9452682040b6d2e7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fc8bfe580bde5b8fde3b93092789b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485504a0251d9b17193d3fbf8f7e5a64720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbcd632f31c97456832545a5e3eb98721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73010fc429b9b9ba53230e839a5f0c2f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff3906177ccc0f52e9969e33d0878e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8f269afebe8f10d8bc99d2ce74db5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1d7ad0a37e13f0308b047a74016f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b194ec41b8e39f289a6c16522561209726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7951a0efaa4da2e2c5a6ced7b20642727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349741aee39d462781cef90d657f498728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534aea2de90f43cf74d427c882cc2430729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96fa790945b3aef74a0b13329a47fc730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d009ca86baa712a4211a5ea89f22f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77862d3f63d8d207899133cd7e0b9ce12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837b056fa4d845fcd90192b598d01c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235790d7c57b0d0a7f36b8f78e8be8b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049131af76424cee836bb887138167c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f872f567b68a7daf681358e2f793086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafcb1a4deabf6c3f7c03379e49dcb67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f69b2beb9149c0c45560954a766878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd575372e779983c10f633126a844b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fba49771e32bcf5c8b8a100a0b90910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e502093ae94a2b747ebf941e2e02811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92738b42c575a957bfec4bb6a97a6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac360687fbb7eacac47e74b324a530213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455437a8068577e0e0981dcda39cc0af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1e1d527a2cf6ad493dfe73e8ecd3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805c3dc9c3c992fd2b578bb01a2c1cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2f943ab377a806a728692d325a4f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ec39863c629dfadb52e080cea7cda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32287e3e83e3ef8541198db79cb3c87d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c72de449db8a90c17aeb1c57cdd3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e07c7e574da4aba5553eee14b93cde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfced117847eff67573b2c314781259d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0203125a24366613a3d519e2f3caff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574d314e9166257bd8bd49af9fe1cca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294eeef1ad693f50cbc0fac3b27c84d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3585dada2635e5806badc6f8458dec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfef091eda669f2c004b58687a45de527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d078feb15fd71aa059bc6f01145e1c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b64b7ff89bd71236e94ebbd3d84ea429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccdbe934b01d90d414a2d06b1167ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888e806f9e23cdac837f16d7ec00d9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56954d930119604e3bdd2e36c3f3cad532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266e3582176811b464d6c2349fb501733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809d50a0c73b9ea16b556a4271a6a6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42bae4e7e66b377d9842ffac0249f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b877f7b4d283008b548ae6c7a76cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a6876922405e3f41a8cf0f9b1931437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82be76212168051805149ef5ae961ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc78f5465c537d7ee0ebc359651fae139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63015cd74d3fbeef81c89c6bf41f5c9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e730a859a166631742850c72e1f123841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74259d0b84f8578354177bfa066e5d3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1398713064b79511a0606e91bafb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a86ddf0cb1fe3a4f0d8635734fe00644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7ba27a3243f5fe81d25c9a291c3c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e242c854545604caa41be1c4c5ff2446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca71d7ee8c2510e0ba32559ac2db5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541c76ddf217bfea7314449e6eff65348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05c2844296432ebbf503d5f2e0c82e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be58b625fca4ba63e0abd82a9711a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c3b2e268eb994bb67d789fc21a7bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc51e45eb018934dc5580fec8ef37952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d0267e251fbfa805419af5bb4cf1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8c0027367534ed87c82debcb40e4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf335a0936a9192134bf75cc5c0cce7155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb96b9018f2f38948af5c509fc1cf656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e48347986de14ad282e8e3a9e358e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49626ee4afea52ff40a739dddf1f7dfd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8327e988e01c84f1a6521fe0c517a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a8f7b094cbd5fbab3aa0ee26ebdd960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f5d1e63d3b007b28eb6a67749f6d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e382e723392d8c290759dc43eb192f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e4f453f0a162ad45893b13dec5ab763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b48b9631cac1e42ddc1349864b87864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f258c84904466f496d4a56162630965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f572e9a8d2afefd0f2f4fe1e718d16d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85bc79c37fafd9b8f3a5c249f1d97567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc1e572fd412c866796fdfa96c893268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e90893d416199fced4e65b7b597dcd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dc59c90aa06d7433883b51d0f218c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fcb052d8555106649abe0ee83af8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be822a25b1448d253a40153ed58cd772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cad71fd52c08c0b6fb23e8ebf3fcd073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c34af208d94eefc00f56c8458a08174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188bb2589c242082af4af96dd75ff5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c31a0ff387a38176262eb9eed4dced76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03563f9da7df0e22665f149893261177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb63c46cf924c683aecbe648be3d6ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259b4206148618fce7a17e1b2c16fd379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75692b7da830fedebcb9178acef35a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955686f5c24647e7e3bef03b60d218081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a917bb9272780ba4e90c4e409d4e78a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ab1266e78db0e881dba87ac9e5b7983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f9a433a7129cd1e8fe6787cab9d3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd00182ab15f30453ca0a6962e857685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727eaefc863e759244ce93d5f6f197086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50fd56260b3d4e467b3f285b343d2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90cd773c449bd6285cc2e79a8849a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9571438f176a7e3d4608e8b4fdf30a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ad5a0c886d47bfe75b5483a6da80c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69c852f2650dfea0ca938f7d6ba01891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15f403bf5a00996a0fb5b943e0a2b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497b053988934d5b668920a77575e4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1614a736ce67b3c2478b178e072260894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8e0e161f06986f0735f77c1d2812195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a94f093edb7bacc9d9759e65369b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967225e5ae82fa3286b21516119ab8d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c5d2a04e9c111e0a8e25b1778612b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf4ac2d04b347de5ddcddbfffddc2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982834c7016787ba19b5c3b8b22347fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070530a49c3c5131c8ad1b4af0a9a6c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7c9821b595ea81027e56ca02bf0ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01668aec503d0029e600f9ef8487436103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928080b4c2e9245afa456bb91e8d7379104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5c7ed2af2ecc518cd0c67553dc4b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40017adaa949a9a9ef90fe3569139d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262eee64c8fbc82907670fe25471720107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8c5c25bd6507dc79307c4f1f1b287108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a6657de2461d4e3ca94da9939d499109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705e8af90dd7fc44eedc7e7f31d5a45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44984dc278848463a2ee058c6bcb51c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc26300a37ee9f91ac1e8d65a7a3dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddef0e7d84cfc3e0a8aaca0d890325113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d8b9064cdce22204b40f67a1eeb5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e614b3033d2dfa2702ef8bf5345461115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565514e29ca2fb1e1ac2806ceaf8501e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679a249c0d96b12ababd21e068e090a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43fdb300aded7f57e676b37483455e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bcd3392973a80cbe1187ac2d76440119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b5b4de2bd0477740856776dbe06c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c88bd660f53c27477e4ad30f477172121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4b9a71d22c490be6997f79c937d8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b0241e02736a4ba24cd9500902d17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1508ba7f48be896f0a81f440e24b068124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1ecafa8aa80e84ceac3d7cf4b014e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d41cf577e8344252fe2e579a33932126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ec394cc4d9963e53e91e9d4999b1f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae110efdb86be9c3e405cf4ae15b0d52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c607a2fff063423d9d4f9b6cdfd7c5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd534505c8249722c1e23b8612f26030130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cac1fcc028ac616766fc124fb9666c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e5d8c9211b073eb9dc0734d7dd497132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8367b29c1a326c61fe72515ea6ffd7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394827c861f3c23b8356455d11cdc9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c1e22af144b84cb4287ddde82115a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3143a0a19b07a467d0de6a1da79c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332dc8ee8b727614b596455aac9f8a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651888dd8e34e49655f10db903a44e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537a33a09a97509532cf5eec8d74e17139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb9b58a36248c020c35d4449e70b6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db090b65932aa6d7a00bd1d74e03ecd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed746b34496c69c0543f219341422ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13326057ebb07df38d5bd7f73e3cc54d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74d0e67a763d812aa1331f6fc7408f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd359f444dd86c90535f1c06fc7cd20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb325dd91018c75d73fe5b7a97cc5803146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10b1991b5229e4c10676ee5d2720cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ca2552d91e51a9c47a578af187a3f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32083e2c2c11f9f4220ab2f11bcf09ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad47c8812d5a1888398bc9fe8fe47d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16435ae80f7ead14d0072f3f7f5d049151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbc4659add1d6a6658d31c2a1e8bc9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc83d44fef4877112fdc758b584984153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f03d8fe3b9280396d3579f8006aaeb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57237972224e44ee96a661a8b6577911155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c6a29ab1668ef5cd7b29645f4c241156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610fa37034014d6723f9dc2901341ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bae537d71db7f495af232913efa55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dc6bcefd159e033af07faaa48f523159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fab39be1446df5c1143978aca8a45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603467ede8eb72a0eb7dbcb54334e4a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9306e41ce701a9660ceadea04bbdab8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20137a6ffc02ef567674052a3a67875163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d128f562410ecd73ed81363ed2afd5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1092f529d9e5440d3deeff993191fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4d0a073af545b81ebf9047971f0c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af85fece952002dcc923da035d47c12167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3eb11b01f97f377a9deff74745e74c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21984b23c17bcb272d9e5603990520ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bfb389f7c68a0c6d3f30e1cb4472a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea139c5f9bb2f298a612a95a50b5998171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5cb828825ff873b581503e01f1702172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de47b80211ae228dfa5f7a4ffa191c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e633dacf840da72b281da80c847e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b777d2058c5bcacab49645cb9c13e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e856ccffac95501ad72f46e4bc2b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0b5e10e03e5cf9617f0dfb258028b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0c05e1875f1b34a2c88de03bd5365178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4e28c1625a7a23125340d4fc3c735179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398e763034dd2d572ee724f533009e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f749f3e5e52c483bdf89225296a173181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768e87c4ac9e5bd0bb48277fed0edcd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bb39221372e5d7c8bc3a0f7628bd9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc47692c55bcd0de4b61c124c446a43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768fc85060928f6cc90d69fab92ef89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcc8ddbbaf36005be03bb01cffe6b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8872f832a0b3c0c8a9577bfb95e868d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d51b67c6b8db241d9f33b67616d11b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d446464bf600726deec1d36a94661189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396324e0d9e177c75a481e9da3467cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f822a6dd1b16acf14119b783a12b3d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095abc824b27509ac62e2bc79c3dbb70192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ee1d4f36bfd55550b19b3c441d028193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39a4c32c68db99feec1f1f0a89f183194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e41998b9d8772233d29e5f952b948195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ca733d4568db5368eb030615c8f90196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d73706798fac7dbf217845a52721dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78075f7f723d51ba552823a755c8a8ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e112fc290bde850cd37a294a3c47f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cc16bea2e707ab83f735ee01e3197200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021c139c7d1241177ace4b36788a9be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036adf1141a17d74cde769da34a9b2c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f0b730bf199719dbc01bd55b0b2e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729f2803b7addb1ac39884ed718c877204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee136e706439de211218d4200ab43c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a773a80ddb280c2b1ecb8d7a627505206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a8ef66f4904c9d23cb8141163f69d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba49c6be38a99f095cb78b5075ac4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b861891bbdeb73eef0e7075ebb84e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f18d373a606fe0f5bd6bbdfbd8216210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204d7ca87243472a239e58107499cec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cc92bc78ade1cc4b065badcf6ee92212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bb26007f0f4b4406358d7a05ab8d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3814cd175f7cfa1a58ad24144462a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b47389769aba3858c03de56c14953215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9895247672c29be897b924f7fbd6e37216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cb663521c8fb011ba2a0d144d8506217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6cfb2434b9b651bc3418587b1b223218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf8383763ac98cf0182888037051cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537e1a7a1e708612294df4e748736af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94c15a8b3d4df2afb908872707c13e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b186be1a13102dc8b17b672533fcc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6abc754c54ccecbea2da508ffa2fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74107a514e7e124166e8ee9541f63125224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855d10deff89ee23733c5fdfb5ac694225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88d6608307eb1628f3a8fdc0823463226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241df5afb9a6d1cfd144b1d37d1047b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbef2189712c22342858c8ae4ca5ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e8d8cdb9b27f1357f94fe3775971b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1ababb43ae78407ee2cdc68e35c0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ca721d11e2088b6c5d04b38f22c12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e5bdbfc66131f1dd4adf62a589194232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b2a7976eb981d4c812020409633b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879e51dd337252e74224c980d754fe2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000049cf02833fe2be8a8c37e002b8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d44a792a96fd2ec5f9b7e046ecef3a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eff53fb90d59fb801e19765f25b331237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb8bb81842a410f9bc9deac8dd38b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a5268fa334b0ab3abf014ab973284239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c5b9eef17277c265f4d142deaa19f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc280853a2a674e321010a852da77a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78b66de1a9bd620ae607d7e544557b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793a98140fe3ef82064d20646e7c7c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a6cf5f3fd559d59f8e81d862c088d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c2dfdcec441c009f9cff8b193e0e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed717e016d993663175d469df1f262e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8c6c088c47487d34635eed480f138247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99130e659550e22e629bf986bd5ae267248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9518c0854c4642640694bb78c21c01b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d73ad047416e201bc2e27c1af942b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7ba64c0b9919664498724105c2a05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc3bf62e9dd7d3c751fedddc165c18252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5337ce88ac7aebccdfcdb81b069a574253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb352026c30c5a91d824eeb5a03de2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9524413412de688ba1b85bd0c6a04255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d44ee4e97c809ecbf4d32a8b23dd5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644c80670f44371b073fc13314786e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c962522211f124606fba6cf2ef02d06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3b769fddca3663ead9a99e8fccdef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe3461536b1af5f44ade43d6d0602f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68df89eae34df2f76f951cb84657994261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69210ccfbf79a72f14e51c6f36d57d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281e75e10c935f326285a495508211f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204192aca783a912c87ca58286325a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cca7e336b94d91c39fb9e0b61938cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff4bf288b72fb813fffb33892f6d3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb34a9e73e1eef26e0218282be52503267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb00e167e31b3a439045ddfa31cae84268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb5b58ba5cc0e9c8f8ec66a89e5df2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629909cb2b22c832a4901377705632bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f85017f1a96739799b6b4ea9bd53b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378f13fec2be2a412d858548dd1a82a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b111e9a05d1c60e36e05c6749e676273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c2c25d055477beb28f907b8034c29274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574650e49af280353875992c0916abb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200f346d7595c700753dc42153f54cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b278b66b0637a374a9bc9db068aa8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f46edd5401bc1775ee9ed954f9864278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c380b866b22ee295b8bc87a35787dce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918c0dbd148be2f9108e8a177627f4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ee43d35c1ece5bfe320e0a5dd9cb6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec63191e5adad0c7059459e92c6f9a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96db7629b1b97776d994f9fd2c0f56283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069797e2fba0a69ccec070ca128277f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66ce025729d4f27e9c5a5909ad7b2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5f692e031d726504c53577c3ab52f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2b671b285e96ad5b4ca0730b349d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce0b9f280d03ae4e62aa7dd36c0956288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e34c00fbc542f0b1dd1def3db516b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9355b6e86827c43b180fa4476b110290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380745545a8c8bd82ff1b6a85e360c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20621b130c39c83d2cd3df8a095fc9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0bf56bfe033626a8dd7f79ce2b3f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1759f88c34d9f10a139a32a7c08bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857df0aed6d949f57514541d799608f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c6ced33ad7d878be3b4d129fdc75b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a96eda779f3e26772e21d01c9845e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5bceef908ca96fe9e644133785c50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38e90c0056ec213bdd7baeaf5adae8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76a4686afde739218f533125c95769300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf15806e4316982b12509381c03a17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b10128842dad5a3970855fffb307c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbf9cd879c6bb8ed6fbc58785b6b02303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac86636a25f8bd0f8147ab26ff9be9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886befc724f2be34d5bcd0b7c3aff59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d40aad1fe10fef2ecbc8aa0d325f5d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab2208925083c6ef935049d9cf62f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786674ebc6d7cec61270bc9f57151cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3b5445800135c2c04a9a4eb9d0240309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19760c8523ae98dbfb6653f230a3b82b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9329be4a40e16c8d9451d8ac34f41b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c156d480a2380e497582f4f5f971e3b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe194704cb61de9b45148c9271a8ee4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac952a4dad1a0de3e94c760d85c744c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ac6a7ed6310a44069cab1988f35aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c670beee28d9696fda56c13a346e75b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9160da6bb33782e8fe09544be140e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0042b22867638175509fb7b52fb6c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268f9c13043dc0dc110c2ebdf47ae3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d8a4ab533a04149b615692d9eac29320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673e2b92a50eb41f481062b96b8ec72321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b359259499a7f10e197f6c63bd6063e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eab080fbc605dd9b8902be99545630323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00efce5eb1b45b51e947b89e46db5dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717acab5cc69710fb02428a9af970590325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793607ed02a21a6929e28a36c5335185326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b11df99474cabe074f884dc1a85ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6e475114954da934eadd784ac753a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460f9924890e2eba3f45d5961706ee5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308b4ea35e14c11a41eb4ba5cbb731f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca5895c5ed45e411b8484004750d69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f521528907128f7acafdf9f2be220332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf3f2d7da5cf61ae018c25bd6d7e76333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3fef21ab98268fb4b9f0cf0ba7159334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00104dd5fabed2a3673504536922fcd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c84bc5d51ac5321667b78482333f20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d46a942e4fea54d92618e377760ebd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1170f946dae157351c65cdc18316d03338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f727822fc0eea77cafe7be4bcf62d22339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7754c8b3cb86a00aff02581f10f6afa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8b3d24d4c2037e41edfdd4f6960a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c9eecc4a4fe83c43bbdd0081de516342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14cb10cd125e02226dafb5f5b0c6c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddd1d87032d3cc49916a49767abd2e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae76c7322c12d80f8418b3dc7b82f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134a256a7ce71a781ac2ed44359d0d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc9032b02a12d5e95b98b2c902f254347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6838d5ac7c0ce7c277f0628ff2cec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2729833a613ab9263bfc3f08de315349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8524d76ec87f5b0b92887c52a040b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347dd303fedaf9966d794d21eb48ae9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e66adf562f060e7bc38040e0614163352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0657417749c23dc66fc661360237a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259436610c132752acd76f98c64ce590354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62217384fb95bff4430d5ffcd142d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ea06bcdc225a6737e68e4dbe7dd59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0f0d1c93017e08eaf3b0615847e32357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c880de13a58db702a51d65b135b98358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1b9301b15ef0bcf8860cab855e66b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc690c2354e33c2e764585a0b9eb90d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae4b7e12f75d831f4722b652112ea7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2df458adee08e3fe1b495723167935362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fc44ec66cd853790d749360c4493f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055a90efc226091b19cc1116cbde930364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080c8c0eb7501026b65d4c085a559df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16061f2addf83e1714acf7feb97fd7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966df44ca9f5cd90b2a09e6975d54a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28224d832abbf354251676ff731dbc8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab734bd2034a7dd1aa2d17c2d244377369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98aa140694077eaef92174db949c90370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbe0eec2c9d90a99bbad2a5ebcbf79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03effa19539a675a18d5f4aea3e898fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f47c30a624e95b468af9373992088373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38382c9937dbafffebe4c0367716e770374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35af8150369d50334a7cde0a738481375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51ecf0e76df5883e669dc4abfba3e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58794a5d034033f516f31388e61ed749377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4f18b20ac19456d47516ba7ee16e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3fc207777abf445bd9bfc1ad5513f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c6396df8a810f38d17ef6a7552bbc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661dc58b680da9da7bb8575ab93c8f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a7ff1624e6c247907465f7b146849382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba540c0f531bcdf331348fac9e247fac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5826046746efe159cf702fa196ed14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e9fda0a380675dfed3166535e0963385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa386433c8c7bb7e97700d77e080e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10ba207ad29dc8cd2e7d65d493d197387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c328fb9f5199acb2dee49edb8718ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54892968f5e9711dff88ae37605e335d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36cecdcb639d2374b07f92b2d9c5c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17649072c74c8002624154e8954d59391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f513f058494cbc1939a087bda38835392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93287d183287128c427347d84b9a8420393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576535591c318bcf1bc62712490c722c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb8be9e50fc5a525ae0ed0cf92483e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28a06f140967cf81852f8dbf7a518c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b84e2e6f8b77ae9270e8ebaf9acaf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d1bdeedd9cac596ee31a59ed601fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0809629c050049affaa54ff7fdcd30399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56721806c09596fe855fa3d3d2177ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f452fdeca8234e3ed5c16b9e60900401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da805cb2813f026ad30aaf86132a88c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56afc796e2ee6eca19461b8a44cbe47403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd844496ff14a48acec3d9b423d1c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06af5910c2f25159a1137ffecabfce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54493e9fde31ae25fe64a3bf97212a09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a8b5684a3f965125de3071039546a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf49312bb01ff31420e99de331d473408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a85314dce62c9f251ebc3af7b439e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d197eeb8f6208573c0e62a04c2c072410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb131b533807433f0a12cb567bcd20c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790ea875ec8b77cc45bb815f859c390412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afe26c097888741ae579f0135bb672413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3e04ecd81f31d9b86fc8a4b13dad0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f83ab0cda5a292dd8e12001e7820d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fdd941e48623654e84e36588fbfc1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af501ecca84e1fb9e7d0e40b7232bf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91f30f380c00084cb295b896d6dddd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2e8c3d209f1ec4b52cacf1c7fdbae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba69668d82331ac90b271617366c32420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d04869215f50665c29dd35dfef23a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7e01524a5e80fb59081bf85dd96f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1636dbb3f66e48a374bfbdc6b944639423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4670efaa49356be2bf1128a2ff424a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3a8d0b5aed670b31a888910aa5005425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911e02beaec44d12f9972d0acba0469426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58cacebf9e2aa1b64047444343f81b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3c09e69a429dc195f56a5634b6d81428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9220ceb3a0fa3f9f18cce372ec4d2fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7891f0ae5c90e22b4f10a6c8c074e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2178b75567aede2e9395357b25d5c46431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9c9d7fc0f92ef62cb6fdc50d6a649432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7019eb97f21ea35f73987c5943df90433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d93187971b9a9d33808c516a99edd6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c315344ece0b43b22026fe9fa0b9772435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df724452407282271f7f879bb698e75436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508bc056554db476cf809e24d40979b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09eef8bec59ca1f525d896b254ad5d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db5a11d302b9efae0315bcbb248c1c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8359e7c011583d751df4173e16725440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bd071cc9f4bb2109de819ff96147f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9ca6f66140fa524d8e504cf124d37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e70c0e7581b7f3dee983ded281bc7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e3e4ad2edbfad627318b78e689e75444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff7c71722797812f5d2f03fe77d6c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3f33f3cc1a88bebf79b965bcc9c61446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddc235cd24e4e7e3bf559aa53a0ab2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f325f54ccf5b954965e276664b3bad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cfbb24b8d7ba523924840e3d7c335449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa30068e9e92132e483ae9499d3c5d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5deb303926d15ad84fc9e1d70ffe8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae5bd85388ad4e8abe1270e5e2c12a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b07af3dd5947746797d67d166aee15453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f25805965fcff1f97f11f18200329f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234cca094ed5075c68d66759a0eba2a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e5a9a9b2fe61393028be307930688456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c54bafc5fa24619ff257bc9bdf9d4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe9a720466fc5a3c312db9ed8d63e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a71a9360a81d7633c7f5a9b53a533d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cf311dc928e30446b03ba13c27825460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce452a069953d6ee3039af343b62914461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c8d8827a77f1c9996d5d6da3b7608462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a06b9c8cf2ecbf839f26ddf7501b5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f72f093b5916a0d3c9997983eb655464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28342f35955678564e9bde2f4c859c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087241a6ca6d358aea7221b1661861d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5df319ee5e76d40fbea70417071b81467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b7b5235ce4f4de0558943a40b2ff2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203785f15c1223d55280e453f5bfded469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ca9d423b08039ba1570e623493638470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf1bbc4b59015edf40592db090f476471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06828353c9388abbf54614b2d49d9788472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edfa0b3daed4bc80db91e51b008551473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5928fa4a398c9e8ab39ab214a71dd11474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfb9ff442445d68c10ec0cb833ff45475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c7cf6c2e9afb0cce852b3318ee3ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29462975106dca11b578714571f6758477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32048d248d2144df10751e22246cc1b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da8333a75c5dfc2828aeb7ae6e7787479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa7688ffac46ac26c61512410bf399480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0731eee552d9e8f05dffc716e4f8afa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511349efbe762a8124033e6fb7c8633482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cc764f6533aece31ab3dbdfd024f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce658355c133f282f5e1c16f0734b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0702fe9b63cdb892a8fcb906e58738485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7106837f8a57c0e06a5ffc4f29f9a35486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490b42ff4f352096aa913895d65caf1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcad934887a171906f7a59701683b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08013ff4b4fbd17a44c4b33dbbefa1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d9b6ba7dabdbb1ed8d4cdb5c85711490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531f3278ba4ef8ecbd3dce0c0b71b39491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614bcfb052679a6a9399fe68c30376a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054ae3b47ff3af22db5ee9d2910be38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb7515c007e0cc9f1775235417ed54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69053e95db0e0ced8515d9b90bfbe71495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd2acd904ac2f54afd7ca3652a733a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19e6f6b17775431319deb7c8d0e17f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bb224d3193b4b0592a5f41924101d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728511615806bba0da6a5d3debd7395499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb1625d4f33fe2d5ae10695787b50a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4b8675a451a54d220f864ed596e17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78ca27fc961a22abfa4a926a5b058a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837814fd8bf733e2519a7ff424bfd4a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438fa713bc523bb106c77ca45472d7f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ecf5251c8395b190dc4a0431e0c10505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f263a84a67cb20eb81ffb711819f206506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b4312692afa94437a47a3dbe8aed8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d33d58610a05503b7aa1c2ffc44e60508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566bb221d20073ce711f27149f14817509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3b6b69d9bd856ab9aab23a1923f9f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad55de5f063642d2710d999aa096a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c7f6abf64b7509e014dcc65544f98512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ef754f35afc1a88c9d53699eb0295513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0674f8f245f8ea678a45904576f5a3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3646c1bbe6e1db10bf33178aa08a751515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de1a069d4898febf800f5e6ff14bec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c33edaded636fa3174965d6b09fdcc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4327a50b6c56bb5f4b1b5a60d90086c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356787457ee7fa415545b3e00a7ef00e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd01ef2757832d7234586285e4ddefd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5dd6384414955d47832b496a2bbcc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b246688ecbfd6853fe2669ad060c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6195463fbf305053dbe703d7a65ecbf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0a1199958dc4d71be18d46a5d30c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a652d17187937274c6d1c72784a96a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe67e45eeadc4bd17671310e4e4d3e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b272b9ec29fae416073a53657c2f5fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcf8272141c26247dc8812e26bea0b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19102fa1830b5fc0c1d5416bd6ed74b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe015fa546b7f27d0c37ae61aed8ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97896aa8e0f2aa7f3fa513097c080d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c9a7882a39e7857c17516ab3d6a27532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3d125ce0213c2195d5ea80cc90e2f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122f901694b8cb0255a35b363871b36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a13d2d16a0a6189322a72573865cd2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1418704f91651802ed08abc41366a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdf92ed6dd03e10fd698404b13d5e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9683882172e5d48133991c391bd49538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74763759d11027919510ae2b7dfb64e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e500683d9fdedf656704f3611a796540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdbc0e2ceb6654f8da3146d39d2544541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76198600f2397759327c266e3509a2f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1f62e9e0b8a7cf928f1793d36ee0a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56faca7a055c1ca8ec4aaa2f4a36615e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3df7bd225c705378d6d14d6e82eaf4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276a2717aadf597b71677da8492769a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158d267d80a0cce5110f056272182ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ffe2faf4fe11d85f5e6d5cb07e54a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7cdb53a488e3b46383cd4e2e92231549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1305d4548437164b08a87d2ec806d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df639fdf823c57d100da8a05cd53bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7f1a689f2c6a73d1d961fa846717f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43204c75ad98c4cc103db06886a483553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa264d1a47528b6dfb60e350d3a6d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2f02cb21a483039f25f42b6f76849555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06bd56e88655693b5641b878d444f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5c823b844b6b7e3f7c1ac5763cacd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27901cba91ad2427f77a472fc44097b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d89e0572555409e982cf2abe1c99a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fa6474bdb69aaa6f0d84bb4eaf50a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f676d7017ca82b5d93c09281be6bbb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e8863a931b158c0b6bdb773ca3744562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80868e772deb2e17240d6c7f14a55ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad534e989427a31b4d29603fd03b26d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba817a9d171a1d6c59fae02a034330565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec394756a51d98f009ac71a28d172002566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b158242bd547f7001d770ea1e05ae0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761d9a72712fc4d0a8b09d487441e13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cfd6bf72349da2f238c1bdf5a12b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bd15665bfe63adaaa95894594126a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888c550576e7f58240f0a5255a16432571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c13ec2241569c5c91f9618cff4743572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f8382bbc064ec574ce7cdb34eb2f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fe8ce9bfe51ea505286bf6e7ee354574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f8e701fd75a36f6d99f6d1bd9b7cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321db51fcc0dda1bd87de11f22d9883576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a3e5534357a6fdffce5defcefceab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e30f9be124345143cbb4f5ce240cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2a1dd4e481ccde0b952311a887576579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5054c661c67f6bd065475ad92c4d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74d675f418182ddc14e6e32177fe4b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70122b97c64fc1477bac4e2fa47af441582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fa5a95ed807346c9a811bd406464a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d475072b0495a6dc6488e3648bdf9c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01810c4165e7c34f2a4b270c06c05b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36f726ac0fa5fa55c7573d29ce86f7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cff94d6ae29133a3c6aa75cc78c974587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edee69afc07d3b8c5c7514ebf39b710588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d6a26e45cb1226583d81778777f49589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545876d91cc43b8d015d46a3651fa3fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58684e968fe700a219a8dd5c010cc856591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033076dc562ce0b4ffb11b9c1759b5cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afcc50c17476fd7b14d3160bb3c787593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9098d23c90b2969de616ed6c12302e7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11169cd6090b254b3cf63927897f3a93595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c999836039d762d804635b87a290de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd480b45ed00faffd098df140947197597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528950e156067f7ce9a7d40983f878f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeba401a450bed4e41a81cddc053b7b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1adbb8700679b41e2e4199ea9305e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200030312fab3aa32030c7e9149cd202601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5837c482a617c925492e5e2e2329c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171498f6b0cadd8ddd7bd713d7e2a96f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da02e582e29ba93311a2b9b040bb87e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8648da479e2e5e9bed351d09efa3f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e24b93420c40efedfea2c184f25834606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3b868f2d25bc9d6e3a796e9de5d8c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6bd28936e8a01d52dc1bcb147d2d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbfcb0f7a1ed8ac3cb589de7464b0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6db2bbc12944bbaf52b5555a1e6f92610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e4e2add8774a429d9f9f89294ffcc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3719550887defffe2fb13f34aa8d8b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a810c136f87cf9e83e2a2519f1b3d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a62ae19579d563c3be4ff739378fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d0c1c4ab97e71ecf12ad59ecf878b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371abaeab8f20f397ad95420001f3eb6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2109e71c4bc62731bbe97793e81e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff879cd735bcbe3ed20d9486495bc33c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844116909931f9b6b28e67b8e67e4d71619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e03b7200ce45ec6d7c9305638c08b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d66747a8cfa1b304cf2a21fc30673621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547249d35398415a0d835113eac060ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9418548f7a5fa7d972c7355def53c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059a9798d2c308c9b8ba15d58fee5cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44471842d988a4e7b73ca58a0e3493625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46be0e04e2cb7f5daeea9bd73d96d99626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496100a62bf2a8ddf9dd65c3f5c4ab9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c36b8479bc6c4dfbd34a0c25953c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3999f6c85be7d6c0841c195cada0a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaad284cce79f20d8d6f0a97e17d2ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87998ba84fadb0e856f3553761cb0b65631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0d22d007c21b7eb651e27b325d324632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5316398c3361c2f71f7d5db0d91874f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c397c7f8c5f265ffe177243294b1e5e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c0c07c425d8690a22f308dbc4ca8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c090985a4115756771d3a3d61741a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c942f94e4f70e23da5ec0cf4b1699637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16df59a42dec6fc29483bf7e1e3b225638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdc6f98d1c48dd630a1012e3c84c58639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10608153d02acd95f7c1802e64b9a07640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5fa5de7fad60c6f92fc4488272e7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d455fd8828288f752c60ffd0c6c2b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9661e75d2bc4e541ede6c304f80518643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130ab15c175cd5bf8a82f38884ba6b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741d182380309504fdf332acc545b3f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92122c775f173ce529f0933cd187298b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0c8dd6e3a1b8bf7d0d5b86ea8059b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1aa6be6797b2183b4dd00886e2309648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53ae9063a1f33d345cf0f65576b8a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a41b72e79b798ddb3a9a650144e7a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fb3eb9128ae89b02182df02ac6e3e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac5bff0d3945bd7f1577ac35266359652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232b911f4b9eda5cbac30287068498d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f53f6a80fc148e9ad4d5269a5b120b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c61ade3f64010488bf9330b42cbc0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae9acdd6b590f923f1e6fb37f007c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdd48ee3553cb46e4add3d0ea0a45c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916913d3c4481abdc882dbdf6df446e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5372efb07b7c34b6833804f314adeaa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0596e9ba674074a48b58f6776b285660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143661bb7161a9cb7c87e7014a6d794661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e394f2a599d7564c8c0f75d8c4d5371662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941d4d7f0d7770b5648a2998aa9c4a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c5128941b55e4a002b099db70f33d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71df94924de7b4ad11aa686b4c7fbb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e724c040c93d7bfb491c22b3de9870666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230999dbdf4ea5646423a2b702891634667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138965c1a2bd91d4d1fb6b48c255fd9b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c9b5c144e4298bdd5f8d6be8c8de7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bec598dd8ea37718642d1642865de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d7ee956b0f2440fde797286b08a20671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01ed230b40ab31fb462ec003c8b582672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ee4722e87d707e72f7d6ac0ac4361673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7963f229e11a9678a1e1d5a4eb62482674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18818ba357b76af9005bb6a14aefbf1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396326dce61d7a4ef1da9645b513603676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9ea84a5bd3ce9ab9a66f1bac4a213677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa756d78a497ecc3457840e314dac9678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>