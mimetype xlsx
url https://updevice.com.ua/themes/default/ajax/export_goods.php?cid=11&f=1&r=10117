--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd60d629e852ae3c697f4b66fe4ab7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283eb02ba941ecb6b4035a4fef85ac92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a12615bbc2434bed9fef97649d5823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac826f9c5737b14beaf18d424aa9b9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e765660c5007e604c4201369abf6ec55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c7994407c164a654bdd5f97b5d6cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412963dee89ffa87ce98c9aba59826257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f79d0eda3f24952eab0abd49fa66bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f767f82c30e6ed5c358f89ec93ca0889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8941afb23d12c68e4a6aaa7cd9635210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dab895e1674e22cce391c94f14002511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b6546228348cb66d344ea86f8315a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c70ec69c43ea59af682689e8a8622013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71c51145daf7d245bc85e202ccec9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad2700a9d39af3cf92a38129a9815615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124be4ef044ada4c8fa51c380606d6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fe4e4f60529a7ec6679579615aee317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f254903339b272314506b1366dab1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13b6a9636d32b9d44f2b3887459dbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49981e9313983b9cf519c6c98359be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927fe7bee946cbfd96e72e743acd87a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd957e70ec6641a2432775e98d2042a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f8e1289918385e43edbd289ec4c7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569991a8a5b2a3b62f61cc48c0d763424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58024f3aefa274832443efe7ff65e00525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22345849f34c09b5dd9653cd6f44b5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f76137845dc5586a730589e1e582427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a0c984fb90712204042ce81d55fe028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec441503355258a90882e1fc6f2524c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8611b7019389780604a280e54b3b5d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2ae6f4e3e741ac5bcbc0ac6bf946431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df62ef606bf1f13da41576536064f5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233b2ef19aaa67a50e9039308da41ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaaad7833a97ce5d2aa71235ee1ac4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e50642ef9bcbb2611ea1c1469c1c2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91357e8f01c5a6c2b935c4f7b49859b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71dbc11ee13fcd9ad8cf25e1f7c22237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e9f094bb1a9dfd9950ac8a308c7c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6ebd142cdb497a12f77cba00ac8f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e123adb59688d360e5a3ae5bbf90d8d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528baa5846db70b2e9d0ede7fca03ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2096ea331a2a4c48bd2be6ce7e9049742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be9fcc2a1603e1c206eaed95879c9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036db91812dd1d546c27d94e25708ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc965d6d345e2f35d445ae7394d07c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499cbd254f8d9292af29d4f067a80bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8d3f049b9263c386256b03b86412e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbe7abd5a45525bf33bd547c188b0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef64cb1e08f53b48e03c67082602cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd06162d925f506499534dc88e7479e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ad351fcc99e544bc47a3bc045fafb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed651ce239c76512a01bdca22218ed4852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7529cc468e65bfcb1cf027407ac6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b48c078222185b66f883587ca0cfe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874416d485239b817b08f3a2476c98e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361428cfa38ad6fe95ab8ec0f5eb16556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca403ee54cb8b6c420e01ad312c8f6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cf2b398e4032673c7dc6e0feb4be258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be827d2313f71726d041f5b5cd2d0ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186931e1af5fce4f6207e4d0171fe4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c3bf746fbfde11a49cde8091f048061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce258a74c2cfafef1f23e2999ed953662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225d55bbf19a5585912ee6757edb90063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427f1485702d88720c7098a03c4950264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149ed4d6863934314ecba21a09767be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b6a80eec0c86e1fda70d4bdec1cd666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad49cba1878dd240b708f5f842d66067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6456ee951182bf0c372143ecd5d38c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28eda8b2b3e11d360ad24f966d2ced69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1d8fec48ba4ae8c83f3872ed590be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37383828daa9003a0ce1e1bb09097271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f9d785203a04ff2e7f32983832b9c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d5b0dd4076eb48c72d73f3c44a2b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72d661272fda13f295cd867e4ed0ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108569b22a5621ed09431ca2310b88c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b191aaba441e8ed3e290746ece2eee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d354ce6f8161fdb6ed60af4850ee577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5c360e51fbc3ac817e5d0d02c730d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24036085179c5622e397ff8766b9f31979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9a3e72f2e38b2ee8ab1d3952616c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0582d65739598f8d22c5086a1f2cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ba4cabccf7d71050162b3293033db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50141b869b117abbbb5096efe51fbe8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604683fc4ce56b47e9680d0a74df234c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2c9a1271bec28117f76bbde6bb7d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee98cf34779903e917c93f07150be086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a8653051bfe9fd78cabc2cc68a03687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d1733de9a5c6b2e682fe714b7367088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538617095542b21ab26ea349e6df5ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550c4619261fd78c72146be48ce54ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ebd24b6b14301e7c1d5ce5898de9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c289a8f2518265bd6cb462d8561df3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ebe5b426b8e728aebb5387edd5cb893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949973795b4e7223653a270f7e55c4ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb525ffaf82f4444d833ea549fc32395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56067c43862dea9972d54d0e6f15f3a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9a22bf37b56caadf1495e732a5e4797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923391ac85a72aa91acc690a985d79d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c6de198a6e77aa89d47977979335f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382644d698037e11b1f6aa8d67fa224b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8636d66e90c3391c3967f23c7f4198e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d953a1a7479bd4f40006614a95771f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0867dafeadd8b6a7cc3689566ed247103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9db2ea35bd7c5cba1ed6707e229e39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd84dd47c4e73ab096b8eb8d843ab0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf433799179b67f9f091cd90698e82e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1793a2f715124cd4b5a078f9b954d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94ab9b3f7e80f48bdb98b997c1fe0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf788f49230fe887473fe3a51a4aa63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99c394ad6c8f1693f500c255b3ed8e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f938ed07fb93e0cbc045422eaef7877111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c6ccaff0a4d6a172a066cd8a3d3b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36de0118a5da25b1338564ab63db47e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f86427ef560e0612e0d513ed24686c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02280b368a8b32a99b5c42828f127e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bc51210b02325a73c83e5766191f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c9262bd2adbf1fc31b953a9c2e902117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563da88bb2846589654b4d2cbc5e19f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80212881d5e327c347d5fdec0fdf44f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06866162426cfff810c4c0a92044ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4b90a7349373ea4232f445da5b9c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006e7a68cb5d16273543d1fc4435fef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d901e1217c74164e6cd70c1ab738d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188d179e42edf768bda4141a2ba850d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900800d991d4ec6a1a2bd92043bbc68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d6cdb77d9248e5410383227032b87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd09db3a5af337792f22458b957b4b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608292eab8c71c095cc488157554c00b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e05c3f8ff7a4bd9362105ec38d8a78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a0cb1749ee916645d1172ba5a5af5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb87caf71f3e95f35eb8c499e0b40b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165729081279ebf793db6dbd5592682a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901f043962657876dcf29a3c4ba5f8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45111430509841e01661a8fbf1ee503f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfad4eb620b5953039b4ce9cb70580135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad1dd3fb4b3af2f1221f922bbc9c6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28593d4bf2d21f94b4aed22ebf21bfaf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0043a7adbfdb9a90c18cf8d7907d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be13b93974479bc55e5e4aac2163bae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9132b02063d2fa7f5ee4588d03421140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8e05e3b9a94d7320c0d4596e92a01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a7081d209e55151668bcb9e37c3d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42ef202dea6f8304ab24db9df260e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486d42448491f2612a76f95e36062f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108e62cfeae66537e6320ed65d1788f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad54aa910766c26b06aea1c27391ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46004daaa6e3da8ab8a20f499cfef51d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec11bad8b415233026d3ca31142cc1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a935d64d397e829990616b18fe2bc73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d705c0513b49454b61060762c06889150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6e7078bf5b4f2d89c4b28be0256f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f978f1f357e27347153bbe07942a54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4a1c43066fe48331584325ef5c7ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688249219959de5806a09d3879170d6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ae2031bb846e730cd8cee96504e40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63912bc8cda7767aaaefd49d1c92f275156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d49fb2cdfbe4025ebab24fad30f4ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a60966bf1eb17ace9b177249ffd1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f285fdda60e9bbd3afc5883588753b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b4e533ee418a97e688fb77f6ac695160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b393203ca9e725cab4b9e59a83685b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ba5c3ded1165c1983b7c5e510a0e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410cecb7f3de2be5cdef0258a266eac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8a511b6a43a05b948fe6a1b153161164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c571b4464f0fef13d2decba8c2f82165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45676de43906b88b1bab80457b6ab74166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affd6d1367041a266c330bf88a9ed0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bf1bcfe45e72f3986efcd80a4e3b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c78d509cb1507f4394a37dda8b8a4d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f2094aa44d68becbac6a758b23352170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227332c6ca10133c6e82fb2f0745e8ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ced79a8ada11353f0972e03723fd9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58d7cb214844fd9034b478952d75f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e75be4cc1c880429ca76069dd480f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf716673ad4e4a21bceb857f0822e7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa897bb49844ef36f3c2cdcf82b52fdc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f5a7fbe4b8fbf0e62f565daf2f251177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b60f4b42f031a3df2f96850f970be8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f9b3705d79b2086d021a661bd6946179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24207edf7e75f6216b7d9817b9209df8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318784a38d97633a0a518d3243798e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7b925543e1a9e0b1edfac380f9fe5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d422714bc237b726e2c927f42cd6ee9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87366524fff53cc8c93f398b6f41ffc2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14408d145d91b6f587e3b0e6efdc41a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2849b0a36c3004ee66ef286ba6d64c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f63cc266db4bb7014299bb20401ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac96bb522e179ac19f471cf2d7b69b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7c8cfa139c87b51a67f7772a6dd5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ab34ab9750424d5f938fcd53b9a7f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e533849e68896e49c8309b426a6cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e683f98d0bc88115757c7851801bae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba11a4f5e370b896ad0e1a959ee175193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcadacbbae7c7b017ef752586de9f63194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bced722b6f854fd2359e601bbc4e939195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c8f7ccf6872599a14dea17d870b4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca528379ea22604b4f6a57359bbc213197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363226d4e1d013871113dea98d97e4f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f3e4086524f68c8622051e17a6f1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f2503ffd095756a4a6860741e2e00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd3d6fc9767ea2c95a9ec4cc7cdb26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88c2c0f6cc0c6032e153d610766f49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9e68da9d6d51db01e2d3673d998da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bd5f68b9fe6a1f920bef3d8c4a76c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1226d135525c50aeaa8d6f358c0c942205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee056616fa53702f22218d2e2c6162b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722d4d215091666b68268ba7711cb55207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cac970b9f078ef407da946f617336b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51babc1a6b539c8ebf07d3771dabd2d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7bb3358d51365ff375d7a37000b1e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7398f18621c3e10aec35ce1784249c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7683593988dfc4340cb966415ce711212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c9e9362b9b68ff09747898dfa4898213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccc324d99fb4e75c93573d5ecf2eb5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75a41c58c07673a868a175cea837cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725479334ac58f74271774f9da30925216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32412353f17fa968749119b1b65b8d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73944b3ef9cba384fa97a1b2b254eedf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0a57be20513527b1843a703ace8b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb47bc0d0ce5cd43ce54e24409d9eea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f96e7abb55eb321dff3334e320e06221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded15615738876b01d6225086c1538f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f69b0b66313bfc0faff9a3aaa9abf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc59d677fb167d1059f329bda63e25e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb9a93dc50ad6d3f24c0cba0cbaccf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6bc3fc17157af8e978424297d5cfd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eedb6db386e3f552d2db337d69b1d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff686e7967668901946482e2aeb582228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec5bd4912cab76ce56d4e295c6a6b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b08e19c961f0ae3a7916ac5504d03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc593d67eeddc4c31426efc09199590f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06f4fc19f705d3eff6fb7e1b470041232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf7074557a2f8012038bc8f77ec992233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cdae7ff97922393b65da2923cb215234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4603dea754509f390d3aa7fe28957235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f1c49db2c05a4dfb1e42d90e6a069236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818411bc6efdd0dd41fdd7a14a610c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cbee6914c010746d812cf38503057238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c2ef0147520b506f691d5b2c840a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cceb8ffae0b2e3cb865f957f68133240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca4814287b280799ba9720c0f68c2b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c73d3907e1ad2db70b63e439dbeef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe724d5d28f28744b711c7d53bbcaa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311047e5f79d17d3f68a6636dc1be02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8ddb244b010312d1435fdf878c027245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e07081f2987c6bbbc095831097562246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0a309a10769dd2af87b1bdf353512247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15ab9664b3dfb2b5c99a41b0387cbc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf884fffd52064235e4b5ce3cc7bcc0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e30fb1802036032584d3c79af1a7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a676ce431d6a0a327169627f9d8aa8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de47de6278f29cf80590b28ae5d5c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0c7bffd541d6b500a1d20d51fc877253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83becf0e7039a073d96bde32c18d41b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc389ab68172b08b0c237d47b24738255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea0c165ced7a03ae86326128634619256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87457c3c6685bc55b92c1e88fcd41c17257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6a5f7727887213ed5709a6c80a46a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce944d10ad5b454990780b93c0d338259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e81ca521bff378feccbf2080dd686260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d325187b603ba892485440376f30c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa5eaf21fbabaac8e2195a1a82d3b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca000b0bae942b0c9319e74392961591263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e95537b06022c58f6874fc32cad4d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aac5dd0d4c3addd96335990d587e23265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de27b6117adc6e5ca5adf8688f4d55266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb37dfc5d564d0c31b629ec45e85628267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587857bc9e638ec141f312a495d964f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765df5bb23f2026c8e573bc7abc3588d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfd4f5eefec5062287d9a600689234270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23a9eab90d7710cdce0901b4da16fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a517312fc9b238c9ecfc232d65982272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b1b1afada642017224819a18fec80273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011a5dc68a988514630f9bb73fb96ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0314217f68f0dd46fcdec87d352d41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14ec1f2260746a45d6c12450f08d24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187039ed19b390af991ed798bab4d184277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d495a6d204d8c45152e0bd522f7f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94f704fc605cbe73f7eea236ed74ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352ade4b6de0cd04bc6693ed2bca851280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fd25b216cfddf901b6b33f9ee50d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543af8e6e6251a20fedd3660117232b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e25e9f39e662e25c9d99bdd144ecd4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186804fc212274fa29f654274d4d81f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882350d37370a77d7c0095bf8c21a71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19474996889663ad3501f9e65ae10ade286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34fe7ef32c8249c2cd2da6ddbb9f79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9c7505b25e68145903ceee55b6574288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b4893e98da572ae872a9aa8488192289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c21dd27991e44ddbfd83cc3c1ce90d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c52888b781c5fd0d8700bf1045cdb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b5e9025ee01407169f21039cf5f18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d914b89d64712a5f929efb79ec36484293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7fce751de3fd866f6183d08c98913294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19032f1fe8393ffcc5daf444dcb1c99295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc1c49729a240824e9206a7543f293296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f51e25c5e7adc9b124087a863612ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95a2d978d02d94d101a65431e63f7b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ff6cc5284d8a9514307cedac28f62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232929f6a17c018a67cd608b9840019d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05367be057cd4cec83b71be0cf57ea4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c2dde5418585fac527610b20134f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78730defcdd3af81cfd2b7117b1d297b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de282de3e7efbad4be5ec65b11040f19304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1fe7b63dba27514a1f683117631ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da60717c4644500761a53ee73c4009e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa26c3fa8516dd17087c62b1a8a12d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecedfb9fccf15782c05f0e87fac9f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d255df76d5cd61b567c738be27fce39309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2604157bd8ab794608bb434b2bd38f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0667449e6b32f5ed10a660ce1bbf55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb54abfd55b4e986554ef3c811aab2e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebebd4d7b139bdf2e8d86259cad54db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd460666aa1b3a2eacec78b66961627f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c9801cf7c7deaa885b88584b10732315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bda471e7348a759168d6689bc16c3f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e53963a5b9cfbd455057572a199d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba224e3896bf61cb21b1fd832c28ab11318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd496141afa3139f38a66821e5f9449319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec2cece94381acf336ce10f239f45f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c2491ad6cb37ca1faf5a22ff4f86d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f4f1e77d30e68534c41693de6d04f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f02fe194ad0e02d831d4940ad77579323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c01bba9614b4939be7d88597b94164324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccc830db2204b9f893002b7e9414d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3bc41632ee66dde5ad6f5e076f4d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ee2e93f5825e3aadc528be19143db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087505f0c14cd616405a6d89de09d977328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e327f559912db571fbf7e46cadc0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab5cb72e0ef393893144d7d5bd58a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f4ba3c7b1be244ae94bec32a9a6e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f783488a3a3066ae7af88d4b3afce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4c9ad8899f12a885ffc5f6d3f5cc9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754e346320dc5d89487712a37834a29334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbdd9cbbca8641180617deaaa879d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dda825751408333921dac58845790336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09651e6226bff34cf2195539a302523e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fab69c2307afba4629e1d28c5964c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f10b632e3894551f88eca29fedd237339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5b460d02f06dc1293e4707a1ddc89340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77816af888a70f1bef7bf6d94091fa15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226b390b0312e75af97a5addfdc7bf3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f5f6d87c3c3b51d9c5a5dacc16273343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77dcfc0be9a2865b130a697084f674344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bcf3bb5f652db34090eb4cc66b20e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de3916298e70bd5ce4a3e123bf2582346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d8b8ee549752b622e500153144518347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbec110f9eec9bfa07701eb33a8a5e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578f2c7b1307b25b7c5addda1e9d33b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efb7f62fbd82acf9398f0f5c100017350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b639d6a919e11c32d5647aabf10ec9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255182b3b278d8656f306c3b32b5c0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b632e19049260709fcc20ee2b6bbedf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa29cdd52d1acc20f1fe642523a6d97354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829ad42e87fed5b0b185797b8271bf2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fafcd2f060c10d8cc7e4dfd3c94bce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf50cf45f87120aab9de960bcdcc23d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe2e292ff0cbcfa5c998957b1ec77f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea19f27162673553c3dc4d2d9510b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026b9ee78ab875cfa8c531312849b44360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43abcee63bdfcc3e8378451b9b86b09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856bef33b5f888f7449c5fdab3da412362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0f4de0d8040605537e91c30c335ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14813b90348a4f5350eb3b88432949364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd494e1d698998ccbc63fcb528227982365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece23f0c2a95ff17b73e81c63e25604f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9548c19455d946f2bf04374f144100367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044469bf53ba23a57ca6e379751b9bcf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e5ca91e0da058e6eaed38cb5db96e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bcc9363d125a2009c33b9d3685aa8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560df9575d465edb689e1c1d4be6d09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1c71b1466591e09fb44610a95cc74372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332f90e3ed72f70b4301884344074b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28992f21f2a8d4c9f51389376ca5721374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be14db96c5e2a1c828a4bf5ba8992c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c0f2ece8505ecceda1aab7a914fb6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5686ebd45fc1cfdf954e8d8f46d1a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937dbbfeb21aac180e5cd36bfada402378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c312e94530ef6832416712eedc40df9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fedf922a01a474508d286e7511c30380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e178ac00f6cd35775d00cfe7c97df6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113438191df84dd38a6533edb8c861b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e7dbfd6a06202cdac38a04b8f47ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f5aac753e0e6e2126353b365f500d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df83fbbfb80d5fa45072b6ee2104bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc43c68119e4c5229062d413d34e68386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4b3e612bb7dd046450ae41d705286387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a1b7aec12b1e575fa5555720d15a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd5d0587f3b5b79f487753534f7bb5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857e177c7308f5215a510ea37bbe669390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a1c9618ea727061b99e45c2ee84cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7fb51094c2ebef4a0b222207c2d02392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9050fe1e23e16c8aef48e386a0ab1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c509bac34c90169008cf05d56718dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e00279db4c92e73a38d80d9a5b808395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb3786bec32de05df73e19cc49b3ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727743bfa860bf04abfa3f41fee302a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e3b43f957a20643d15de9a4a27863398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d560f73270110633ef46e795dcb2c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a442af9495687672957bc694d519a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c19c140ea40e8502fa51a3aa269298401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cdb9a5dca75ec6c82c880628855a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be0b2f0561efc1859ffc9f52a38ec2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046feb92c6683f48400984e071cfca7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c140d77fb908f92b81f6f5b8711a24e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6423ed3c335711fb178d4b4d21b9206406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb202f60768dcde4545fb949fc30032407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf16cebd07670f8e0550ce1e8f26fd8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b18b1005d6dfe72435c62289ef74ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae493bdc8997d267799b377b54b2509410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca8ea3d0a4f87c8708b253b5ee25b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4ca4056f072a80ffcb614365ed6f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a07abc541a4a7995776707b905aaf8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f7d0544e8c2f24e161b8494a00217414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e488192a75575add38b467befdb8c72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173135e7183376c03287a09b578b6f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1688a2a5ddaee175ad5b6110543abd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e7f6189f7f0f6743eda0eaf47960a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01358bca269bd9c5bddd2af9e74e7fb1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f4290dda063bbf5410a4137a9a046420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb918e6a4a8c01894cd2b0083fe20b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106242fcc7a6e9e679d1914058c593e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c877efb6dccf3733f8280c5ffb531423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29089ac980a3d415c842b330128d4c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a81ab8da4696084e826d15105565a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53f8924def9f1837222b981e16b0b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78301390d8488497551faa5b3f275b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afa25dac051da20a15da0ce9c0bf53428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043891ba667bcba935406b24114beec7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3acf7553f2f1e5ffd5ce57dd0cbb4f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc991536498c048b14cf1294a6acbae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f6d27248758f8a209e1fa2ec1dacd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104bc38ca3845bab476be06c4ab542c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608e00e254eebef63bff1d8ef3acda5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c1c1852f3aa82b040b0a4224b5a1f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85111db6e5d44780582dea765ec16a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53a0a7e10ba3cbf792a46e40869178437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901b9313bb8fa0bf53da0339b775ae0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd901699a22ae2bfca5ec6e090011d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9383f2a56ce7bbcc724334cf18a5e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e076f2de782e826f7cbc16fe4bd03a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0f9dafc1842a4dbf0df8fe6eb2d90442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff8904aadd1eb07e70940ac84939cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c558098d61879dcc133dcd733c0d2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f46348eaa77fd48f47d460bca7a6a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17693d4d4d99e3720539dbfc1941c7dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355e87f7795b3614c9ff6f337978e55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87445976cff3bc691d7e3fa9e64f71e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5aa365d9b195c83959db0c205792fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305fdd1fbcb71d9cd9712f4944a145b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981f35ec316cdadd64b240c5ad9ad52451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe22f3bbe6d0d3faf7533e39921241452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc87460bd152e2dbfdba1c052c92a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa651669b0f08ff00bd9cda9a9a1ff4d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2282790c3bf3bcbe7865b4a23e48ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb07924cf6db6828d06db9148b6fd74456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46641517f74ae406166d3141866a544457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b010425b11c58a7ce146efbf20cba6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab48df2589443bc3e2725bd74443c44459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139ca3a040789140072bee57242ec0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a0658ad62fb5ce9953f2510dc7523461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50309c50d25313cf8ab6c24df281c3c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ed2008c56734b965e3abe10d2d1a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226ce5078410b600cc7df57131df69e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ea5d7b3cb9259058423aeee11ab46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4882d7afeeb1d6edba272542d5d20466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1f75de93d3d3f2e3350f3b946de19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbabf1290afd1ca4d37afa3e6f38de8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf49b1e253f7bf554fd2bd1e26d39b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136581e5582430b79ea8612af13e272470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a020e6e4f48de5f1d7c324f204fbed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f447dca9212f2af3988dafac83c41d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f2e44e1c4baa9dc46b3922bf81997473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbd28fdf77d71afa0ba3c88c445d9d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df643920e9e48ab17ec32a712b9d62d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57284748ae3dd3b9e7025c02d0bb4ab9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298dcb9fab9e92b6228b167b6ce0c0a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fbdfb663cb8e97ed258ca357e0835478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536d447df802c476884c4ec56a42603479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710cdf511a2a68ebbad972f951776c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0e82f226c029be3d84322e9e21df8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c41322ededd898d715817102af34df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d31102c830c5568f9e82388453c2d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49c4ea1f3ea9bc0ea357521283c7b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7492661c9deb3bc3aa8db8553954d1a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fc7462ef1fa1fcd3c895c1945a15b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29d18f77f2f6369b91cff515a780f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45977fcde430e1efdff200e56bcf7a6e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfaab5d0cc834411fbdc3e63e9c456489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51085e19c0ff1532b088f102a3a0a8e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f0c3aaaaf3cebaccf65adf55fcbc6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6e0a92cefba0526c65e402cf97408492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2fa28a5e57da30d2ae39b3c85467f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184ddcb3209cf3e77f4b1175f240f95494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccc12457bb0dc7cc21071319059aac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a13c25db76ff41e52c5a6c5176c00496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7628629f5f12c858684c46d90de141497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878383605fc340aef05fedc1d4f2890498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623105b692d82258b81c08f08f595b13499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afb4197ee5045e807c2c5f78e0f098500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdcc1bce41bc135b34c6e95df1a745501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f2f6f7c105737fa29d83ead09e409502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5019cc84eac114c28d14469070e10a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27100f4f269d20eda6af547671618a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cefdf1e6fac0db0616c510430c6824505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e29d8beb2ee69be79759c5c87ab7e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16db7df1abfa1e2952321c7804187ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb86f2ffed5a6c50d94ee6e587457b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad32c8d0e3f558863fcb54caf46237e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3297b6725f72b57c90482bc03aa3b1d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb8b59a14e04e14060475f5bf0dc10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7f5a480616d84ec24a48b79b724df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc26801dac363aee1c9d4cf88f76e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0eb8d4e960bba6933862e3e40402a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cb24152dde9188321e2bc77314c3e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb30f76e563f1aba19b9ff069e210d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f14ce36119dd083a63ed6ad5cf0d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e347d3c418e4920e4d07c9434904490518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb099f3579116c09edb6c57998e963a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6d10943a945fe35f4d17a489c5967520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c823e40edbfe707591c55d5839f8e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cda15107fccfe898ee69b9dbfb406522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117140c05eeaa63030e79ddb3c5a3544523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4153168eb25da4f124d035afa0cb5ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a6be0c0a233aaa1674432f9e482ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04103fa652dce99c904b982110d6e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4355fdef6fbd783b248ae9ced028cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c3209afe3aa0226e3b32c12a8a646528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573aec7fa75ef1e3b4f34f5ceb7d5ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c97344451a7f7b69b473a224e743d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d05228ba28c2718226d0fe5faf0e83531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1c2b6b93188395c6b10d434c5b7ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c7fd3c5e5aa7470be4e5c3b8e5044533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa94b168088d3b7d0c7793c8501bfbd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bff074bfc746dc3dfd2b25e4759b92535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d60c47a2e2478721a30f436aad27b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7965dc8e5ee8b42265bb085a96213537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55722b36a460e194e4146d824e207223538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e20fb1903ea9b039364a3b0fa93775539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa8ec540ed19b57ae5098f02fee6f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776c6aa6091d943a1712f83903b0be6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa322f05a29978ad090ec7107b30285542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041de3756dcb748939b320434413c8b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3c360c6d4e31a8ba42ce10b46ae19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b91b26942738e6047011834732929545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ade3187b9388263b5ec99bc2bda7b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4296c4fec0256140158649919a1d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08be096e6885c872f66554e024feeac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cfade1dca3e75361277a462908456549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b044b8e0500757b42ed5e038aec7b4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919776938511e0ba190588b22a73f22551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6e9f7cef9ee839a8e4d9b21f1a622552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f6783612790e2ffd406aa05bacaab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442837929200fd32fc128a867140136554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a366fd7ae917363a8392bf4d19e2b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc344bc71468bd173d39933d6841eba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8c08b8ede0668b8b21b72c245dabd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b233f1fcdad63a9d3a2380d3fe263b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad78c0dedf28e468687e8a3b69317c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19c63414bb3655320c86d2b077184e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e597d3f81f555e46e17e537580d7a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff49a9ed514911a0f900d012548e70562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2b73c783d366f3cb9efdfb11c4255563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4488d0d65bd8e8581a25ba9e1b24fed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349e83b7cbad214fc61c4174fcc5bea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fe2b50f1831800d1985ec4383373a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f6857cfa55a9d1970cb5303ad7e28567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96733b26cb36fff3e75616780430ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86613d382e8dda9ee51e1c3eff3cf3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cc33d8c6ea3fdc044c1a8507786e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6444e6904684f45724e9e701d7547571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05bc1b14ed1857199230b32cc42f9c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c9e2f8c244b9344747fcb15770df7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14007ee00a0e5dddb059366847634352574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab9190a337dcd3e827b54a3042456f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc3e3a02e3690d85b44ce0204731c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061067181e9c5c2a1111f4e7b3bc5efb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da91d7bb7447240408196e3f966b49578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861c8dd1f1c6da60956174387beecb3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0491e1440275f960425698aaef99707580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea31fb92c9cc1e04a4b72e9cf404195581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d2d8f3fb2e935e5048fe9a9442a31582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0d7626ac0b0df04b04d09467694f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47e92e3f16be8d8aadd4410f9b95b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877c470f6bd4a43d6bdf2712a4761dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb96b3abb01d79d8724ce385499ce11586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a1b31f36dda384ac094b97905dea7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f19cd9cb91771a08808230fd727cfb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b159a94d4ef08a61ca7e6e4cbdf16a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8da97a9530ed948b78e6573550da7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de0c0069b0a01ef0e15154adea6df5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba855f04ca9d64e94d9c299e88617b44592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b2c5f8244b5a769c0e2aaeb6da5f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e38295149bae627f7db5323ddfb62e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686aa4b53c4e32b9ffe70ca93a7fd2a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6349208a1e5710ea65a3eff9bf559596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6d41473b7a713bb723766008eadff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b4efdd5b4319688542c8f3d9345ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdb71ef53a9e78c87f7bca77d47546599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74db3de74e059682b29e21a909d65bd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f5411dd338511df94f3c1386b8e1e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d7eee999f9dfc00c8cbebb0ac3570602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4b4baf5fc32005141a0afd2c17ba6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d36fc3249018bcd7b6d97f3caa718604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6dccbb8e501d403230c0839a60435605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f4157370a34a1f20a431643c65689606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177398445e97817c285f59a5be2d0b9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b2f34352a97e6d74250a098f5a1ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02143a88d25edbf9d9226957696def5c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602040e84481891e467bbeb000a231f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdb28983ef79ecf0d263c09de500c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de19d18ed4a036b6e328d30f73a5ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd4ab85de4304e50a0115580315620613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f11e06ff8f3fecf0871c733cbab9a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8af42b9a5abd3ae925ce7d90448ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbb88e0c334da611390ba032feaff7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002647fa0a386a4e08e8f7a37e6ef78617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0a44fda6e5021aeea48648f7e3664618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e743348105071bb5fe6e2b155e899619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73952bc5db1ba790ef520ba57aaf0a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a870d301d945bd99826e383a30e4e0e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832236bc5f825ccd5ce473ad5d828ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff0bbe880aab50aad7c9827e12f5bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a5a601024ee8cddaac06431d529bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91828154c8486d551349ff322f3bc484625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0def1a0afa6ca128419472fefe4f7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971e91a630de8027df77f3347b54266627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ccab84a4e4ee5ffa47afcfea911a4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4febdf26daa5850d04a08a53f4882f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac823b479113e4f94036c37af28c45e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9780f397e62c96433389d055fdb12e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857ba98f80a56811d75a59c9c55269b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cd58c1c0867bc0af0f1e4728cc6d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1da1c84e47b8bca3d7cb673775d3e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a31251f5d4774f64452a4c91d8c00635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb35a7a3087d7992a00685519c0a13e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fcc1f733a189a93e938951e3a71dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090888877ba143d53586e369113221e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310958256828e5bef045e8e7d13a9c77639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb9c01e6fa9e70e3434e3cc384f32f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ae415d80593b9cc017bff96532c2c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767bc8bf2622bb8ff9fc6c5c66e2198642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c29b7dc703820f9265ecbec3b3916d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca2124fbbec1b6fe9073d9091fc3cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf02abf589e3a0ccebbfa692d5b124645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f67f5a8d942181fd8335eeee3dd09646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05890f5ef2ed400fbc2e971af2a1f1ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d597fcde48559598f1fc3f880dbad2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbceefe6cfb2b35ce66dfcd555eb13b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276de90f8fef93f6cc013525a9be365e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d564be4ed889179c53d839ab8e35437651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d70278b436f348062edb067671e0ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059f301ffbe096dbe0e6a9832aaff22653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe9010f132bc26e7b43634154bf946654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42675a84588f84717281dce6d62a62c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d073effffb7c6f314572c5c5065133656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1d1060c7270e3576b6263cbe809ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dae4c13f7ced4d213a57461454abb1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d6d7cfc80f11f4008f09a65265dcf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e1bb5654f8958d1e96a707e2a936f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be738ac88c9f41bbea9e9d59e7632f3b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe75daa0431ae7146186c69c880b16662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef0931ea3e316b46444ef8e8f4358f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794199e27301e5128f3dcfb0a729179d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81b32d80fbc070d95246e8f47c78f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e505d5ff2c1ab3c65aef7c0267bbd8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280afa8d99000beaf432fe410ed39cf3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62442b1fd729ca20f2a09f753feb0e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0653ee36c977520dfd14db37d558668669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c43e94d6e7ca600358c2236ef149e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194470dd367a596ff8f66de6f08b9a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73bafb02627a024303865584a69de9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642ce5cc17e8e68f8a801b419d3c79b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2170f5d533e1cc9f9246d6541f0e83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97783f755ca64394888aa1566e8da8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4c8a5efd022dc287acf1e4e3c7b03676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fff45fd8dfd216331641b6aec5a2e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe252ff8e0a042ea0e12c8a656adf1e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669875ca342bbf64bb7fee9214ee33b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef97e1763efc2e31c1aa6c60651f6f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be051d2b9bed57f9b654d85d985ea223681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb443bad0289cd9bf841dfe5f49742682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3d3c8072e6baf2cbbb4218eb8c04b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731e159c38224c86421680762072422684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b313c2a7fb87747377606d1c90c1a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc55c59cf4e2f6c8a9667f6551928e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04556d4d2c75c205b6814767e41d003687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356f5668cf62714809ebf9707e67f4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b2e1f6125fcce95494d975f023171689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3e3f3f28a637e7622054f190348ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca1af01864de3c59dabce4f0e90612691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c143e31fb7e8af2cff6b44f724c05b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a8ce6b4827c4c817393fcbc023f17693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697da3126937821ad23c72da46b44ae3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a9b9f15cc21f610062c7a8a24dd86695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087331a00d48a8270c7699b87cf12aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dbf24cfd42b6503a50bc023d98bfb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4e999dd4ccdc1c9a206993499b169698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00410aa4f3b9e6d6a368079f4d70f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bb43fbc2145d50447905cce2f4ba8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f764dddcafe32393e97eda83f9975701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886c8d7d957a3c668c2f831dbc304dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f007649da4260d406f51685ead3ba9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d173fa5df5906ff82fc21a27233ee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f8c144cda5cff33c4697c0558a313705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd602af3ccf62c667d0bbe70652a67b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de14ef6447997af85fe6eaee49dcb8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37b51885bb5c845615023e0e872dd4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf8a427ab55d0643971fb9b3fcb9af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de651b86522b91011bb895fd1235f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853684dd00271df0401ff35b8a7847a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819a55aaa77cc01671bab8802f17cb3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96edbe29f07578c481cf9cf6e4bac58713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654b416912e3d43f1b0eba4887528cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3bcefae2d4dcb52072de12dac143e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaf3cc83839b02c9faf0940062994c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0f0d65111bee39373dbf9cb3578b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf689808810482e7063cc245fcd5665d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649bd757616cacc620702bbc48b6ff4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34d2b504cd8cb103f39ab510c8f9e3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34597df2cf633f128a0b242bb97b9d67721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92987f1870419113857d708a7d174e0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040085bdd23f3b44ef6667825964c74723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51734c7446c0714bc23d3f5f65eaf4d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1525253be5f55fa2a2448a7189003725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f80698aa14e09899e76123836a36a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02d8f786d3a135562c981424de0221727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b88df6365f0e3cc2c1b007516a9697728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9318d02a673f2871b1bede0c7d4f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527f20624955d36dba0d5faee3011a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cccb4a0d1a4d1e03289f906187be8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d537204071363067046a944887928732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1907d80d848ce8cff49a4a9154ac31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff9cb896a2331527f495051b7f7d902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dab760d8f653e8161cc1a0a64e3633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b423b46eaeb21edc7282dbf4b14fd44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803505a2122c0d063bb9939c2f557fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236631f1b4bddc67178b79183824d466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe95d0ad2ff52b420768c480dda8a467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab42ae45923dbf87945b22330bae8c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf86ecc9bd49fc326226e6ea66a2799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ab867f20684399be57717da4d9ac110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879068a0e6b42e9399f523fcd8e5e6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d5e99ca53b5bc45b363ab6cac82d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586ea17de31a05d1971412bcf7ff7ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d212ec0631af2c412162b5496e29e7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1033e0ebe322b9617c378ea53d1e58f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cfb42c30217fc69a6af5d9b9ceaed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12410efb2dcf66d1bea4c48a0624c17d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc80c78798d2fb40887adeef12a78618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a543ff87de5d1e8a658bdf431462a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478d28070ea9601cf7ffc04479764a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff0237f58cb0fdd8176cad75f42fd221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9e8ed12aa641ff6b4b492726f8d4922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeda374f83c4c7e8fc74a11762857f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcafa1a5d095bd7b2b18f0f52ddab9224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fa7a14a1c0b2cded49e3601e44fef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4b4193666a39a4ac1aa40382bda5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fbcde068ef483f919117320c038e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc06e1a9ef85c824c95a7048d6491528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b19875308e616229d46377a94018c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a596b18957408682d017be23acc1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5517a3bed5d778de9ff5eccdb4ed631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c74a9eaceef4d50fd2c7469dfcfa5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3842cc5e9fcd5d4534f8901bfed79633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23187370333e80f8bdb336a8cfde8e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d6f725feaeaccd35926af0013f62935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c0839cbe9f05e748bd1b90f4cb8b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b3154404863ffc236706759de935937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8a8a81ab3d9f95405332829ea0fb638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5634a771abac5b02a6b7cfb016390c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69974c65fbccb89d6f23aef9779d311940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51b4ac6990cf6a1f27fa4d424c47d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e998e0452e2cecf0088eaaff59947b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9f4eb6a75d17e71ad91497ee6682c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a485dae89c2c1aa91b5d0f560a8aec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f596f821ffda4aa6262d0e4dff99a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409377f4c15b54ce9194fe286cf0efbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f2e57d4c53e8196467949305511b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5df039b592ebe492fc8261dcfddefc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9e05ee45d353233f266b96ace40d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73769e573bd322d15f854f1df091491650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e059bef1f624f1d8c072cd79467b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e644080067192e9afece0cf59303db652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5afed9412e074e3bdc009cf08a29853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a69b5c9750085543203777427d8a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a14805d0f06579e9d1ee3cb8b2ed855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f9da9d7374df61c1d9a0f5f43e99956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d230902758982c09c2d94e5c8a31057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22a8a9cba42dc533a42c938bf4624858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa800ac51eff450bbcd20b179a688a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac41b1f65d0c1d60255c32783ccad260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4c2182ea55caab0e4c5d4e06d11c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b579f54e40e70075acedd631a0e1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e9ec293e469fb96aa762608ac20c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bbed2d52a1ecc8423317a74741b6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad037b208e4767fa4900df606d9d040e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a929e5c5d7ef27a59e5bb4b53f23ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b21087a54ed90ffd09ff28307ede1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feae5d621d872a63ad650ddb76cc2a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef26d859df0dafacf0805ef51441b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33073054b51744376ff21fd9e785e26470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05926619a05e810532ca57cdbebbf61e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcb888fa01aa29a188fe9aa80b0eba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9703609a1d88b8ddc7adf4e925b1973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3829d75b2920535895f9eee52de0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77de5a8fb725a7113f02eb969b696c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef9faf44b4bbd7c8c594283adc041376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f17da6aeea7b03cd19013ff89f744c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b1351b26fd09e2e65ab97e29e92ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41633c8e4cf3991af8d838d44946c1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c40b42d9063c0b67cf8f431a0264080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaa9c9a2ac1bcc122b63f752dc0a4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03a77c2fd61c748172edd0b3c4c4ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb7933568e5ac67e16ba98b436467a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce9092166bc9f6a5ced0ffbecdf3c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c569a2f4679f47624b11b74ea1d37d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa18a89ddc3f7ac2b9251639c4aaa386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f1258d22333255bf9fba73397d2d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac74a1d201510b50b204f7ad6f0f2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903876fe08571b56c1dca38530ad9ed289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03994a8f8e59e0fa92974fbf265b0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa299efabe879c6166ef7e88e40773091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c31593567429b51da7a9a47773ee8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129285bda740542d96693f0c8fabdcb593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b41e4b2870c0fb87ee423e36af781694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1e50f263df42f38cd324efaf25ca495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152aca443caf4c88a13942d348c505096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f61af24674501544051b5699b030497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfc25fef8d1c974dc0e47cd1d461ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399e99714e7b9094d0e7ae6fa9843bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56195623bd614768be2606fe3f3558d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b91f3608095e928390a20e45bb7e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda980ab905984a663df5ad372548882102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b511800652470cc808d4de44b3f95103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17b67f26cceb529925f325b28c22b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9599c9bda601c67376eef500619825105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5344a04a3f107eb2fc841696e48ddba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399e9c22bbbf5b6f5ad1de3c86b5119107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76640766466afca182a341f6dbe1f200108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2cd000444b48ed222369165d0d671109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cd9a7acb7ce3eacee72a1f55f806c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89701f15bc9b89e4e90baf68f3e4792e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bebadc07160e169dc5ca0a2d050408112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1b99fbe11206943b729bad7d6ce88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e0fffa3b418413997c0dcedea48bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ca370d5c3f111b4eb7bc12763593f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfa899320732c9697f2b0bc25c4b76116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0d69cdaeb0f6f811c5a561b7572a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515cc5cb45d3d4783c254542ce81886118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4ca62b4efa9e345a19ea0043507dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013cd6fd5f74ae3a0f34bcf4e897b5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586dd2e38e9ba6c7de9d0ed4030a3f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a30634a5bb8724ed52cc1b7424200122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df396109f41d9fab86f76bb5bfefb179123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0516ae0ca4925865df72d357e60926124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4fe24617d686ffc199fa905113025125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980fab4b9d2c0cc554c55ca25868b53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603b8a67ca4c715f50e5668d5f470d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c60f251bc78515b4613140b938ccc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d915a8cadcd17cde365a2407dd45988129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86038a6c0d4fc5f723f65cf4211fe77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecc28cea9275d883bd959d2e24b346131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccec8d6b91c75494051147d81a4c144132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbc5454707c679d73da26760030f93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d931464805ff4a09b91e33e3ba033134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d57d6a985377b033790b807534657e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae370e778578e94124591bea4712bb71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff409406b66802f754628807094b0797137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b013fc6e932a3ca8cbfc70ffcfc7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4709d8d5774b399bd90c007905b93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150032951b5e3debbd82cde8a9151ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829bff4fa7ff27bc0e4918c7af404c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0e25814191749eb62474eccf84576142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb6f4dd5186143b6807809d5805cb5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869082b60004e3092ce279dab8b3df84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6d253e4bbe7a58e5511a738447bdd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebd11d1d0e27c3cf88c03c785c66ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96518baf6c950223af9e5ed32101c756147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dbc7db047ec9c568699f336052409148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61408ac34864138315c678d8cafa9f98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e8ae1cbca3971cd9a7aba6744cc40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8398cfa5759c1e646afeb1fbf97a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aedaf1326e213c5a2900fb62325d62152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310ec101365e6a20432b97cf315dc2c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30d9bfa58e4a70783993e9aeaf08d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75075f3f98b67633c232ead4a032ea6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c288f0ac6bf7f95803540c022ffd9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874c13692054ae0d9e244a54e66a973157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211ac548aeec0aef3f3a4ee84b62c10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05746125523450decbaa240a1bd8ff7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48288424668989df6e2907b5ac744860160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5ac0059c4aa0f7d931564714f1f59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b10d08cc59e34538548559b5fb97a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb41e5301af61f9e9af5bd18321b5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c2a97322836ecfc11306a44552e08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55622f3fd0e619c855a45b9fea9f28f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938639a54ab39e30e7767a371ceefd85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3315f6cb122a570d4206c18153fe3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840bf35337752c7ccf364ed6cd74a7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdc915d4f4767bbb55f2e16936e044169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acceef549d44891cb6d5e89813aa48f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63998d9295ed76d0f54db20b890f1d2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c0d0bf679e88c6767ee943222e39b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a4f41793160f74e7ac825a4295eec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1307215a851954754711cb0c5440b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c55eeabd51b8fe8b82b58414f12f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27e1b9df2270d24642f73ab805a388176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a66d1baa0713ccc7745ff1838a20de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacffe7ec7c85484a24bc0b2dfb2b0ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f6a488e8534ef916ccdb3b96865d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76b289eed77fe9408a625a9928f035180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35214d3e3b687d9c99d0dd733fcba875181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908001426c8ffad9749609cb5170f1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7e7b98d7bedd6255a937b77b13541183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbc9dd12f7c3f5e95a6c3554b75129184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0476ee9216123950d5391ebfbdba0b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbddf85310197f3713a4affa8a8fafd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f516ead72dfd67e93ed890a51c524a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6608a7035156842d096a7a7ab1946d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807abaac747de29d9ca76c84d10ecf5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee6a4431e826efb41d6171c71ddf94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3df4123854ed6b723548b33a90df2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5df01c08bcee58cb06d514704456a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579a826ee9af00de1935b229553595d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbe48828251a39bc1d4e13481439c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978ba80a5bf92ba28c3aa076f0d2ec8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2667fedf1b7ab310b12dc288bd41d42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73c01399cd3867cec23cc3f25b65be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc891cd7312f52660fb51bc04d328b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b621dc771ac39840c50ddb0f3cad7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c6095c5e846b3ee2a4b5b5e609186200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafa1e3ec6afe68d940b5f1efff10e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84040431a9a0d33e669a20fc445f3454202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63ae976365e3f9e9fbbead9a494501203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79031b10364f4d9509ad9e5e23c57171204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfc5a675502844a84290976e6c42cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27c17bfe56d40ed37f9f5f08c806fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27169c999b7ac2e9ba5268ef2866d3f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1096c4e75824a82fd99298b9e1c641208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd883c612c3c4528471804c209b8e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8057eea0d80c7488481a50bcd678dae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb40bd05106b1591b1c9764abd56ae9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67651ce086a5a5a65a05a1b06825d49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d979eb03c3d328e76e1be838615097c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e7fb8f9b0eb41065903b391dc0605214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0d741febf63af3f841c053b3337ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdde739bac8cdbae54d25f8db51f48216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b215317d94af5304f19b02025943832217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00787f9f8c0243bcae9fbf502eb2aa58218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48c2afd037feefaae906717829ed08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2013d31f07068f51a719fc8a73c4f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2534638d9d9e44ece1c4ea251b0f9ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6c2ad45bce361ee5653a2f58edad3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1744e67c81f5d920e8e387ab0667a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013a5ab7da765e215c695ab79b5d15e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9e96e00ee56c1cb28eac3c7e762ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb533bd8b015bff43817b4a591c8f0b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e343370ce0659580e3d5ce939c8c1c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ed21480e2f7e1bf491b3658a4151a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad3c742d23c95e2eeeeee241d6b286229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9185ec70453392d28d403f934e05194230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e056c8eba1fe7bb1f8217995271566231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd358504eb175a06765d2c20ade261b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167fa9cd788102d2c47f0efed654fb3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2ed67390a82084c8684d0c806d54d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2e86967e2a4ade5d4637a8a48d2e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17ec8f09766fcdc2342f39f7c9d441236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af30c64599d7c260c4c06ff72efd24d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38d763d0a60cae0563d633dd36b002238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aafa958e13e89106e36fb46e103f52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37644152fb4c245cc7d36d5a7242a29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff872b9f51c63eac2dee6e0b15d4fe23241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a391fca093f681c462aec81e708e355242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498d82c7f0cd267cc58fa52a21196b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb616c8ce3ad39810c1d1d69b36a7e6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f48f250984470d049826061e8e9c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95faa2965b54a74bb1659238a430fd16246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbfe3cc8750076948b5f50fa107f69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58db9ac785dda65eac5175fb4afd1e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a45aa13a3730af302df33f3e6b3d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf96dfc1122a46e02a638a2c3cac3a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0005bc2673477ff52e423971a2b4101251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4cc11d77322ee97a178c59113b746252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8620f09fb9c5ba1a74a10d47731449253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c29b433a4d1e86ba245db239b16841254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c9a7591d1ba52cd5e05d6f428c5b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3294da068eb2b16e6f4cef1ad2402256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1336054bbc38685232946234b99302257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce1613b7c84cb931caac45a4c47477258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488989d16cf20639673fc577fa429075259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50d19889c37a55f0d9467dad2abc17260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddde63eb7f720ee62815a0f370502c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83153c8be2f2da3cf349d211c306d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13597bdc36a94bef835094269522c514263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42310b508cbeb8d209fdef1a6329159b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf575a5c2a4b89a58ae2f47ec33d4b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a398ed347428f505ecc9b8ecf517025266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91fc665d7d01166544b228d87b6989267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ba84696e0e33da990aae2b8a42350268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531de058c6c9a4456a8a09c0549b66f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543657abb0461836427b824fd126dc7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4fdfeab347f4ad4fa3cbddbe613c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5011afd50fc866aa6dafe371b3769b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3222c392bdc7a7ac6905daedb3630e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c689d67548faa38b565aadeb73f55274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bd22a1dfa52a0f73b44c263fb3a64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5258a3390337efb58cac65c8ae9396276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547ae03993d1fa7767a6461e962db85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21389b10c76818592332d53e5456c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ab2cbff4735142229101b040e2bd2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754af368c738bda03b805b2f01d509c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bac08e07f70559be04a0831b44cc4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31236c10b55502b2b015f153beb42cb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8551862b8f48e6799ca93367f1ebd7f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4f7bb7d3b0bfef24d981777a3670e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c4eb40029d3ad089377e4334d1e75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2127b61654ffb47141a9ec16ff65c25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df646ac0ac685dbc58d3afff24ba84a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c6b90939550d6832a1df2b029c872288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf6f6fc8b6dc18c2f7fad54f00f117289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e726ced1487c06e845cbb09555f12290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c6872b2678e299875e2116c4c42c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f563dd038984a5e5332fa7322b75c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa5cdf3d4f60d75fd49b8b99f23e41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d6011c289f929eaa1d0bb991a52c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318c15e93e04aa3ef759e472e00922f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c611e3d918e82c2729a3b4e6ea054e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eb83efbb0bbeeec611f107eb6dd85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2628a52a56ba9e6bb86de32deaee7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d33289d6b090e1f170d07bc5fe8a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4f75921032ee9f12289fc06360f5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588fc4973015f6ad59474f4400aeaf2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fc15228a704612619945620fbb12f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f48ef46eebbc8c53de02060a2045ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39bf01b9de0bfad089ce10c959d018304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57545b1e754b1639946c62225746b408305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf335b04509142231ac7efd4062c850a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76448ec85217011c163e6e2b09225559307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea2f304628b361ce7dc3e6c5cfd92c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41760e1f7c779641ff67313d4430eb54309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435943184542ca99ca973421b5c0e6a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f543cef73e6f19fd406d1172031bfa0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91eeaf6f9359c52967d88428defa606312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040de8f8d868d965e9d79ad9c22b93f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34890e6f704121cf4c4ae751f013f929314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ba83b8bd1ef5e91770686f9177dca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd55b2d64b80ccbd5c4cf44f174c47316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07484a9fa201e96ed88f112c8c14549c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210145cbeceffdaa061795eb982c1d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213deee94699c089bf85fa1eba45db0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ca5c8ac1b5c5dc2be3bea0fa60df9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4f67c7ef504d2e009426203778221321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a202bcad21765ca094d9f0bad5499322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2e260c80c60fbae7d98b63c5c4851323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237cbfaf09dd1125b0be69ed456795f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f138852246b47a5b0113db6f897a97c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ff61ef73e3b07860c0681f021c924326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0e022de54624aa4d9c07b3d495a05327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38579cf78fb64e99f5e789602b57465328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5919f6075b2fb5b41325457f5076f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4343249d635611a29cc76f28238aed4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5f8ee57f3dda028274e346e685856331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac12385c962579f9c19accf4ebf6f3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56379ff81d3b10765f61ba283c5615a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b8a09dc4a6e83656fcd485857647c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27e465c09f299f65d94dae424ba0cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d3fabd6eb309e0a9c4d7727d61bb1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2b2496b20d256cb3bbba6270a0b01337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cb0544f0802505b131d08de3e7c51338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582c2055c2a33df32f44670e2fba1a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b72b52c7821c678e82dc16c6a7296340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d7f32613bb0023656ebb2aca95898341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfde723e7689f1dd3f5f0fdba234e85342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55249fe7590947ec1bd29b08f5c41983343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103763d3b77066e27fce6ddf01d0c716344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f7578a8fa8e1e9137758fa555bd13345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77358f186d58a88bb453ecdd902245e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1b229b45d7832b7908b30e936d78d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacc770758e5cca1669ed3d9dc35ce0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3e375bb608056066cb5661cc463be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93adf85d82c1aed415ea123d731fa6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584bf8f3a55ed7f868a7016bbc1f530351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70e1522bd4a9c5c04a44d07e57f089352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3ba3e2a8368c98facb5b381cd9e46353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba73b8b74d940163d402e6d94421275354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d23d5976b7edfd2923e155c50418c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac00acd4c0a5a7182b3b62af886c33356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6880137b8756ad9bb9bdc534bf094357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412fe594910f291228c30bf5831f8e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768110e62bfc8729a1d8bcdf0f1388b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be58a4023f0961816f4f0ae3ac1c7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8028830561e1c0e5c7ad7b7bc9caf2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec772aa6cfc8fca5d6b48faaf9516b00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c822ccc2837a6c6ba237b2a1aaebff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18e3f1230ec7340af123def3f3bbf2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b21c2d2e3dcc19794c1f378ed5675365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e07927f76dfff1f1f10ae4f80b6009366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c15aad083a5086c4178f5898c9994367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69038e4f2633ae14953cd2b8509475a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635e12e7fae7e48e3d4d449e9fbc3ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccaf85e0dbf9caa07c54b8e6557e9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c02f627587f30195465aa915e07913371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e8b0fe2282fbbe2ce744db112a552372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcc7d6014e5d8e6758671094b25b5c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdada27f6d848f2396cdd13bdd8e399374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c5e7d8733f3d5cb65e1ecb4e6f677375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd297205a889c767a35a2466d56dadc1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5febe4679c0d4be279b40c4d7ef29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70faa0cc73f3f50da3fec960418aa4cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a95e271c32e85c16e58e90e840930379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7ea404c5e12a743e96b49e88c7218380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062e4655f124ad7152d7c76505304b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0081fef95ab11f1ea3a6328106265d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7387f202c700113bda6a7f8fa2a957383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901470324dd9b02f8aff32f2cb21a512384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62cf80c741ac279a0abf7e30563a15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17a887792e4747aa2343d58cd7cd58386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd97aa5d3fef33c3ae5524fceaafd0f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697baa02f5b832df7a39161bb2688c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3574fd856dd2a35d7f5ce741fcfe3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d8799e30d802a2df7602e97bcca97390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7e9077c41b54c395b5504aa98bcc8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c12ce5992727b2f1c0df54728fbda392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d9cda6463456e917536823f965258393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62cb2e188b2aefaa1763275506ac57394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc668e0c7fde35bbcab70f7fd8a9ae5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9193e8f286d88a98d1825d25472e4e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef585448a07aafb8adbd3dd877e7cfa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1aff108044cce3905df2e11b14eaa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d520d1f2b1caa031df55a78b0c50c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a06ed76d4b04a9415e4cd6722b59f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd707c3c351af788270628bfb51be86401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fdf355322cb92eb1a812aee520fb3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cb433affe4f6ce95f9901c140042f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb2b7d9203e775162bec56f3bc5d32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d50599ef48d0d7b9c8ae85530a77d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af037d2eb3ff1a8a919a0d90eb4d1a01406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271d187280fe11599ec6c875dde8d92407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a49407f51b306b84f9ee0a087918e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a82536802cc06df05e40812a052e4e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2c29c0b97aa5bb0d9aa332219d390410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c65053873b53dc23b5d7e099b04e8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33aa65e7c89ab3687e5d5a76b12cd9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824431ae9d6efe8a03264e1cf8770783413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673b22e7973970236def1eb7ecd3886414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e0804a36d19fc8715b0e71161f9c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc79529fefb422c847ad8c20bd99e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13ea5664fe78ceb3006e128660e6e4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13ca607fb534f0049839ce3c9db43a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7623416d9280a12acb9ab0dfa512772419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d794b1abf4178640724b36f330ca73420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6eb6244d30140e71f2acbcecedcf3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be81431f80bb53c094fa50c5421df7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b85ac8f93f4a1e233d39e7eff2792423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b78d754ee7d8280a3558bd72d6a91424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7c0dfa3a08c853ba26bb29888823b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd0391b1e9a2cc695083867c504aff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9a648c46665a9ca2d662692932f1c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea73003c6fbbe209901b6ea2460d74428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729f7783f311f49ba5451aabcce1e7b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bceb1b389dc2f452b126c1964f00826430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0656d713abe224fdc3c6e3a4ab977431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f99c40df4e1a5dc3dfd4839d6c0e0e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8484a8d97aa0229ee1a5abc3590d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69178edc791e054fad838ee29a1fc7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c4ae7e09b7049243f774b4f736cb7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e8bc7db58cbd63a106aa4b39cd02e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702e5a35f5eb4ee654111174662eb79437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140676937e7e749af75f18d8b15ebde438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef582dbfa97ab2ee1555fc9f0b037d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdd6bbe25d2ffc92336209fea908a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd19633eef0d0eacfce098e347a3c9a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc330b66ca07203aa49ca2bb08c8516442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c3e48949afc5b52769a743456f55e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab309e85153f446332d304491b7dede0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f53d58384b647fc469d50480125a6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987786a9707a1193b14fcf7abaf53a2e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2c7f315cc70eeb6920f25e4dece89447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2454298ed0ad8211053ac8fe56d043448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ba9c82c276cdc32cca9dcaaaa74c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04482bf1a81602eea6f109d06f75665450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f994e4bc002d02b144c82c0f92c65bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd34ab664e75811e8fdb7fac8dafa70452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feff20bfa8f1431d68db000f7432136453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd40c358fb7e68bef6f8d3d6301006454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc78958211527de8745f6b8e2d7d633455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7baf8897c5e6e15d6f39d6d7e9c0932456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e9c265f737c2d9f05e7fc811c7360457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4d1c78ef1e486c019388de034ea05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19b95e394c9b69c3e1c016192f3406459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1ef148ea8c96e8ade1b69cf3279ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b76b7b3a75a67f93c069a3c4af8ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43a3fa612d4b03996730f821ba7ead462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe65a7bb8ce547d2cc829f118b9d264463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bdc77821e91cbb383133a4b54c1b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6391afa6b4bbc80dbb6763e44d9dba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e03d0a7512118a4f91a6228c100bc8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7756bc3a866155d5004b142d34b3fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee008f02f7c63e74a9d0aa942931f2ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84306472628f9879858dd8913f5bdb17469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2237136402db51f9ae72982ac868591470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9971cdfba4d1860e2e358ef309aa4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fb036e832ae7f19f444083fd180bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da777085f8a7b1eaa952b0123e5a7a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca699ec46357df0bed0ce4b3a23e30ef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928db605673ada6d89dcdd972508ce3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d55d6d49c06a6703fc9193c43c70d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce230e023f66ad294a20de91c83808477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2126a23e62fe93d975dacd104a1f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59a381ef970b6169b5d03c449ec04b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04150f36c3ed931dcaf104fa01772788480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2beaa399189fee670efd140e812e33481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff80bac4393a94c2ebb41f02dd5031482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7693475fe346e8152a6e283c5c9a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326df272756108eab531161f5a2554c2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313812b1297d7be8c1944591e890cec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8036e6dd27e33c5420853e847bc1a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d51d24bcd85bbf3c55afca6c8d966487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27141ffdd807b59870e5edc45558c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544ff606f954c3053386ed2182bd562489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88831a4ecbd6e7feb8aedb25d54c9274490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d845957fc25a9a127e8054d41de7c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44a4be153feffaa343ca137a52a318492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503a8f3f09d53b128802b53667546cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d828790aa98c568ecc2df161f06a24494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f15594f007a64914b5d9f056726a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5334e3137c9b6684b3fcead66ef0004496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4f4c9480bd1885260066f8590d8f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd198f83667e620c3908c311300212498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119c70a3687f2275d0a85c56354d989499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a32d38bc32beb56c8653193167be7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db738822796f61dfddef83d62f6569d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6432a503b81db668c58a84fe9f5e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac7f53f5834838ae6bd2210a62e8f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aac2689df7c79a0bfab44ad366b81f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b21145d3cbbfeaebee965bb9473345505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4d7e5fc4e0b1e280c89311e132dd9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234c3df7233713523dec2ac6ebac0c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558272a6b067717da5c8d6146f940df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d909b5e0eb6bebd15fa6462868499509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7a4035e1326ebc6f6f9ade659e231510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba2a1c2e4003fbd158bb9defabfe27511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e56fd96b195d3b06a961378ffebb9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9157a9146671acfeb078377a75a5651513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a34b6b3af1c5bdce96af114437ac7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbceb32074739de4ce349a29532c94bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf26b9a425ff8fe70b1b8d22bb4a5f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f40f0de1f01dbe81deb7d1b07b3696517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a1cbb3bcbfdc8d320fe523f23e401518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9ebd0c6f38696d8582d5ab9069224519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb0b7129336d2aa59a8eb8cf1cba5e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d29c6c369bdbc1b1c65dc05d4981cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c5c4d0e178bec9802426f38845099522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34c12af3397432a5b6d0d4ed89cb27523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc7e9dd7dd7205f92a783bdfa1594b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0367458c74572a483ddc80adfebc6c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db9245dcd749472469bfac5678be68526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2e5e22e252269055ac3d97a3260d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113d8620547185dc6793792b357fcfa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dafc57a51a09073a65d823e830dd50529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749452fbb3b589f379f14b846ed2746530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bb73b3dcaa0d048dc0c5eaf420f4c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaeb1b56fe403b14a9254062ff22a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ca84bd9143abcaa5ad1cefdc10ab4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049703737331c05718d31c8e08be9c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce20c13359451a4039b5200f9f78f7a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c660b2ea2e7e7fcb822368aa3d0e1a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf7a24270394258884a80470393362537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95e9ac80238884208711b12295795a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b69b28b6967cca3a2ac5dac5fbce0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5133c3b776e380865b08223cbf38f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501df3cf88856eb34e60ed6a8afa2f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b52a7b11c9c056085959ad458b83b7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec94313f473683083353b4890b12076543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c6f0462a459f8b7024c7bc069f26f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf614c5ffb9e06ed6691c432b261d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87280461bd7ad0adeb4a4f0fbcf2a473546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ebc26bc798a4a1585cd0dc34ea663547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c2f806a83322db47d7b6e9a1c979d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8ff6062727886f09d8af7edfe3045549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93395077dfb0166b9b1e511e8c8f946550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848cfaa2375a839ec7cd1880c479815551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac833a26cca0158535d433496068bb2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170a339e5bd685787dca0d8d4b26969553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e30772d5a006aa3b46ad7e8e384fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ff29b2c5532a63d8315804e234c33555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5c74b3ed099296569cfbe282a87b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ed419a081cbf1ea277eb70c2a55f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298675b98a2829469a028c1288226980558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e916efed25f462c3a19a51cff808377559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b6e5db99e5c20c78ed4a69e70ae17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011fb55db7e316feb93550e5873abba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ea2b8230ca14c0ba9d27702de6341562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a44e998087996fb38339f72c95be4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80005c9d20492bbc215076f4f2b7cc9d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b37ca3a9dfad0e44d0a63a888e6b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8a99cfd52468cb221efc966a320a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845373d4574a28a971bd80efcd5c41ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f8e12fa4ddccc099161a2b308a5d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55b89e86a1b1e1b87aef5779158b42569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1f3dd5b7dec37accd1d33d8cd9864570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c764e1188f9ce7b8dd4c3164c51fa3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188bc426680dea60eae7d809f0eeac8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e96fbba1e0f5ce83369e986aeb799573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5b106749cbbdfe1c8159c95c75f11574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8375cecce7ec138d7fa24011fec4e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd982921670ac6bfaa80c19641e47c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a755663c5bf225d114c7326020c1d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efc3ebeb9399ba79e9fd32c83e9406578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef152eeb060c2664ad9d3ff1968949a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bd2d6bd1a09b3814e8c27e7ab943a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9977d12befa93f444d7abcb16d1eb7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6cf321ded523a4509e27352dbde2d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7363d7b1f7a7d4d8c06fad729027e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4988afff51a604023d3f965f80b5d98584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e664864d0c0457d82decdef073136585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854dc1fef8bfc84b59fc23cf8f74038586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f78ef557293020d0603ce50fa6525587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8b857471e8fe8a573bf433cfefa3b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bc8b4273e7a2708f0e9aaaf45eeeb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55627652323fdd5e39912171cbf33c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b3c744aa305e8eb1131aeeff2f6c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae94808b978025ad8b5e4dbd5480808592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9d76e21415691cff2b23239f53fbb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d587dfb38adc74f0224bee341e6d07d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c1d49deecc231fdb6de7169003313595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5142d84cd56f9fbb160fd606d0f1e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6c7eebf8c84415569c8293f0495fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74b9a759b61047fcbd2623f641de0d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbba64aa77530d2da0ee12fdeb3062599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb636657d5297ca78fe3361a1132c08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecd96eafc74daf1cfd05c1c8de89bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f36c0db6bdfe4849f58eaa4b2a5ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb0f621168f580a71fec084bd88075603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6f8a688ad3c2962192e0641584097604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365bae64c897860a49a60600c798209605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06c6e146c8155f8b5cec24289e3267606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f7298d883a5b8874b701b319e9279607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a65a15732ee9750b6bb9703a1c1bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf904206f41d371f1d313db6af3dc4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1481b0c22f6ca007e9fa7a684b3a75c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a881d071794eb19e05abcb2937d67611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48192e5b14eedf4af7966446bfe7095612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11c930d8b761666f3fc2b5959b4773613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e87a2d9080b6d1cc574d4f4ad97000614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71a2e3ea70ff0c49ebf8a75152d0db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598c05ca0964872a331f4087a9ed20c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ac05c1d6fb9f07c1cec289e3309d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaeec77ef4705ca0e9fffb4f5038b05618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c246207ea37a9afcd1a9549f27335619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baf61d458af6949439a82e9c9128b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f11e4248261fa9067a2c3ee2a6e95621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaab10f0215c56625f1e92d13932ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e09610840643bd0838d8b56272d57623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee7d4054a2eb321dda256dafedb2ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c801db3c73768c39457bd65ed28f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a53b580a305cad1137496e336b7f7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc870a16356aec21b75c15c6940c372627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbfb21bbd54b7ed509eb5730a82340628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe79dce78f394e17573ac5de4b5b37629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934bd95b3fe408d40a97d54cc2e85da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5311749f508ab154de0dcaa044adc0d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86576027eb579f23a0d2c74694581e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1a7a552c830892d2689ba0272c615633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da69aad4cf7bb0fc13cf51145c0b8f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ccd8639433a39cd5e917a2968da78635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a916614fe09ea2161d6aacffb5ab1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcf25018ca169f819cfc2da1b42434637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7de61f6e5681400821a49e87ed476638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4ba6356025b1df77bcb9f0c6dd4f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45541d75687f593686ca42fd96c641c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ed22d2ce2d0fc6198ff3101904bab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a47e1055a4c2c69e4d7a0c8f0309e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651161cf065fc22adf7cb6539742b78643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ad0405bbeaa7393550870ae313974644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3be58fd3272e4ac69b82450f305ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a949a0e3b7c3a18c24d40c418f13a58646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035e49d8fcc88b868863672787e9593647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef168aef169142016848b3a8517c46f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b405b6b7c046574673fc26f4b97c977649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d0447b2e5e16046eeaf4207ade47f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c1c94f6d97d6180490dcc03c6cad2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6a1083ab93ab276d05e75aeb0c51a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19e716a96906ea7d79588d1cce8e01653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20012efacef88ac1c64b235a20e660ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a47618d6544bb2d7cb7e6a738604c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ad93a6e6294752fada7dfdf609eb7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd018342ca354860a351b2bbf48cfb6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadcb7892f86357c6f40526850e5cbf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f98be425b3b0637be7520101f9b544659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0d17855da9ee07a648a81ceaef7b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06a378fa21a019497ec2d6dd47fd7b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5911c5e815875b2a30c75e21b501d8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2ae4b293c87468d567b0c9213d0f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfd71425fb408d77ca58573ccf9465664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81988ab8b16edd09e203ccf7b182e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25c79ea5e74c9426480701f2490968666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6208e245be9c8672b129a6c59cead667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5864367e21f7fe436dd0440bb71612668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476f49a9187ba2354be52a4f3b1a6b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f864a3079ddcf705ab9f2ef75488b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ac23e9b05989fce04e08c8da15d9c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849fc9a6c551f543325bd79e5bf47cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304138f827abde5ac27509ee690a8fc4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721daa48dec13beabf337b8b34bea6e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85976aa937edc62d7f250c86809633675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e5046d761385ff778b9e51f3e73ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8245c9a1f11797da6b487bb6c736344677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855d4b26ea764ba03b6b440cc926caa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89cd6b49834830f4d1cace0d9b50b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab8d77f37d6e8f38ed1aaac93a3188680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>