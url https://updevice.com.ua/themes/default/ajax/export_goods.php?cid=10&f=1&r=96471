--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,217 +14,160 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
-    <t>Baseus</t>
-[...40 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
-    <t>000010020</t>
-[...7 lines deleted...]
-  <si>
     <t>000010184</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
   </si>
   <si>
     <t>000010185</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
   </si>
   <si>
-    <t>000010186</t>
-[...7 lines deleted...]
-  <si>
     <t>000012119</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012120</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012121</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
@@ -244,93 +187,66 @@
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012125</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012126</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
   </si>
   <si>
-    <t>000012127</t>
-[...7 lines deleted...]
-  <si>
     <t>000012128</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
   </si>
   <si>
     <t>000012129</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-64gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012133</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012118</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
   </si>
   <si>
     <t>000012206</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
   </si>
@@ -382,51 +298,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495141ff5218c5a104bab71baad183a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7952010470b4a9477fe37925628178c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d6f1f7161034d578f5091ca6461aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d1094db627cb2ecfdf34dac899beb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53153593116a20733c87a24bae6b23215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515191fe3f9951283231897e958a29b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49860ab71eb3cff6767a0e8184a922e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f06ff7b1845d0494c7ded9c1d1bf608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713d5132402e80f575a04b44e1b09e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c62e7a0601b0aad59ace10fe9d11ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65454e6d93588158c1aa1224b6376c6311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d3cee83636900b0c145e38ae99e7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac5172384471baf8c8551399919a6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5a569c42121c386894e7d26cd280014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0161cbb6472c34f19a92e55ae4a2c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662db4dd7511331b9a16a83a0ceb7af916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35683b7f687713c5a06298f89c4bebfb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c9ea773298361e285a089f3c99bac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d10c9ed28f47a59554070bd2a29a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064c0d72ea19eb37d01da686ff512d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798081e4b80722a4980578d7d023114121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f730a5a49303a6e4014cde8e6fd0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adb511f47d6316a1026a4ed80222ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb4317e0421b865a0552880a667bc124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70421b9e4bfcf2b606a1b5b25cfc5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ed8a2ea56b2384c4cd850a66b105326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1082615e7abd533ca36b485985e90127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4b433c8201f5b13db833d48b956c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453509dc63d251cb02bcc9c47878dcb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2650d3933c7414e5c6b2ab3b2065f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda527dbd59d4c7a8612f17192b650031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8ff2555bf6cdb07116e58c441d25932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818c38a96ba44f40cf78b7b1025dc0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063a5ae27977491d5f951b216f7211634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad49624ee80fe63ea1ded16f1bc39435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a5c8014db23b945bc7bd81a6b2c2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9dd53dd2b937ec7a64ebe269c0b4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b960f957366e62cea35d087a155e6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0923200f77eab8302a0dc2d738b1fef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd79ee7eedcf028037677c0fc3c84040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28561fcbf27f70459713e59e607ae85e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac88b34f68677590c7cdaf79a4c77d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a6a38bc08c595225dc4728acf5b8f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811a5e52c0f179ae594a520878da0ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f077469a2a681153d7e06604fb7fbff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceccff913a8dcf82a86220fe0d1a10946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6deec4c23cbdcfe97403026f34f9b0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dc684876a94fc8e8277bcf72600c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253418a4aebbd86afb7caa4e42e01e7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a10aaba8fc6029229ac18f01c13c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cf343dc513bf01802380b5fbb46d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7b526674622adf4aa90ef01b1f20352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee6dc6e50b62dfc1d278042baca72153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6768656dee80f2280236c63a614089954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3604f6fb7a8cafede7479862bb71df655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f31be7b96f34874deb0ba0dbec1ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c434709c22678c45e812f1073c511757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44296c69ec99a10c5877193bb0a9ada58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6089c89dea2c24791fded61e6bdd01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df1dfb55d294ca06e118aa7d209b602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bce8fddc3d0fc707b86df06f57a07b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4eefca1e077a97f2760949eaf996a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8a9a7eb4a0f3d50eb69a14d88a29d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391b62c98f3389a9ab5377348d603306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccb5d399971fea48e08e5a5f9ef0da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4b1fec7319c4bfb4cffb68415110b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329edf5192d43de78a987b69d0a86549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81a9bbcd29ab9e1e9afd1543c55dcd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac132c2f886917fb660d1ab6c9cd877511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6b292c3ff280ce578fc40c0accbd812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78667e727b8b8ef218f41a9e124d7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72044a949b10a36499f9237d5d5ff1e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eebf6a8a9e6cfe0197af8131b3743e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14b19bf7d7229a3d90133413f9633216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22830ee748d9773a7e6838abface76417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48671a2e9ed715d336753f60374412ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64365f1c6da10717e90440a67767cab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecaf72514cbc5e5ecae70de1bd1ef220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2836bb54ad1f7ecee7970d150e35021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf055688e66bcee896b6e4cba5fac1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf57c44596d86c1458105a20526587823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e66ec3b2eaa9e18e9fa571a1a816524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521904bcefc24b984e31350609bac6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b37aafe54f726f55d7a6a3a1fde9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ddefbbe5337f56f7d8563c786db9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490a3a906aacf57862b141a354acf4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07fa1538a93a06d570a3ed5d6746fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa870bfcf76cbbae5a0b57f0e2853f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74356431f9b22e68b9b286e035459cbf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976be464f08b6c7439689109410f44132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d06831b69b8443e764fa446a4fc2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2361a0941e00138bcdba3b09a765934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b28728e9e49aae9266f689d5d00ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d9b93ebb7c90995cf3ee7288a610736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0e4594c33e7d1737770142ce93b0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5657abef70e4bf0928d3b3db983b9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb470347cd55fec08daca95d289f30139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8d24867a14f77ff4729c2e3c47f0440.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1574,590 +1490,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2424,51 +1800,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2500,742 +1876,519 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-      <c r="D22" s="0" t="s">
         <v>76</v>
-      </c>
-[...213 lines deleted...]
-        <v>104</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>