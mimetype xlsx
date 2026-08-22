--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1382da505257f6a58510cf854f8241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ab26097b2fbe40b422661984c96db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8613cc379bc7138cc63d4df50dac97c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3f915ef32c8e406e1808d5045077b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a47e4e3ae9ae0c811f81ca5f1f1ecf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166d4ee03d54bdce5eed55ee76b13366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14bc121e3027455faa5cca316290327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e427d0d168c956e8ed091e82baad83f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423b0aaf07504fa6aa4f44428a901079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaee90f4860b72729cba2a1dffc9fda10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535466ba59b15fe71c5a57d5c269be911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b6820c002127a633ad0b52d67136712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71faf973fe930a4073972abb99fab1e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c2c35f8cd0ceb43d3f902407c569514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ce19517bd075d8243b7c598c8b8cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735f9aac2e9bc8eaf6d0722b5e6d34916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1717ce694bd7fed540976462f91298417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba050c2d38429ed57136d65af1ea67a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67e0d1b4d32c2d0412c9de7c0f4c8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d908645e8065159e1519d70619579720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9087fa2a9c0e1d8f00b1964e6d85121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829d4b2b51be3382334b30fd735006f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2969d4ee1e396c1325538aeb5739e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c1f422e665c9a018dc20b428a467024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160ae284ea5959ccf060bb951e48e4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45881e1a0476f8357ea995b1e8c1c12a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7846b4f2ee4cd6109f617b39d8c3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343af0aebec044dc3e4285663a18d0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1edc5f1c528e46c4eea2fefa7ee78529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372de44090344300efcaac649009875e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d31410c308c07237ce5251a41d2bdc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27d15b13960b1d9a8edc39750daacc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9deff915400efc5a28469373d26496c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0c6542bc27a0fe60dca0a8d081c8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc5d5d979c9edbca73ab281def099935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c5c11072ad1695fba14e3e4e336b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ece9b8486fb12fc9a0b17f6833c9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208828fc2b3e113a719e5f1292702eef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2881065b90b4259454f425e91f763839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483563c1414272eb6aceff5d3124e0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbd8aaaa1048b7b91c5e81e2ae4b5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2c8560fe1fa7c355d5f6cfba2b8e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb77db097e5a4e80ce5902dae4f92f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed10e06e95347566708a4f5d4eb9db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d6eea58f24a0d0f6957733f7dfa7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cb5780578d8998eea45bbe84d999e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47da9daf439e8e23a51b99f6594593047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e03201413cb3a994791c25173f84248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1331bf82051f73a13ec53caeb5e6f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414f0c50733baa643dce49a73ad99f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01f4d320966ccdf9e8e7febe3f884351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236805dac8a88f2bdfb2a257e321d6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6ab5a09eba3f4f73e19ebd96ecd6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3b51c34d39ecb4118929ca83469ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1e667f64d40fb9902fe5fbb6a252b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16537581bbfe0b64ba5653a94464d3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de96be8bd931b2aa59120c99479f86157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515267f4e2764021d10e0f23feee75b258.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2eee3e807037bd6824d9a15055be061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01b3d62b0df1cd76b3c4fea1eadca62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e5dc88766aca9c7b40080e101803e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef383b45adda9f8562bae3d2f171c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac11dd1d2face4d9fdeecfd88a33c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea189c25ea86026ae03a3f4974a58f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a2b2b0983b7f468640796e85a21c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1358b6c14c71c68107cd2164dda9818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398cfb2ab91172db0e969cd0701600c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a849fdbdd730c08510eee997afa1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13fc964692041595d22fe83fd9856911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19818f941f3ee3e77987ded3afecb2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bca7c1df6c8c4e4e32875947cdc0cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d448de384011aaaba2fdd5cef82e1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ff2aba5bd28f99d37d0d8a464f0e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aec99cf3121baa12e073b624fada8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde890a2b1dfa0543a9cffcce90c02117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3635434b9ceb9589168747d187ffc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d480f7b5a51ceb44e520e7f1e7750019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e823774c57f8883d5367c12295e1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f66701a35a6d2ac6cec33271d121421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e2990184329deae6fc509bd3f962e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee91432d35ef4ef4c76ee9c33730e1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987c281213caf1b8b43c7c8ecaef5c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d641f7b8e23dbf8b84a20926da214125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09452b5780aef57b6a7ca3951537009d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba00b6829948155ba84a4bffe81aa4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79340f1fa8fb04fb0268784f7a3c5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525de7bd53f9c39a638492b4537d99329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf7da5b9d00c9d5009da864870ceb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0e45a6b00fc0fc684c81ee0e3dc7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40c9d4f3b26e628fe2711cf77d448432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc764fd623dd09afe0c78015d1046533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79229557d6837b95324576248e41b2a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6de1a1dfcaa870108542cc57e2950335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb48d13c9a5cc743d90293881f23c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5597625470adf4775489df2f3aa7b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f5b9f3d0b0b7cd0dd8ae72955369138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1c87e9303d899588ad790e3ab744639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7f147bc393d3ac63d6e188337f88140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f33ae85458a9c28011ab2ec63beee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fe71c83f20f883e9c551a6807cd9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe695efab035a5f0323260d2b2f0c2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb56ca3eb37a66f3a58982e1512941e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fbb11f17c3155ab277512ae00205b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5015b6ec9da2261e15ed8f4af4f3a1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbff2cb05699404f675f78fc658ada47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01240ef7c9b32044d8c4f217870b15948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b00b2c2502ffa57667a2dea56749749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cb59a713859b53698e95e25ccf41c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2333903078328125e38ee80ce3746e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf28f083e8ec02f2b1644f1e9686f0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e7db2a061ff5429cf331c23bee77853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7c3e619542bd382a56508c0aaa62654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce400689a6aeec83f51406e25f3fbc0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b801e54826a611c5a6ab10c7b103956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f09bae2422fcb90a86df58c1791c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403951349aa264121467e6aa75f1807258.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>