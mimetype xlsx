--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a9d70f804e9529fdd5ab8925b914a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4ccfcac4f31a829e8511ba8c1bed52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5585de66fd238470fc857219462ebb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcc187275d9dee8fdf2231724875884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341066c6d2d521e0811b2416f06873525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ceab6cf7cce931864bdadcce0cd9426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda0c872d7629ada394ee6542b5fb217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33e135018078cd30fa7075a4bc69a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a509e4356dd76edd2696c4965db9779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1311be2263e99ccb1d6cce8498b49810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81b990a647e4e27ab9f6dfd052026c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d71becb64d01b2a4ca5e1147b6f3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688f6770032e4de30732264930468d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5dca28533653c396d9eb0036fdf7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cdf5073ae693b5524a5420536487415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f917f99055a048523b6bd2e9d1714d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47453e9cb5ddd40970d9d1c8d42a8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800aaaf26257c5e5b77b4b46e62adfa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c82e70d4473dc0cf44a11c774f69119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25297e734b7c2cc89028c234d158840220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cde0beeb643c16b2fb250a81b9d73521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcde5ff155d8173b694e622ca0bcb722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a784ac47d61cb0e14785a654c609b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07054149d1f814d0804b0b85f3f6fcf324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e75e6b887a0fd14346666e0f498da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283b43095268d6eef181a13fe99960b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d804c4cb204abf885d5298eb087280327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94153dd4c6246d106075be2aef3b6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92e60e8d41c55aff39f91ae748440f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b51c7cd691426be5fcb6af31d61cb230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d58171f340c503aaf16f07d865e4ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593664b22288f68383b168cd5dcbcedf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba1cb9d07cb191333121ce7f4b096133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30666775428e48dddb7f777a1480f0a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfaabfbf192feed32d21fe81ddea37135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681e88f2c33464c29b4bbb43512d92036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2efc34fd511c86d127a929b566f8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94c18a75efac09c7e9668b37f69e2438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b72fe0b871dedcaf8647a50026a6f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6f5b6e6c63ec680903dd7197042e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1e52e39fb8ddeaa041bd80aee42d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37ec6ab8db44490d68a8bd8ef07b8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37364cea0566284abfe2f1ecf6dee79043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddfb349b6da0bdc731e14af7c8e36644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd032e9f380360e9fe719756552b8fd345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80042ab63f0c26398360a2d8279af20e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe26aa77731a1cdbe2c4d038af0d7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b17e3bd9d7e8406ce3df0b181658148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d671fcb0376295f1923891ecf4552949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffb95e77245f2a147536aa9ffe9c9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074975e0b56d262c64485d0129b915f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55caefdb829fb0b8b3086daf1ec863c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7942549845d754a97660a83f4145453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef171d92bc4d6973546342bc8f7bb454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0cc748289362779f96924b514cf3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d503a9342076e90b8e112492f8f85656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620aefbfe8ab4e1d56f2191b5abe14057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5db7c650cbd794a6533e1ea434ffc58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916c3487203afc86f4d2f69f19c85ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8771500b16981a888954fbb9589992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf62bf19621b834ffcc212893ec493a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587cf3af5500c2e3e132c610fdfc6664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716596b283a8b7684f740fdda5d4817b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3b9ad647cca4247d9f6445e5a9ef26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e9726f5bbf4cf73a4a9e7105ddec77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff153602b22326fb78e752500426e6898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0457fdad936b47a8ef017b5e2e3a0109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535f2af3dce850fb12980db1a105aeb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb384b443ae92a8860f87180f675f5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968e3e3d757527d459fe212ef04d31a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d58496cab962228928e98b1a691ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2b4dab66361d032b16a831ff5177f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df3922b75d5976c5c5624240b7ee4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d967ea7d59d136180fdc9cf37104a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f89be15fc190c148df13353c007cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6111e2faee9c0abb92f20e2ead87118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deda45d206ab86646fc77c36e56520919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0928063a625d8dd1bb28967829a288d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e860003ed8c8d6af79b548b9e904a0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30788f3f2fc0f714569dfe0bb819b7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa870827e4995d760c6ec5d763258723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c825e7b0718dc1e16c30658bef03c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805aff2d10976d7618a7e6253038f67325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7e7e034d1fdb197e04bb7b1cc7f4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e92f62201911cd031861e6a9acdee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3f3ecda873fed3ff73734e0538dfe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c9abfd6178f0970972fcbec961e2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213592c6dc25d6a20fc52eab15293d3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c952ba15a885e48b8e5ef2c791797031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae9c697d0b694e3b618654827b7fe132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c11e5a00724cbd22c7c6ae4488ffd533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17b6ffc45df48926a2868d23d725ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b595a8b0a8f166199be7d298cfa7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d2232818a282fdacf50c071209e1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2753f8bc22509b90439aaaba2cd7837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899efea2ab457fb02bc5fc1d5ba1cffd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb7b370a86267e4dce22b44141735439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac25e9932522cbdb3e4c66087357a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076f77fd0d8ca3e21aa5fc527a7e0d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ea05cbf9837aecbca72ff71320b5042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d2394b171cd4ee50a01ae9fe3a94543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32577e4c69c0b8bd20c07a9937e1bf244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc934f5a91a3e538f80d8400ffab59345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2acb7c70ea13857759ea7e6e8aad7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d34594d2eef6d0d8a95648d8f453f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687241e3031b191ac728fa800026c5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566599684977fc26f310090b6600ab5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b40bea6151f91360ab6efc02625f2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a943e79f076a100de503a528d09d8ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863984561472dddbbcf3bb9e662017e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff130f341ac2739ddf29089e745921853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ebb40860a02f0e7a65ebf5a3ce44254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08debb0b60d17d101a9aee46ff4110f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3ee45bdb612c650b275221c43c0c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551221f4d55f1902dfbcff0643e2301457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246913ae55856be599837372acfe83758.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>