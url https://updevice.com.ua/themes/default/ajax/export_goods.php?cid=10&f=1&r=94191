--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239dc2825638642466c29a77b8177081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8449fc9ee0a1cc26ee743f6bd95e8412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6b0c5c56ab2706602e0b2b2ace2ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b652991a3171bbe2d3656362aa2754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338444aef2ad5eea3f59a2c8c72e433d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29739c9e2fcd1517dc454c5393efde0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17a1f5ef65095d9d8ba2544ef07c917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe534e7d9f56094d4c110dea3d87b4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4c56cf5592e62b61f195be70ff1ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8095dd6134ab442fedd69584e9880910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e279b176daac1daee000341d63544511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b11ada49570631b641ea933a4fbc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8496c17646f0fa63dd9a7af57a87413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03083430fd326652d248ed04468b794014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806407a414e3cc2bc9f6ff431f3f848815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bc6bd9dd76aa19e81b98435aee7ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbe7e650f0b94f3d2430064f2df1df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8254ee0eccc57fab50f74398f9fd618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbac02349f8173b6d77da23119ed01019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e722e2268c4d81953d2cfcebc26f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bb2127d6842aa3766037069cd422121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b427e4916eb0762b5434a796ac19e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f604330b0b5c362470f376ad145ad223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5501c3418c466310b7100a3bbd680e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb557b674e2e1367822a36e196f63f3225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1311675cde12fbc8ea0073de70dae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfc680191b24138d0b64f093eb792e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfa0ed1164389d91e14f7d2fc1976e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3a33cea74b98d1820f875f7b72ea929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861b2421ef31d939147b2ce3b9297e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fa89ac9f5096b55368eca1f11040831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5761c8834afa3857980268724156e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819b6d8e03604b73228af7444e427b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa6985958b7105669365652ba0c1ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37491c14f3232bcc83912fc8334fa4ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec68d9254ebe332b4d63861249b72db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76692bc42af7b03533bb93a1c29d341f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474588cfe70ac92f610c35d7987171538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b815df1f308717aab4fc8132d80be9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0c22e43ca707c4388d7fd5d4fca4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884eb9c5c855feb3b520f9b66aec06a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f2fb92aba4fbf1fefce8f0015202e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f39396b2e4b6d314170325c2e1de943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e6d08aedb5d2cc07cbe649261d2bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9e91dbefd76c2923bf6af618cc5f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f12dc5d251d796503e94e1542c76446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fcc4bbf430217fecaac52694aac6447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b80b4d7c5b7f4ceb5d971d3d5a52248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19367b465c9a25a9d6fe5fcd72ead349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192263116dc7f411824ad8044ee966650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ecabdc62975d849891ab564da92a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6195ccceb8e5a98f75636e3c41f8c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199045dd06984af862f61845318462c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb457b86fd50a47ac9a378cc40c442a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906ed11c6af26be92d7c60c073e0e7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df415369dd0ddc24aa13f6e8627c40f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d055a42d62158051465071ef3cf9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a9efdd77b6a99659de8cb6cf6d20858.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edef2cc11641e15586e3a498777bfa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34ac00b2f6f4a3a202d137bc7f607c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e61307f878d95182f66db553595f293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d6c1b2d3e81f7981af1868b18467e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb337690f0d3ee88405499700a16f0ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc7c881acef1b695006d429004cbf66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26265f3f68bb252d52d77e5d0a3143717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b106e77f09f24d2aa660a02d0c3ee28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81498ecc4a9f2b6204a92f4b0d52d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c034d4dc6215a9ce3be8df23b4363d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ebe0c13b442df3791f8d960ce4d7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b3948e81bbb922c18e9f0c33d4b9d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b5291e863203e20c5e04a0cd2dd7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fe5b64405290143cfc30a4383d99914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b3ddd06ad5e1c2d42448e03709bfb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75b1463c4186456f81befebc77dcd516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec0ec47f4094d4a3d09a387a1e401917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226862d3faf0587a8adced52f79774818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04ec146e1f8100ac783502943d7d7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc53b84bd982ccda49aa0339e8174c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2030a253a596ebcda33b9a4d28b18a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cb6d7fd548990b18e682c9c38ea1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca018fd020065474a5f61f2902c96123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9a89973aef745a6861b1398847cec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f5df9f68d2d9d78bc9f92d325765b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892314283904ede5ade3d3c37637d73226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3b96a5d524e36f11903713539a38127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb91b2a8182c3b8e953da634a4685728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23160928fca723d5757da2c8cd851529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d48ff65338ee3e3e2a6bd91f7632b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d834949d08309278effeba47da6df131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5b8f71a7555eb6e4a7147361270e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e613363f71185c4105b631804961133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dada7604284d7e2474167c102c02b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a04bb3df7f861b43edc49afb97db535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1b40e146eb95b005a025e62224e5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa507cfd2fdfe4126308e24d23890437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f453501af0f5bdda6b8fd71e3faaa938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238eb3c2d253ea4755cbe3d77d12290f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a445d25ddb1ea760890356aa90522840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399d4596ee08fef52fe453e9bf47e4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49cb02b5617264fcdb1580cf97687342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae56874675ca60ffe5691138e925ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de0e148023039900cf1722ec3e36c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daf2634867b30de20ae7cf4322319345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb92a004442913e5d06f37c20927b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316663df54aa4a74ec785eeab929cc547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2148ad78e200a5bece654d30e21e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010bfd99dbcb8eceab96c320605cda649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccdc8e8bf46c96e3a0e9bf84552dad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db4469f79c5d1a403c316a2ec3752651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62a1c87db007768781fc65d4b07cd852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a191ec01f5ae44b9944ec678d5663153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6054e5cd10eb0fb3953c60346f712f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85230405d29611ec5bba55e2a34e286955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94262f4293a9143d06c0b7963c8f4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fec8d551097e50e59b4d57f120d36857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80aaafbb6a5126c60127a26a10e36f58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>