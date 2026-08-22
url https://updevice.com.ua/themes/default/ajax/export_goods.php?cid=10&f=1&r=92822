--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ff07ba4fe37a60edce577b54899aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5d8a694d3a39cc5c6102fe73e1d572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3858d5144d6a542c097e4ddd92fcd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8289995994dea155a555391bac9704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d70bad72f08bea9d8e6d41dfb8fde85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb81a737c03ea1e7673550a0bea16d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bab96b3334aac14dcd1116d28054e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e2ed29bf0a4d54cd9934ddb82ff6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cc31b8cf3fd32991c6894dd70efa79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817a3726a4d984f7129f8594f11bc1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2977a214bdb666cedcba90584a16e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d412c54692e0517d4cb97325c102c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f9d1be39b8ed2491553659203628113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198fd2816e218da9b8b1d65ab3cf98914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb71f3d50b809df884f62a8bbbd9d7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd358ecc7967b3c29953c3ceb9388516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f753e314c8ee7bdc6285cdcdd037e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3be9b64936f0efabbfbe3f70d17af618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18586a58f925ff9def4f0c9991e4f23019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363e07a23c92c117faa4a586eeaabf120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e040697efbb11905a296731e11276221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8141979b6da96b605ff7e84c1ffa4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e5d579953f45d2a7f8f2c14c3c8e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aaab577a1a5aafe14fb6262b7c81eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21edbd23d964d9684b31a8d99314f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d17de72e07127ed2c6c22fbac04c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204ba133fad0e51d45dee388a232a1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e43de539d5e30c5bb358097de262e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2394f941cd8a63df56670d487cce1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4785d1d99c173165eef6ba0fe2d4fa930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d94fae7ec7f0228fb474ed05aced531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25a64cf8d80cec9a266710577e9fbf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b226bb796ca0dce71e218edd7919533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d497538399cf7b5be0da7e71a7895f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab976ed3533f34a55f7b55a2310302be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88233896cf18c00984f22c2e9486744b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfff4c31d25f6cf4d128101ad6185237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591bb669cc93ebaf6122ec87476898438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a909225651e0ccc9db3e57914a9f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6a4ba859f2f90db7b813707fd35e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c656a25ba7e03ed2061cb4f7681455441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf66b15092543ee5b1c0ec402b3726b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716309178ca0ce45c55643d29ddc827143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee9037bf59d7ffcdea0d8e05b4b02144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc544b993d3a36a8360fdddf87acb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de16389eba2913d968e5492bb288cf046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d95672c3fb2239df1b69c8c9cec20647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75292a77dd2fe4a387f61ef508aa92b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a04b01473d465e319e3e91bd3c60649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c0c3173d7131314028aab449bfd8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2660934b9f46a26d2d3362b268f9af551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b3f3a1804a5ffa61fbc726748b41d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ee8caee9853822fdf874e6417467e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce2162679fea44ef850d27715a660e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f61e988dc45a6c5f2b339a439a9c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf5eaa5c129cdfccd3a55ae092b79056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b564389768d188b4f42922185839e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c98ccafb02af18700c0c3550a74ac58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665494173651217f2364e1f530b78521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c297aae0befbad705025fb3db7c608d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60764302f8feee71af2e282f2fecf3183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dff3c9b140aa7d4869bcbf18443764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accc4a3416b262a93b3409a2200b7ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9017efb76624e9916cf8041da35b496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3103bcbc5d8fad2838c0ec9d82b897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56523dc23721a3976763ba4f51a729b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9424a21a9bee5d481f9183455d96ff29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0144b4d6e4eb97f4da445e9273cfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5955e188e79dc0eb2e3ee80ccfec911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9f24ffd8eac13833c36d09285281e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f43e1d33c9d2db5a59a33dd4883da413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418530e2307b57584a6f678ccc95330b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89192d4bfa0ebeb9581b25bbfa19f63c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae69b72db05bf69e3fabf58ec7595ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3071c512ef77deee5f31670dfe4f9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026afa5c0cb9a3e1a603f778b9ca1f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c3ef33f4500d40cddc290e407356619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea127750a6e4665f5aec824345479920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406b0a25fed52649d71e0d83eae0a3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e940fb7e964c646339fbe7271fac3cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddba4699158f07d9baf5b3ba2ded6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447f0b72a2014a5d6d3f40046aa860324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30869cb8e6c898323e13badf0b6ff47125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2ad13e73b0dda497574a2c79c7fa026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4aa0ef697a366f76fa84bd69cc3a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963f1f0ce4c802353fa0d989031464428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d94439bdc2f62559a121bdce180d5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799323d0a0de48865fe8630e7b897ee430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addc96be19eaab5f4a4dc70bdf4941931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13102bc455b9507e4662ec507cf3dda932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7349908a4de0af6878dd1a9bd5f20633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aa2787f808e3adbe6e6cf2cd5ce1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80551f05516f733fd3633f594380f1af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128c50b007813ed9f9d650855cf540636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94033998c3d02b01eb26c9b9d7807c6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae5db85f0424966d1db1425cb77f4438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bedd3a5ff461191f272e059eb78e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048f0ee8bda11b30569030d958e298540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d5cd26f3d998425fdb9f25f61fdee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeeee77d7fc6d022b3cad94fe917cc842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dcaf421b56fc0310ce1a35845332d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ed7a675dce4c18bfcdfabcc0aa1f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198f5eeb2eed4443527c55c2531d1a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a04d4199a7323bc2e104edd39db9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ead073e75d58d1a77e9e31ee78dfba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ccae369cc20f01e018c96472d974d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bbe24197216b2e582305d68f03b4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1974b6d3b728c9daa33bb2f05190250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a4961e96f9c559bf92e625a75b23851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016e4a20044c06d0e2c182cfc2c7b8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d6741ef5016bd10912ae8077a2d9353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509aa155053b48c6d6eee6f5a9d801154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c7a9325ce1c52942e40b596aa170b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc453dd13ce21daed48ab7962e008a6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44f7dc2387af865e12fa7266cfef5357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e60c2855fc7fb00fab981f001b3f2d58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>