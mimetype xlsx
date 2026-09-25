--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -83,59 +83,50 @@
     <t>000004729</t>
   </si>
   <si>
     <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
     <t>000006125</t>
   </si>
   <si>
     <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-wise-usb3-0-type-c-otg-usb-flash-drive-ud10-128gb/</t>
   </si>
   <si>
     <t>000007158</t>
   </si>
   <si>
     <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
   </si>
   <si>
     <t>000007725</t>
   </si>
   <si>
     <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
     <t>000010184</t>
   </si>
@@ -334,51 +325,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a097fb6058eff70bdadb8bbdabbc4a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defeee0c1263d1d4b37c074793041ce32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329128076aa06bca5a54b530c96632263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc950404f15b9a0ff7cb78630938d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c4967e17c0ef8297819aaa42407bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546a85e5d46a93100fa89dfb89d869b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1eb3af076878c071c7cf15b8ebfaec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2434f021d678a82d5f4e7911abce58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a85261136a2ad1c333c1f9f911f1199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0a1f2a92d599133bfac77af740b0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fee507200be185447ff719634845c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b530962ab75444cfa17bc74e02e3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdff08838cca182bb8c953849f5ac313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29731c3b2d7cd6cf2795367edb32e00f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf1048c877da255a2d3a6492367e9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88286cc0bc206480ffc6bdfdedda424c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f35707a0aa5d0b6a6eec756787481217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772b6704b6bcb51bd45d287da77b50f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51647bef0ab10aee40de08b0924bef619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1449d54f11151ff0ab7a2e5c5a8aaac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d26b45ce5b82fec6a841c58702d48e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6680d357b1a0f7c0029750e2a61c4922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf59d938c589a074286e76a52a4e3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592c2e9d5c82e6f48ee6eac1535d74b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3c4da9c696efbfa3659c21b4209e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ef092179d440cbcff2e81eac0f37f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bb561112b0f5ab7d634f1813eb5ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347a94ee3774a111eb556fcdeead0c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534d5d152d526c43112f2563ef58e6029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2644af9fdbda4dfad33a7d2a5e1ada30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e8603d8151b6a5231d08ace27062d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa94c10314fda5306e78baffb5c0d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a212cbe4d0a735e91688ef0a5019633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff26b2163d61be0090b5284481f5de434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e081b7d0ba71548397c82c25c915baa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847e5ced1ad501ce81ee9d31c62ae7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe2bc92973398318915a6f83afd1f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa501120a8a9476b127a4a2858ed0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cea7df406ab81f78e22312c705baac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f73fbf429059d6a6b342ec063e271140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ad756500297ab2190dc0e7040bf2741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ed5cb4fc5e1f6f31715b146af70e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dc5dd9524c89785b7c9c8e916d89343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad02bc358bcf766fac4da6d8af17c6244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cbb6940f361398b973581a959b4ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f264d1bb2388473185806602a975446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd932d6999bda72ae1ccb779a064a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906128c59ea1e77c6512d08a2d047b7948.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892ee1f61b1343f87496edac9d0f7ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01dd470c4020f8357ec03ce409019e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb495013bc3f2ec66a11b0490dceb23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac657771a476e1c34fbfe2204d57aa04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288795cc53b70cd49d59c4e443f00045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ecfa664984003715eb7a8b34ec2146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f751cdbf00021039323ce7351910457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9808b8bead7eb77cf646e22ac79588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace83c4f3284f3589e0bb2485e91bd3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb2d2b1bc0aeb746a539b9e7df07d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a7ca24e22e90974ca1091742d9f9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b1484867fa523c3b0fc7ba58e8c5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c232d7665ffb9ae9694cb6e398badca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6cc636f7f71bd39eef51c39b5aec414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873aa97df0dc0b6d357f3d79e77576a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c066759d735baede11ba287832b53716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c850a40692e2af41220c6e48e942fe917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437584c2b40915a79cf55a919162709418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f321c51075fddca677535446eb16ab119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38130bf1caa0aec814b41de3cbede1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9a86abda728a07c2f2702dcdad10a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389640a3ed9c8eaac922e609f9e420a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07419fbea2572377bc410f4289d5b65123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190c2d60e3a9c8657748af9c0a26d2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe1a16b0cbf0b8df617c63e575045e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad2966dabd6471271a44677c982ff726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb9c58038cc4d8c7f74b0e5309cae927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533be7994840909ea58cc27cd7a047e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d692998fa0916685297675d5023003629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13559a08203f9f5bb2cde5c8ce42b7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85ec8cb854aaeb072cb0f10e5410d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b19d8ed07068a4091f521e7c1ea7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b77bb378c91c5f9fc96176adb0b52333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9b9a04aebf3a13755c452289e736634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830658add3abff450be6990b16a191035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805dc9206354ef15f8209087d58f54a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f10ffc9d8c7bc6574e3509ef43f36737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164767036290487e59144bba8267faf238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44726db6b0cdfeab3d92107a58443fb439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dec097faacb771b5373f82b4e660640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a81eab6bdd6ae2af356cd9fbccb8d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a1e9e11113ae6406a20a32c28faf842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4264003f65db3121f80d5918c768fed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4a9c6be0fe78d39e8848ea7b481e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591b9dcf65aa2e3770fdf8477807a9a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e2a65cc53e1bb6f9e90525a1b2a6146.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1706,110 +1697,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2076,51 +2007,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J25"/>
+  <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2202,569 +2133,544 @@
         <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="0">
         <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12856</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I5" s="0">
-        <v>14.53</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12878</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>6.29</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>17002</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I7" s="0">
-        <v>9.380000000000001</v>
+        <v>74.31</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>18230</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>74.31</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>18231</v>
+        <v>18232</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I9" s="0">
-        <v>113.31</v>
+        <v>112.41</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>18232</v>
+        <v>17540</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>112.41</v>
+        <v>12.39</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>17540</v>
+        <v>17541</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>12.39</v>
+        <v>21.69</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>17541</v>
+        <v>17542</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>21.69</v>
+        <v>37.71</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17542</v>
+        <v>17544</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>37.71</v>
+        <v>11.96</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>17544</v>
+        <v>17545</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.96</v>
+        <v>19.96</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17545</v>
+        <v>17546</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>19.96</v>
+        <v>39.7</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17546</v>
+        <v>17547</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>39.7</v>
+        <v>5.57</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17547</v>
+        <v>17549</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>5.57</v>
+        <v>7.47</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17549</v>
+        <v>17550</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>7.47</v>
+        <v>17.35</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17550</v>
+        <v>17551</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>17.35</v>
+        <v>6.1</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17551</v>
+        <v>17553</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>6.1</v>
+        <v>8.73</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17553</v>
+        <v>17554</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>8.73</v>
+        <v>17.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17554</v>
+        <v>17539</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>17.72</v>
+        <v>15.31</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17539</v>
+        <v>17585</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>15.31</v>
+        <v>33.05</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17585</v>
+        <v>18352</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="I24" s="0">
-        <v>33.05</v>
+        <v>6.4</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>83</v>
-[...11 lines deleted...]
-      <c r="E25" s="0" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>88</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>