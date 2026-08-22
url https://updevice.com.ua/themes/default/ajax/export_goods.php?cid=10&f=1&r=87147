--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c161023dd13f3fe0630394e0d61579b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563389d06f46a1d0ea81963b7c4dbd272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dee9c1a366da681a3725e106bb0f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a2949d44fd1a2120841f1204310c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae03d93f3033542a6dee621b19682a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2553a22d0703552006ca87282b7eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667865014aa9806ea1bf6886f3fbeb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc167ead898e0dad90cf038971c20ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46712b44a5bdbde86ebec6b77a9f7ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4e13f147d43453fc71f50f157717110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67458e7b683330532734a8deb38d5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04155e26c76f53fbe860119736b160e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230b4db6dc8086364eb1bc9496e3bc813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bffdd360ac8ecad27b261a2e792a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98dc0279e7c98f80e4ea6fd1fec95115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d54a3619e08a87633f4e4f3d97aca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601d37ae05884b55d0f8f86630e217b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286fbb65639a9f18c62ff2a304d9e2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dc69e9cdc6b3d9252bf02af3fb17119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a8aa42b27258f82467f7cbc235adc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fcce2ba490eb51070d23ae745f64b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d57a8fe7868ed6a225fb772d809cd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce83851e4b93f6ebe7d446d3afa70523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb73edd59c7508b73062e8faa4fa22724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec2fe828518f0e9bf0ccabfe62a74f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34324b88709e50dadcbe31cc412bdb1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185af664a1d633ee6516ae2a9a820d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7d82f5635ff4f8870669a3a16924628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3b40c0d8432b017502874e7e23c9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec675c540c369f8ab1044f34c261e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47797a17b3686165ffe656eb7e7217e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44cb11bbdd47b41d483fad7298e54f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a94934d6e4d0253ae9034ac589be433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f8f8f4bb43ff277baea07edacb8b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b4b9a5b22be9e898fcd899a22421135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa106c1b4973240f1bb7930419f1e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456547f64d6f12cde89134855a22cfb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec578a2880f13118fbcac275f646ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ff77a947c7733d7caa132ea60cd4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b7db7b2891cdaa216794c5a4e0da040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5382e1fc7a408e2bc7b34472e10d4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f952384a643adb6374353dd66d7d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89269793b4363073061df79c73c6269b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696781948e31da147da6e4a712af68844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25de86a51cb9f444ce399bc1f5565f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f530ba4fad782aca2e3817802217a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9a4319462f5f83f80a19a399025db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99664ee16123fad5e9d6b6f53b7feec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68611988c93e28985b3aebd4488eb01049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12f1b7d567191a90247532ff0d127b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688ed122950a6c62a884223784a2aa651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d024c83195b9cbfb7675e9872340c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9ce8cfd7180fc713da4428b8c74a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8092b266bad059d149be5e8d70d93354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cd1db42013048af12b827dc5c3e7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a07ce60ecbdb4bde2abe503b10f4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dca5b53fd89d70ed2274a95698cc0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9d21bb740cddfdb6299e55fafc9a358.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc2c3afe61987637e6203bc4bc12951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1c4d76b17ad8caa1a9dc0fb321b442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782feb3c4f1efef261cd59fe16fcb9693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b7b6d0b493705c2a77d802abb82534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a54481a1778893480c6f2cb9e55c025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626930b44fbc9bdabe498110ae26f7796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c7163e694ac3ba4c900a1e87918ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3eae9536b3a7e2c45de10ea8b334298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eafaf72571ff334488978460b539989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652255c5cbf6cc9be77bf71661cba7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b30b783744acd1c178c0df2c54f1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18eba81d2e1380507aa03e4f4a1769712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406c417315b17163d1bdccf98e7020913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44074659650a3eb3241e0c42f88753a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4504b28cfe5da909fc398856fbfb37b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896c91cfe7e533b0da5f7847fedf7ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28d2a36f02a25046785693c7d36f0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064aa2f23ad7c0a49e6b3a6964ea96218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691aa35d03835c820103fc4ec9a44f0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96165054309488d3a148f81f277c8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101be941f56862a85c0e733a86e55dc621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c8e024d3aac2e13eeeebbe010259022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69885152aab622e9bd29c2c302ee750323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352f587ac06fecd3cdcdc5484aa892724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9aa2a747f27d22f87c33204df0c60525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e35e40fbec6533dfb6a919d104a4426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df80ff0b99bae62da014295649d695927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47af9afc942f3dbbede6dcb7b4d56a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb192ad2de01c8527c23e0c1ce6bfbab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167100e015e8d56dc7167a4326355c7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15354c599be0ade49de3b748e8a1874c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e982104b52249fe21c8741e39237132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bde72eacdba162bc7fbe39b5d4a8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf55793cac9bb9be6d19717e5c5478934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4c2735efe5b52feaecfafc481d76935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93219c43ab5439c4554444c76c3518bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458e598b4a5ac2fe842dcab235ee43f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9095c0b2be2f809232270b4d9ff901038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a499d69d2f3289f65d3ce909fd61339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97b54b6ee76e44c47018cf4b7c632040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334f37433a0e94acb39f24a2f0c674b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d591de1012994a0127a0a5b66e47ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157b253771b8134ca7f14101787c9a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b3b67c5f37c8f4cf3ce88d71870bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184b1ab705057fd872b3ec5d33916b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3a65fec593fa19249fcc52d6df43046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7e763b5b137642613b625d60be47147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b33b9273987ed4350261b94b3eb9a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e237d712ec72390f786c3ede9b410cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbe94920b0a74b25d72a9308d2872150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887270f9414a4b14ba58b6ab2e19eab251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b1b05da9f787e9b2a0b0ceb0ea57852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3575c85b7c761d514536ade7e540253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66162123d695f743498dd706386f056754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875359ebd665a81c705d7173c4c61c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e350de3faa4ee5854311df5366a0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed8872c965a58e176d0fa6134c86a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149bab6ccfdeaeb9c4b502bb1e718a458.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>