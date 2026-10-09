--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,217 +14,160 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
-    <t>Baseus</t>
-[...40 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
-    <t>000010020</t>
-[...7 lines deleted...]
-  <si>
     <t>000010184</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
   </si>
   <si>
     <t>000010185</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
   </si>
   <si>
-    <t>000010186</t>
-[...7 lines deleted...]
-  <si>
     <t>000012119</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012120</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012121</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
@@ -244,93 +187,66 @@
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012125</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012126</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
   </si>
   <si>
-    <t>000012127</t>
-[...7 lines deleted...]
-  <si>
     <t>000012128</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
   </si>
   <si>
     <t>000012129</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-64gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012133</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012118</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
   </si>
   <si>
     <t>000012206</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
   </si>
@@ -382,51 +298,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b359bd8dd3b1d28c2be269c7c281c791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac683758656520321a20f2c411127e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f6cbcf96928cb376bbeb814ba5f9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a14b9ecae3e0b0d7f1472aff0ba944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e359cf0d9abb6e196408994bad903ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00a752e7824bed6b781ea8e598594c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da453bddad1434f77bf2cbfef91955247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c82bb159156d43c53218db459ed4488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6886a27742e5846189ac5c5a286bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f313d408a514994d6b6f6b8f5665310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f744dac3f9d826be9ed3477906199511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9abeb599674df967cd3c056013ebcb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98471181a502e96b2f173a278e4a37bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb064f629d5e984057393e16125aed7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670ed4b2a02fb56e73f00a8e9a3554e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bfd282831bb9c3bf13279ceca431616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede459b6b5803e256fd7eca36a9867d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bc4e5ecd2a180891c95db5819aab518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1716c8aff2e37689cdf13d507a43db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ac119dfbd65328b94f58e4394a85720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb01e09c8a7beef879f84bccfb6e4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251fe877209261ccda3c364957c895222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ca4d39eb040df4396f4f9660562e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ba0547cc394cc942619c4eeda2c3c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207ccd909661cfcc7c9eeac22673a8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f3efa74aa1521e56637451982bd4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d8724f6876a4c831bdef1adb8e07e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344d6ccc3f3b1ce3a207d925fad386428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366e598dbd030bc1d9974ee95df603229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa88c0f0842f6c313b83348a0b34c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5334fb33a5a9647f0dc02d8772b0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ee2332fcd36cc4a9d488e1587050332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e38f467077da793d35650b8f5b8e3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2448805419a586a140c1044a0654734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aea8d3e8344e065d6507f1d75cf5fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae707ca12696a6ef77b7873acbf59c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46821f1f3abcaf6d586f7f1573dc0f9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9deb505a02143e0ccddda71e5e4eea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37c7509fbb6b4d0fae03054b3f5aa439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab7c1c0f229f28038b56e8d2f67cfb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dcfc0ab44b72c2756e23605fb7c4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf66c9a7ebca576702c2df58e62a1d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e09a0eeb5992ce5266f1205cde96243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1573e79d41c4b8fd975feb15de4de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873d70d26ce9e3a28041f1cc26244f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef2a206b101189370fa9d47b88157546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e7126ed1fd88186f00c56695c0c1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4770f7dc0e66cf7477b216d92686148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924f43ae7d4ab6c800989e5ce2c0a2549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e08177af4c11674b053a3925e48d9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31d8adac8d018264122b57d428185951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22694fa130532526ce16330c32d7be7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0765041b98b60bff50146bed4de50653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb97dd20c16183f8f1537cb9ad046f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca38c975a48c9602bad0791f22ac86b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50477c1194470c5349491de84059dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0d4bd37519e311b60aa037ec3e53b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea481993ebc118d5b8ceb82b8c630a858.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5988bed2c3176e0461d4bd44da9c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948ad0be3d8ebf21262afd86d9cf0372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c126a1d597eb816fe218ca1c4b355f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc513a1882d1e59d07ee162fde910cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879204e687a7064da0082c2a66601ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230118b3e9965de8b5747a76354f8776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed4326754c72eeb7b2b717b1f497597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10552b8e3f8706c89a0ad2ee7513261d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bcb466612a22c871731dc4cf9e6e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec111476c30c8e9e5f9e39e2d7264910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130c513dffcfb77e6dfbef9ebbbb2fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ee1ee9cff0f95d5971c63d95d53eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1683347fa1b1fc7af063f22bf2dd5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21da01fd6e328f223b7096b3b5488c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15064e7673bdd98aae804f46c85478415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f856b991a0818cc44edca25baef03016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0db44b0f9b245871c50a1eb3ecac9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2465253d3763bc5883f494fa76de67218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae41e54e193151e8fbf284f48d4c0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77915eb26cd6a0216f04543007e2122020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85247d418b8d58bdc0a0c556b4f42021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2d9eb9d5bccba442294908ad0ec1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51ea24f12b79748f5155d9dbddb84423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9d2582414480b6fe63e375af75bd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a180d1ddd3e69b7c64d7c4c88f45c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f819ba08d9a986315f81d7c4a1936a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60982c1ef833631ca2181b22160c3ad727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a674c42c20fc0295d6cb7df16ffa028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2d1ecef2fd1ac7234a901c1a9f8d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddbc10295d1bf29681ef9077ef631a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0e054c2cbf81aca8d2dea2607773031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57624c2fc17fa636036dbda732f6911e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e4f8cfc9ea4a5b34c12567af8e22633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9ca6837809975c9b5e6268f660e9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683d05292980a7bebdab2f142feb52935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af60ba6d644b9dcf263df2d0e224e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749d225eebed00dca3dba46d3e945b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1708fbfc3ee7373718a09952c0b7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425fd7765b3739a0804fce0c5cf92ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298697c97da8e821bbf21c43becc9f1440.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1574,590 +1490,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2424,51 +1800,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2500,742 +1876,519 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-      <c r="D22" s="0" t="s">
         <v>76</v>
-      </c>
-[...213 lines deleted...]
-        <v>104</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>