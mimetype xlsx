--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -316,51 +316,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bb59312936971f169fc41df71a32c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885c2d3e1596ccbf9e3e32dab4d9dad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ebffed0a57a1bdafd1f6a1ddcfe913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fec8695abac8e35582ee9fce953ab44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe39bea42faf2de6cf3b3b30cf4d9345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7c980a7ce8aedce92ff68ef823cce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3a6dca7020dcc05931bc4f24c92ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2b4cb74b61cde77797f4644233c538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854810c34e3998ef3e2a6683dae1c2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eae4962fefb177201fc4e7bab36eab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964810a6048feb89b72c58021e3fdf311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8e38629fc3ed186100cd7a5e1c2a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cca3c9c8748e9a4f38af616701d3a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d306b5133192fae0420e976ce83099914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5c8824f7ece48f97848f90d0f792c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ac9723191299c24fa69e62a9396e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bb99365c3c0588a4a4a8d79b69e6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d266eef7966d8f47bd2334584fda5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f6b88b9419c377f9ef4282b6831d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd487a12070d7bf9cdae8a154442481f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd1082bcd7d89e185028501025d36a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f8d40fea9b1869c068425a242a4da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181c61ae8d4850a7284326e6b34266523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854746d23fc8f411ff7510ce7386c48324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee606fb99dc49764742dcac06c20cfeb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281294bf126011b479a11823aaa48bdb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53424ea254a80b0d01c1c68d9ee83b4727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236af80557e538c087492260487644d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c00dbba1a2458dfe9868ec2adef4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec4a3addefd4ee1a6dfe80cb40fcef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84236e20261dbb7544eb6005bf4d4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f58c996099d3e4fd00fe32b02e14c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3988a37707ca11ada6693ae9e723833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98f76639f8b33586f3fa3566cfcff234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66104019ed5aa7b99fe2282f61e607f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416f833eeee3bb7e3a7306224d03eb236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704530034e057262cf6e44151660e6aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1966790ddeca052d643fbc449f5d8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe0608f8fd205f8fd7ae395685d1bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228a2f8ec082e6bccc32d0e59937c4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5a10aad0d70fb456fd573fd1257bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d52e009aa4d7ee53c9f06d2b02058742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdd73551910d7a009b9b5b3ced5c3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ae1bf01cbecff1d2fc4ac5b31113244.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f11efd54bfb30496226a74bd57501f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3565f7a14eef1c52c007505457175202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0faa6898f6677d3153798ca6be46843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26b7c9029e16fe128bd92fb5c15e024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8569d0c94438a28fd1beb225f222b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dca7872001a3302a5c08781f528e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467764978239e48e0b9305e2eeb703917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700ebbac9df69469f32214caecdc6f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f5dba1670412dc6e857fa9a773b9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e0f30047622006da7c22e1a1c9c1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8375580d845585bdbe9c83d5d88d7b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accb70a7e2c98e64bf3b09ee0f01f4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e597f62396f24fc70b4b64087be9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32846a44663ab094fae8a85cae62f11014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce133a262cc8035075fa0125d2768a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8456085d057a572afca381a3ae58d8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967729250ade489820f1f558a99ed34a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8230eeaf158930da9ca260e18f9687018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2f76f63c30f4944832535b5cc279919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822649cd76f766aed049666c4556605f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de68cfa0533c83ee73ace389a6c0cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba01d3d8f807dec17492c3852486e3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa0bdf146e2f4577aab4f7d0d76da323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b04c22ca204d6241460b77869382a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e460ecaccac14056112f207556512425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fff5115268e2071ed58c7d28423d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2c0e2c864cf0e7ec04cd0bda9421b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15abf049846039e654333b8ff5359c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9491f34085a61755fa2e5ba3d2d59629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b31035e6dc5534c97f644b3d6a94230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c261a5032b5e01d1b2c00288edb3c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcef4bafad1b5e923310659e2e696b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5a07ff7c655f605dd76a906b544d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d7aef83327d55af76e02eea05c56734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abeebecc5dcef22b17c3f2c5ede723935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3c1dc8bda7c9c45379555dfdcfba636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351161fe0622ce782a7c1edfb32455ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28982fd07753e929a2da0046c470184c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835c70e90f731538fa5b7ffb8b6970039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a100239166eb3b85179975777f2cd6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fea56057f4e61dd4b22fce6a25a43641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b575754c80410f8ba20127127b389742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982f14db16cfb57ed8e28b91bc1860d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4eb6839af08c5aaba43b1d05073e3344.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>