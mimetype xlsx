--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfa9ae89f539e718f440d02abacacf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899edcac0b7d9c8c56d1be162f6906122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107651f44f37d088a1d211bdf7a854a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eb420387d1bb47660b11c35c2fbe04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb283b8a7e8e397641cbe05f6aaf365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940931fff1314ff6cfa7c81f4bf847de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff1505bc6408920925252899c58d987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ea4ae8e9147a2643b8c0d201a27b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740355cc5bd2181d0fcc82fdd72a9da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fce1f85adc5fb4cabf53d5a40132f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d70245d067986ba9953acce4ad7f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea623c62a805b9924dda795851b5b7a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850b1c3464ba1a78884700473452b0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d6470cafaad343d0b3d59a1f4ac9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71628f3cf7bab1a685257bb3585cb2fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d423165bdf1b4a89cc0bd4f4f94df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112efa9d755073ebc6e0b33632c1181517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252290ad321eb2916660f3af72657db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71566ebafb48701d6401e6bf725a9b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1afafa85ff9f792194abe6bef3d5220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f648f80ee91d8dc759ce69b077de76621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56327c180ff9431e3b4e62c2fa943b5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b280d74e4008cd2b402572c7de353f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f425180880221d8b19888cfa164f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d24ca53b4c402abbcee53b5020020c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b627762b744214d0bc53525e65404126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f18c932e6528b36dfc79ed1e47b8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a84b33439b61d389c6a6093dc70e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8f45fccb624f8e526f6c0cc4d901029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0c5eb0b1635e171a8f9deeea67e3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e37badf6f41a93d30f96dc11a92dcb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4df8a4ed749d796156f339cc9084332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff47aaa86983b400d1ceee510502e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea7ddfc412b2e75fd7245898e6bbc434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d599bd7c8ac4a137e77ec964ea500e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fc7a47c2d1dd09f46003b2d9df27d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1dd4cc788f06031cd6abdb4af02cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf582359707ac609ca2b4266e75d0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647141ba27d9d652c77f8b7db7b4bab339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea28569727edbe51dc93631c4161b9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082e275edc351f733126cc9b43460a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491930089b5f91b9640ce8f290e006ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dbda3c707a14f42a721b751575a9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061afc6e7df4762511868f8d5919db944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e8fdd6a2032ebf10f9f4e10fd6d2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f362c9151727350d6d55ccf922fb846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d21d83e266494025252bf9c08bcf5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29a8e0e83cdb76756b9430d811237648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aad8f86c05d5b9ed58fefe2a94572f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298669e6e1c7452e5136313e69f9b1dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60997bd9ca8795c0676a35f011ed2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab973b486458ffb10130978d53a0751b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22eed365418c9e09cb4885b2b0b8c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11704a8b3b19502360b294ea81fb858554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd48875eb501292cd8a4890186b23c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba70b7ae7eec77a0c9edb18b840d0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcff2823607b31e77eb882555a4ff357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d98edbfd4e33b27331f950b647258f58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2cd3e0c2ac9c4ff32be64d1cc7fb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc94c01ec385f3da3698251cdc7fe02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61dc97abc32eb08ad41b1a48dc84a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e8d5ef5ebe6c60c1d6aaa5b6f69334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e814245c1ba66db01e7348fd25f12a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68833ef9577443b3efc741b40749bac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c980636973e0ec160b80da65836977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d36e357c257c9c47f56aff37e853d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95b769e1dde59a384dd0beec7432749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cef0e1d41f8d9be7dc03d64b9b15b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45039c77f45bcf7f360adbedd44396e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e774c1d733ba3ff9b8ec0078782f2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27853aa23e1fea28fef1c07859a561cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1160620c8369a90e13a3120a6b5607914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de16115195931eb05d1035f0c7a9a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028eb1e5d2359d56e01d0f9019ff08916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13656e7d93232e80194a8740fc01c8b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d76a3941fe6904dcbdfba1b100f1f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8d51ef8f17aae62d3e32bdb0e845819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b47c5bb9d46118e2eae703cdcabb6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdcf16f308496b23bc9a418a027d5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c4651c1d4ee3d2c48e4ef3dc9b79222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc6029ee3e703db20e5b50d28188c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce1acc07703c725376c0a8b83afeca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a78fe04eccf1333b4a01344dbbbfbf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2b4ba15196c374a846466437d85b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4ea38c2d4d7c76a79779b39d8ad4727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a191dc707ea026759419fdf9c962e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a986e225998d0a54b3637adfbd7a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1f6bbe779b6c1d5560c3bcb062ff130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61c9951fc3a528662c83aad7d931ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57aaa867977e0e0355b503a03a3a6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce7df824eb0abda3000734e7f405bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e411758563971e8d44ca4abe79fd8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5b277c7c41809917dce075b08323835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2b6fcdecfd66e1b43e8193b54c71436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784ff511710c9ac350a1bf1a16b1ebf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5280e0752454b65980070a010b8ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388ab84f816094c61bc425b25abc14e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd06dcf57436cc2fb17b22c8021899b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d34e18edf4ec66ec0ace7d0d6304ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121771d193c508dd30dcb4a4175f7a9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec996cd654347f473833a9eac3cf525a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946be1bf1bf6ff21a34b57f739364bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d21236d269e2705b76c418a32259e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61353b9a9ead1588fe99e61b9746e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f1ee62063e77de788875be606a89047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e590abcb08dda278585347312a3b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e153f7b6796b6119d749846060c58449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736de86d397adbc24154362a777ee5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa948c43a49fa18c41aab1549f1cdeea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb127af5c73461a93f650eebcbc0ea752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d453574c40f1b7417d3d2ac83ecab7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22d476e682a190f9830dd97e0ecf9b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171fcda8dd2214e2d1ce311a3e08aa455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e3114da2855e740683440dd4ceb2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af638acecdd5a2784ecf7342e7257757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c10f93d47e19ea697183964465bca58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>