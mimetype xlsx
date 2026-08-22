--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b557d1334f35a6380c52b55efa9d621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65582e4376b837374820ca7666dbb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213c6ea36992fb992d50b48839746b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b62d70e22cbc28c097ac94394cd314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f1e38df13e413b42a84e66355e6345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ed1515c9e3cf4c95c2f22bca0b0c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49050493847de2b5ea858c1073284b847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0efa047a7b3851429970be61463c0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11d6fffdd4c8294f25f6546f38abfa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc9f1fd327409bf5d062eb705179ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127376c815338e4311478923e70a5a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af78868aec8c02696627b04d23382d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd212517815df33a296519064c4acee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f55aceff8d0ed1dcfd73a4766f194414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66d61a4beb04fb13f1b41eb421ba1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c154b60acfb3232d81624a2f188478c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bea3da019ffbfc2b5011b4ab2967017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ee2f7c4ed57376c511172874eb38c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3819343b3ccb555a482b83f474ac5b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0357020c8a885f7851d8886d67384020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dc8e888cd223379f79b3ee4a3d36121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d21a097dd3feb8d265ddc5b6e5b7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5256642837646335e82817a68ee3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807927d64a61e754314f66cd0dccb44c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8969db1345ee9fdc47dfac26c79a01925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61e50461a0c3d575c67dd2a51a582526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821b338ad7e6572e364df32b436466327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c582b4b4fa04490c7e494a03a9b2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d1993ea02196ecdad08ec2fb1ba2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c0ed36951e95b544c94a78e3f35ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a01906062d411385a9b86d0654cf1731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3ad0d84c5d30c688f98c99c78007132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae745b5e58136a432b88a1bc8a5a7d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e160574ded4e76bbc241b2c846310734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653651eb0b97cebbc62ba67e85eefaa135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7712469279d421d2ecebcec5c02f8e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b58bb0491cdb1906f49d630aedfff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43157d8b052ad3c011455695bfbf60638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9353b4a31829ef0e5aa20386beee2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f1a2b66495fd55050572ce08ff77d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5e3cb8327bd927583490ef924759641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd41c081f94d129ea2a007c1e9f07842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9a02d1c47d7c3dd37ba418c4978a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e88b1d1e4cc411b22cee639b89eb744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f3088cc8965a0fd05e4996a86cd2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515062ff8cfa8d6f92f059cedeaff8346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df80b115ceef89c82b255a668b3f7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6764c3e75c1d289082409a82a3262f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54ca903682df9c710784627ffb0c1749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd70df33b6d648bb3f01447c74958b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ec49f6b55070916b0732dc9bfd34c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51713e29b7c72794e791216db0133dac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcc02cf63572b8cd460119ca586cac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941ff7e5b9c9db7e811ab1b98dce38354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7605da31b5524c9ddedc35c8f38d7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902dd3e2851e72d9afc771a9f14af8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b4fe5edfeb630f53d2e838122f9a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac53ad4b1f461c6812845745fb7d55758.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40474513dadc610359987ab545dbbabb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce1ba3c0dab6e77e85f516c0cc1bc12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2f689c1afdf55b4ac2ea4af4da8a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06181600f11ae687965bfb201cbad94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81038e0d3a5516c9256ca87438dac3ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06467fefffeafef203ff7f07a963986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdfa637d7d90194c612a702d3f5ace7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d20920f80e839ff3e305db56a74788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321b78778ab65d1cbb17324b153b8cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172dd03db5b2d2c950ed5acee861b1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1cecfe25013bebdaf2159ba77531811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5eaa016b4a0d36a296e833637f2bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee11fcf8d78e4495d2d6f8816281dfc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964425e2b8e989ad5e18ab6275158b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8505ab83fc98966d52ea518dda569c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77185bdfa736fa80ca71f4e7f686fe6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962076ca83c396c7c1ddc96dd0ee802f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0dcf5741415917c75202aab778aa218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe78f15ae471846eaaa6cd35c9a720019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67836fd4b107acec25d031279750787c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8d6dae577660225e2a974fc1b3cbd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127e5d19d4074f33394ad91c2fec9b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe59cc3f358732e976dae2b6a6e72523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b109a1abd015729433b83d53f1bdc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdba652df714c4139b22a370342d8e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05b6d41d0dc1193906df27a028cdea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d9d834a73c2da96e2cf7772202c6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53d19eed28e8aa2e28c5bb31a937eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50053caa17cef6fcc46cc67af558216429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e776eab9b941cf166a7b196a3731330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5fd2251671d7284c98f53d7b1ea3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9e73236ee1f316e3659e4a0dd687b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac50a17a7396e1ca298f36c4d75b07833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5821b611ed80a5a0214cbb826221534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b082b4939ab67c92d1a8e34f9a9d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5de405e6628953b52895ae93297d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ec537179d9422e427fe8fe386f05e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded62350c6ad41d003f18d10a0a7ca038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadce529043bfac20beb9a82238bc3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b976fdf668bc44c50ff2eb9dd53b8bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768a9618c01828c6bd1746489c3e0e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc31bffa06b69760c32d533f62a95642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9d417f93bf6853fc337702040b0c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cc932eed4a9fc742f623e0663bf8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bdef301e67e3aa1e6f76ec93dad9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c0ab84137af62d61367f3e5556f7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1918c3ab279054497496096a3f205f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932402cbbce0b7e1b1c283c915a5628f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24d8815d2b60ead8163eb44c45123949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b7036bbe157fd28988dcf0ecfcad150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f06a16de40b722da6929b45ad5172551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8eacb7661d5f82f07b49a2b9ff63552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529156ffdde3bc073148ab44f874e1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217892719086a715a8b7ea2f42858b8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d9a93456853588ea43920e937990d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17fc4ced99d7f396115dda6d8e0abc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed17cd69408e9ca3ce4349f6969fcdd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36793eab69c436fc5a4216176b2bad0d58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>