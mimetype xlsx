--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0db0eeb9a8f6945d71d82bbc818c671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050188fac5bd05dbd18776ae0aa0afe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb804e857ead03420f57c1b7b49883063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb1466c6084aa58ba676317826ae0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eae1d32b9e75781913897877f90acd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f9c1d64864bf7c9994005824880426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961715cb7ed0249a01ac7597e3904ccb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b8755848f8bb199f27551788b17638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db2a70b46b937420c564040cd31fb19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe338389b8de735a9e71e032f54f01810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71205a02e41aed9ae80229f8d2a199311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e895096e1ee2afaf6efed52ee935f3012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27414630392bb917418210b7dc73a3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f93a8fa15f7b1b289439b9b06c28d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0d1e6fed2d3d5c9608dc4c0a8ac6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816b608017574fbf033ce83414cf31316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e3b5948015be97fc8b8b350ec775b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb967721d18192be698b65be4199d4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766e5c0b3708d635ad4a5e4f209e14419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331e489719182afd01d56d5189435d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13bfccb2713b3d12b14fb829ace66a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a64773b336cf97f6598a431a63bc8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b344a9e7e98ac9b260b152fbdc1168523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03040b4c59422dca311f3a9e37d61bab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf042d2cf8f16cf3f3756bc92ced74d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0411abeb7bdc35f6ac81e1833a52626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d952166c227587a653bed5112e92bf727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7293ac5f67d5c796f687dd3ca28ddf628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d4d76412b2dc2c591e4208fb6832829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133917426b14df206834eeaf3766de4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c0c5682318ee35c319c04d2156c1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa71c57d7a03d3d7c389d174b4225032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d89c213ac7c666810b6e01134e750f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b21ac7fbfd67afaa630b71583b0f8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e0e9ed5ea080878c0c08d5d49099e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc1df15607fc75e7bd2a844bd0516636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4705dfc7e28c24f3e84c8fe1c2278237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7c3bb1f8c73a59b8d73c7fe203d5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed68318a9fd14fb92c7aaf179db62939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8aebe33b699e205a7c26a71aca67c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13738d8e3f01ad32a118079713912e7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42929ce3c40b9da59b4c1ad0be38bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1ba702081e40ccaa839b93838766443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46219f97896b5228b24a03ef450cea9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd5e543ff7996b71b5a109184390aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac2d2396aefd1e26b2964de42f52c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ee252c8317a848231dfd61b595c0c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433b40e1e77fd255fa00fc596d91ff948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cca624dc585577722cfdf7304637c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8e30cf3298fd7aa180959ac9e299750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1ebde8b7baaaa07bfa00504620b5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa9f138f6958321e6c131b3685165152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3824b909c85e3bc3f232ae08a4975e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386c51ab868c7721228709fd38677a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00df524a94b72f2f6fa34a54e4c28d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb276993713a06c73d10090eb9dd607d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1628566019a5ad6cad7729ddbb3259457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a7b2fcd1359cb1e9ec9d7f2cb0d7958.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762c26947b8fd44fce5db911aa21f4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced518486656a9a46e3ec4f0f06e54b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a98aef45a920868c344058dcee65883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e04c3e3fd8cad845ff1ade6128eec74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7965cb20cc7d2aaebbf265be9087e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02791e21639080a210f72d1329539f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d145206fd3bdb3cca5ba87b0115057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae73eb287b3336c9d244ea7222142d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515176baab7983d2e12952b51cba834d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dd892779e6501bb60e5f2d06a9b8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b7957eee77567f33d8429ceb0a9df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4255a8525957402463f80cc9d8415a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe84869cfd5b12284e6c4aba29a93513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b82567710d03f8e7475b62fa74968c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e879eb0184b403bdc150790f2282115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8d03b625a2d470b126574dd3122f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715270cda883c0381ee48b8548bba9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd5b5179905f210b89ba3fddda856218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb21eed5c0115b1397ac9b80147152e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a39437b9291cb8dbfc52ecd0363f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d21d9e14b6768e99385c1523413c1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2dcb0f3a4a64f4cb5d862fa099e9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc1e00a5135bda4ee368c34e68a87123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f1bf8b7a919fa5f82a29d6000872f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9b4e30cbbb74c221394fd0bf5f69b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73326e853cfb1462d6f838c9f55a4fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16483ca088de240f14616e1a11b84e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52000807690d9b6550e2c26b0d04774f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf36e259854fa0abd36cf776d09c65529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e726de297280bd953c762ca5f08aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc08ec723acb81443985f8ed49621c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12b0a18a2f5a4811c80e771affcffd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e744ba3888cccea467d62fc75d71dc333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9f503c89a230600369d60451b7e6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdcde1e8cfec53d3887b9b3bbeb53f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460af0839fa9333dd42df5c132cdf1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75402ab3dc055554257b697a72c1c98a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d0664446ba39d3bb8dad12dfa693b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aba25a5e878ea6a31e2333b60ab68339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266660b68cae81ebb1be94b1cdf02c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df1f10c82f694c24f43b4229416b8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b432f76ee01167b3afe00ca032970f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353624eea4c949a0edbdea5978240bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea4bedcbd49463627d5ca6324b192744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0823f3855a46a138d91dcc51cf43a8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5a37f6e3e1d9f9dc044ad1f50ab4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49df742784ced01c8a8ef42774fcf6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff73bc02b0afa951f6f8f7e554f87f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e6459650e82006db6e40bccbf249049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531db4d61c384817e2a829c7b297a2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7dcb1894374ff1ba201a6b385012651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9aa710cc8a5bd80e65d98606300e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbd666f4394c80097fa02b426f6f6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fec4e06ea8e298cb021fec2f32475b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6a51b53d655996c17a395d5c6f29155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033e6e1c7829ee3aceb8833ee39638956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc52551c03c84d4a25d37f957e1f49857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d3345b83c49987e9c1a4d6164abe358.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>