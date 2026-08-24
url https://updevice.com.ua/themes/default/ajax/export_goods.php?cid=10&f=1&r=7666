--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931fce91d50c902a7968d56863782c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a829d83cea7905ed30c69cc6c26df22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e41344267d37d435d193b0065922e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23751c9e55d1dffdb919f0e57315b4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb9da6f7afca0eb95aaddfc79c0b455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1380527c306255bd1a3b3465d5516ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dad863606681b428b4d1eb005017e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807a7cb80a6e4c235db3e931634eb9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0c1784bb09aa603fe12737d1fddd59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28508aa6815cf6cb3e674eb470a02fce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db42e2e00ce50cc0c61e4e3dc680df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0a97b426ae41b1c156f884586b2f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2a89ccde28bd1199ac6831099466f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39ada9d03d5501e7b61c7e26ffcf7514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694dddb2595ead2e6664bb2a426115515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b0c34814162a6668bb757290653ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a4c5e4653e09d77bdcf70d9a8946f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386138868805c4954428075b5df0dc5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c146fd2ca7aaa873ce8e4f600d91c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e34d02399f77f568935cdd8d57c32e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f64e2fe08b66c35bd52e053c1e76be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2677e981e858422d99730c0fbb2ecd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c72f3951e73a3ff672580da204321a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581fd11919d57c05d6799cff8af97c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62868d059a1c42779321b03cbb41179325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b2080b7b10fc354e71268ddb4cff726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b0de53371bed4ae5d26b4e81ffeb427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0de4a8e0ac4436f68c5e6fb13696f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320502661f05bb991fbcbf51d70bf3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebb146902cd34a437e5071846b5e6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc29c220e202579327b3f7bbc6185031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da23f6ce792526e75725b0a632da7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d149f2473a90392477a88020da92633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25cc7917756d7768be335905a8fdb834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4cc6d75a6abbbae39f807f68947ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cd7c6d627068202d6f5567b55b98e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecad196a94dfd9f8c5eee3dfb25d8a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f253f70641cf15f24b53b9f3ded2f0238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd32ab3dd67ab53fdcc6eee42da254839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d06301dd3b4777d48095f9648d7c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdc93f59fbdd8b35a3258e1148654741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec9019f36a36d0b3b9e12f02f7ae4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351227852c4b0ef72feeb8525e5078343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d989f943850de693de89a8ae1f32544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef261fb1dba6918895d30610a70086ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4d08f9f70de8aff3db86a743eda6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f0191129258d43e83551be034645c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25674cced2eb1289e1477fe459e3af548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be9269af7c3f36118b93b2bbbce7f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bf65db376bd913592b0dd0e500ebf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56291b226f213d06fd81b3d7b63fad6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec270140eb05c57041558324b41bd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54ae7b3f9804e61d05b90e7e99972f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc421b68e6626af873696ddd674d6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1713214764efd86157573a71f991cfb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4649e0788e5736dc0cc8de90ba33956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23feca725448f7f2d52d4f536bb5a78757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f1fd86ddd0efcef08f9941895aaff58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74aeeab9cc918c7f8f9eee20a12c2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a323696f69913eb26c688f2d2d8da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8247d95a07060514df35622ebbc8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b2c3b303ce18f7bb75b4a77563f3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caed505298cec15f4ce861ee629e0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f17e26bebf9353b097207708f9e5676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a6a1b24228586d7f1b9102b268b5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee8a7d83e9fd3901de3e8d51dc1bd58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef971e02553eefc65f49bd8bcdda6c4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ca7954187289b3421e39bc86c204610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2578c965ce6da267d3f913db82090a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530610c0ad3ec5fe75de936af7cbc01d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747947e4b0da4ee00b51ee1dcd4210213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65888f1efcfce1d69cbee2fa0b6ac114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef8acfc27c755b3a7f58d25f346a4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48795e95bf128d3adc74bb7173844516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaa2f852566f347bbcfaab5e4b7e1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be675f5472eca0c04d6fb1f4b66ea0bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc486b2cc090c75c68fd97ecaf146619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99739056448b493ade33d004f1a0a3a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a91e15bb5cff3f6b7183fa6956d65621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a007679568a95535cf3c99bbed862f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036f1fec5135c2202dee39fc93d597a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f3b2a993dcf3fc33a23086d43fb0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f9e72a6b27005dc05e52758f1d75725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a636dc932f436b7f6a5deefc4695926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026610c2e97345794cc192a82414a85327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df335254ede028a2002703402d49bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96d0bd9892de7f3f7d572b1195fb7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9c3890562d763a9d97412e0c2a1eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c7f4e60e99439fdbd2f2521341d1b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64f5c8ba6d8f5208e65d99bb5c7d9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1394c790386b818bc8d6e7924a530f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ecfb683c1916327dcec9b92656f4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf40765f83af9a6fe4265508a2c9cc035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf5eeca2424d9cfc47c59335e82c2a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257a702eef8683b9fd186475b192e4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd763b4921343c9bf7c9f2ecb3505b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df19a13b851c64c04a5f0ec6794c9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eef84cf6add97b1be0a17ec24493c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a923d559d75114da5a9227a92999841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db486d5e571a108dd15b8115e8409442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163254b849f8e6e3a8c4e502edad08743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031073fd88c48613933cd929aba32fa544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c50a4d9754b16c0ab60c26ae539f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ca6459f3ad1d5426dfd6951fbec3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a4480947c6a5998dbbff4f3b0ee2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262884135cad00b2c5097dda345360a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95855d3d65211b65d640edc1464918549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf0a8b3722f60f0f8f5587c2a9484f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad3cac98792030202099cd7b3569ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1f4998beb8f260687f6e939c6515d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7f82d8b7815d164c99939bd06a83d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6529c7cbe5b6dde4781488058457dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb86d8406586168ad793d73b10b784355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572a51c96821c749225dc3486c55d2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2f484ced9df753c3cec71405f309f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade42f23b9740a66a8ce90155019bfa58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>