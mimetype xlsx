--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -334,51 +334,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04836e4a63c5e646b5b4e828c475aec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebee1dc6217940ad2d9054c1abce00e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646b60cdeb4b7a8f9bf35d000e4b0fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e6d9f65a7649b759c816de0d0c17f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f478fea838b3e34e82fb0de732366015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf8254ca2b27d35b55ff21e1a6fd0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85dc42747241c9e5cbbe59233fb96c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522050c15f7430e6d3ce4c893b73a2ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1626dcfa5ea074265adb397e0f2109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2a10083af2d0df1b317fa00fae0b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173b1a8060aa45907237c682d17649a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99492cad5010cfc744b7b4e4defd944312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22597630f85a7676f5d9117d8ec5ba0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db6fe10f252d3c1a32193c8b4d689c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e47df736e4b4d54cb18f477c27951815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702f28cd81922ec7e7e28ddb3fadd6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e618948c2f6f5a591aca4b513eacf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139015805beae280f7cb900a74bbd53818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2727f0660499a62b90009c4d917da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506ac8e3870e8512e3925b8a80b2b1620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75dffcc18bb045273bdd3921f5a74d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9c0bfc7cc110d0066e2b7946a307f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b416b9fa78bcc1223a880fd99655623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58115149ceca3869662d6655f211139424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625227c6fed68f39b6f2cb5dbe1809125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c061e479c7bf2ad1a86bc35506e63026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07ba58c77ed8a052303863d614ba9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c79bc21f5ac906bc9849390642dee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34263c34760e081a9aa84e6a6714445e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17831dc820e620413903d7431e5033ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4100a49db250d4167406b12cf61a1cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547614d4bd5a85c45a6a7407cb1d1b1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a667178d3facd07bccf783996b8709a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a724b2d914304b7157fe329171b5daa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0f27d0638943d22b53840ecd81fce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece71db030dae23b772f3fc4bcff3aca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60894279d2462eabb9021b9411d9a20137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e4531903b3293d842c81b46c6cc7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd29e51286a688196850fde3f8c83739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c7281ecb968f291dccb47e144617d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fc161cfe3812dbbeb8078f14af32841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91dee512abdb7369527a0647989f8ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b95bc7c9fa270ee9988821ad0db5af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe1cc3bc279b1a1d72f063cf6f09c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c31f53dba1dabd9da36b6beb213f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9aad4a40a058ac06c819be5445b6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97823108be2c2444ca612b636bb9529147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54736fa1fa75780859a8b3aa896b8b48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932a2b9f51b44240ba1d8f301a89a831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd710e3df1368833fba7153f20f0523e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d8278bfdf56898737ce8afda5c8cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416aac4ca41d0bdd151886b4579e944a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3bb5ee061da958a3dde38f89f56ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f49375ed7f9b21a35f3b49199f3a6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388ed79f583fef314c754f6382b5e9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4d984fc48145eff6491671f0884828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a9ef9556465c92253ef96586b8c639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbad86649023fe0bdfaa902de0970b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae78b1068b1361f502f8ff41054778d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f296bf292400795078548f19f2eeb712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12bb49200d7a0d6d1a8806c139418a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e060a1918432d6bcfc1144b385179014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3deec76915ba4acf7dc4b23b9cd54f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68ba7bab8a1a35d7a3332a1f15c08c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bc553f64082663d7f42bddcac2e6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840a7856b3e9bdc2f06173820bc87da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86e358ea77ebbf411551fccb8a8e1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364bd90b15e8022243a9fc35e7191c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56736acd3a714e37f10027fa4373db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75121e93137426a55137637fd1bfef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d635168284d4c51e15cf06e3a60c8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a6c59f222a59031574f259ea3943324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d3383ac54372284977b8012de9b4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d778c8312f6ea593c263ade7ceec1b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbae43c7680211ebf91ff51a60c582e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f93b7947abe431e30f3fde19dc80628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dcc29751c07d462450081ae1a9e3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fa11336f7a419fe6f18dc4a6bb2ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f069ba82bba43d14f29601d5f791231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b88daee43cee6074570c3dbc6ffb6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b8d8d9690d414bd291b4e7efcd8f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8d63a9b006a281d8208d45a22c0a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7282be4036a259dedf3b72615b44ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fa0df35944bff44829b07e513f97836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb34fca75368da527524764889a80d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005835b2ef851947f26150d2160587a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413fde96c1d0d8be62edefcda32e35639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509a9a1000a8e2ac38a5b501d720b3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6a8cb5d5a766deb2ec0c666c78b4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27abd24c4fefbff7fd9d51e35d6e3b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bf841bc76f7537644e4c669c4961e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86785c7e633e227444aa122430d834544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02578d3fbd48548926cdf749566a7f8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dec111d0e4f1ad1c4605f2975eeb246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93b9ea855ce95d6c7bcfb9d3da240a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae175a57f5fd0ca6f0f038b239154248.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>