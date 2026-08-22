--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb75f01bfe771ddd6b49dbe70766331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098943d2b64f129304c5f0c4bc351e392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cb30b3e2e9e81d74b2c66bdd7e05c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea550aa2532dbfc2c3c92d5377ccfa274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9a090156815bc6968cd8765f0020a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e5dca2811b7a65b38b1bd8f42044d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719de79c7f9dda45810b8e1d633c59c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d22f4ae68a8811a91181e95caebbbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e117eb71f7f4c97bc515cf4df914e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c174f5fdf5c705b735211cb6086b9df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95648550a0990c2b8bbfe4758a0780f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cce5fdf5529733135b63f80b3f31112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c72b661207823eadb499b691cf3ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b732b81f613bc9081ef72fa22dffd2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5271e4a174ce28ab29704537d70b3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f8f9ef4826ec1262ba2eaaef073bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948442adec0f9f0ec6afbc8a3f7e89417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6f05895947e925a574652f60fdcbb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535301403fc2655bfde4292f5e7238219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbf1eca8ad80d4aa9b35eefac5c98420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c6855d78f82d8139e02aed69c1d1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee31c1d120aebb8cab8085e139de2ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12611186d293de65f832974e17434fc723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc13ce7ec72f8246248b8f39d5ec4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b17630d20fe51ed51c5f3f741003cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343b88a96a834219eca16b273d8c53026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c8ae6c0b4e0f6e96281c1a477939227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2b1748413b929d27e408044d9dfc328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4bf8b7fde666d09638901e264a72a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d9fd16714afd183560355dbbc515230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968d88007c779a903302f67c9533a9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a14208835f571a3256174543fe0f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b2b77a158dfff70653b5c183a455c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058cfb301301db8463eb0d7b810b7c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6d0b28ba1115e052bede052ae990c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e24c0e3f38dd5240dfd486ae6141636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63379d3c872f9b6aac395a24337283a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0057fc4fc1f6a83d177bdff87dde7ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a15306d8fd65b6427ca74669c8aab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72cbf37693c669db57dd6bd5f1c4ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8647f6180c5f910df0244bc1eca15a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82e799fef5101e9d74b7e2f84f15c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345b73eee398d812bf4125c6b9e8ce843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cf18b1567f9d34f2cac1c31f211e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e689410d759fe48ea5a2afa98d06f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42ab65dc942e8167e1fc064594799c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55bb3d4c23998f3d625c11574c645547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c39dc0e654ff25c61d7b0fb6cb9e0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9d3657a43c24137bf279d0c513a0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ae96605325f58311df3eaea7d680e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdc07483ed48fc78d17a8e3dcc649551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2a407d5b6a75eccf7b440be62fa2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69426a28ad6afc0a30e4f5d2504da253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5c6a71362e9e0d1cfba5f04eeec8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158745fe72ae40fe0ed55e942776056b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2103ad6711f5fa17dd05106dc45f6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9dbdd5f5053df91e41d4277822b9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd50e0d1716e96f096ddf4eeada4e658.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17413d9b6c285ebaf5885dd47558f2761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a45ff7c5065c431aaea172fccbe952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ad938aae0efd430437519a805b8ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2557bd1c8c98c171141d1aea96e984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766fec8405a35467825624b418d8c515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73da9a93167344e2e198f15035bc646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbd18d058a0abb6a20e02ccbea575d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9ee6b02162d3c52b94e83c2c706cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480589fdb78a3c9832365b55584d9479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01610619106fdbf47417e8a6673d97210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b89513dc7f953cfbee47926cfebec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058f2ad6f5d42c573741dc3b46ad64612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb787a087376b64ea9083ca0370c6a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f27e39eb7ed5718273fb5898f8d7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd09c63f81af43bab839f5125b162d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a1fd682be8112c017235b062746ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9752052d7535590d93622cc7a6a6e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e1079f24e8f01aee5ed217b65c10318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba45207c243e850124628f7228b0e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28163cd6eed7b7f7e907e6182238991c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc721a40cdafad7e9c28a94178a9c9a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09102db13eb9742d34de61ac6ceec9f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152cf08a6ec2f74c5f63c69ceaad95223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079c5ab684d808ef02aba9d1ed3456a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b354e76f5130b7b96a438dd195d458725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec929202504683c34f4fe24aa811ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76162a15621097f8a6e1e0420ff24027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc306fdc2105e90dbff9f8254b605a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a1c737df4708407cf941efacaa7d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013ed37ca0006565fed56a6815d996130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f48eceaa284508f167b7b4a429caf831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dae9c53973e122a33c16aa56b268132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e84d90826212cbee81921f7751dbf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b96ae8190fbcbe0af12cc8178d11534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c56c739e01b238b9c10e68ba9efb4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffee32a00cd6ae2d0f02f344e7440e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8ff8b285e338bcda93502e33e739637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb91d2e33e323aad465dca3f48faea938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201be7bc14c4989f0190447c312ec8f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a645a5d20bc637bd968bea2543a9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7922c1f4d08db2dddbe2036298c543e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96343c4453472c0460d0054ce25adf5e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb2c9da6b3c140ecc827c17e954c3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9656a34c6af3d3058c27ee93f69cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6928350b75e643de871d1c97dfd51c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9f00f46e06db1983793f87ecbf40546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663473dd1febbd7524194d4f02b4bb547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ad09bd13152ffda772388387680aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1610b08baf5a66706f979839105c4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2b990b82c4c7a516f9e7e67a0a31050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1db4ff72eca55fa15d6a3e778b0bf751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e00b34b367a9669de06b312b3319b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799c00aadc82e7ee4a468399a665d7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eef5892b3806f7b8b37f4b7d02928d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa011182bd7aef775ddcaa08b641f1d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b9c13f08dda906fb289c3ef153be156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874ab2a25b20622127acaa83029cb0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70eeb630a8d0fcb3fb85f797c4876158.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>