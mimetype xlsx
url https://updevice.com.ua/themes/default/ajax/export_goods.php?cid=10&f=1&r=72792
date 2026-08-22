--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51568a5614782d9942f4af7c7e80bdbc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97904606a5a291d6d59ea61f66dc28162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d571f49d790565960a8413371a0675b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc652122170842d1e46883057cf21eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17b8eb9d04ea2804e04186b99110845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae6f89e2ffae10ed773cf5063279136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cf9052482cb2edd853a64cc6b618a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f15a1570ff15681b038ee0a24de50a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d23bade0542c55288b9061ad3539af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1925a39cb0789848641ebf3573eed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e71defbf12e7791e148e41b4fbf69311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e6fded263456b6bb843565e58664912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5374363014d0abb05239b3c546851613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d490298c8e1111afa8eb6ca09c42d6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ade870c0f8ec1f0c052eb099f2e1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e96752ea9d595217228cfbb38c08216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822855a83c2deb6f630b00f2a9137d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8b2a2dadeac9ece9d60e4e698189b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd3e2739cf840466732154ce4a0ecf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df459fa16518ca2e8ed13ec5fd200e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54598347c42b2a0e33c909dfc5bd6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a85308590be74a44206fef51b1d6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca555761063126fc9d7bc2d13d52f05123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e90ab63b872e42a053f3b5f9666d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee6b1aba1cf164afbe78d2da14260225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798e49f61e1bae37de67dd33323b5ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfd5245df18952837dd29c444fce5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f638b6b8f4c8e9b7d1e3b8c143e7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f332decc13c916f73bc5d342bf4c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc991c1ae500cbd215c6bd6001fb30d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080b2891c0b6039b0b700854a2aad4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0f1d68d13bba462e221106fe45db532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dd71dafba7e948872fca3a508022933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd980b07d7b4ec77087e27160ed475934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f557ad947eff45a72f7985aa91f313e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26032033b93412fd976863ad27513d6036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d8797841e68f6d1b4a3f83e8065cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fe5ab518d834bffda8fa7b666c67038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ebff400a6214d9ea62e72515fdf3c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc32a190a2400b6641b1adf97c2baaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846b0d26e117d94b9e23b440b936af841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82452b3a263fd51f0c56c1abd630a1dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cf2bc9b87a9f2181486e99b4b90a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79711f97642ee8c9be57260e027e9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41738c37fb63203137087641e37808c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7ed9e5dde3fc9aeb66919ea6d088546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74640c2f0d4c77d733bd7acfaa1d504f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479ba0af8598317df01cfeb88bea34a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30f89b431940a69a5337dd61a7fa2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982abf999c57acee84dd86076a736ccd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd507d438471b45a65ebd71648c97a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3a15b9c59bc2894dd156db555232752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4092569947301a99c8ea52e6f6a4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3866d730eb36d80e26411699c982b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8aa00de124cf54ca3e35f77bf301155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8384a936acf89d02f250cdb12e4b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f478fe2ad6e00bdc516c50b7026e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e2ef25260ba5d31c654859ea3e0c958.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f29eafa4f3d6aaf985f4631df92511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fb6ed7c92fc8d066b23a262632aa82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70f8a0c000780ca6745d75001ade213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273a3b71455eeacb67c591d3a00feb54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83262c991d99e5e5939807fd96e808095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04d5149c6f2f400965e7a96ffcfa126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c637eb1f6a973def48f8f6adf22ee8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1283b1573883fe2d00df2ba573dab9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e7f951f563c4b43d1b6a4c5c476d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fcb3029eb3b337b00e534782b3a4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e88f8f97be530ac4a2b36978cf44811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a134e3ac62af220b9f6b1b514593a8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881c7b0571958b2affe57f74ed1ff4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4652da018045983aa3434a328811b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e70091ba90aaa554b3c514a5afdc915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25b5169a8a311a2278a40430c387e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955372e01bd382e253a4fd32ee710c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c84a5e8562657a5f5e2298efb8f40918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be264fd70d2fc1da963114b4261d476919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc402ac5f668f65fb86b165a8b48dac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8b4be47bf27229ce0a9b931c1512721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25461bf9ade792a2a467598869824122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73213b3df7ab3efde948a0104e08dff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbaf0b9d978e494a3b910fd9edc101324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cea18b729bafcbc01ab70086a1867825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bcbd0a5ca706f5113a271e6c0fbdd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a9a72cb3e80a6a8a3526cd60811bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081bf7a4c48f7300ddddb69ea54e27b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6d811a8f4ebbe07ec0790314a99a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ee7c39512936baf46bf46e17f46a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfc9ad6bf567f0370aa4065e79444531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6321a769619d264864417ac56934032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2f72477a39266115b9e95cfd6ca9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4ea2e3063816cfa4d9f7e7ac0fbef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c5e28373d9d6b4c0a95131478fa8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d9f5bf7d3d14b1fb63e6c4edc892036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf5a0b4461e688a4d142634843405b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d23ed6abb8f6d07c886f04fc8392de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a5302da0cffed32013203f8a5d17539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136a01be913b525120447468bf1fcf840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d0d825a8d3a0801de9d93e7c563b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cc6bb1927da3668146e4b503135a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41053ebf08f07c1ca2c54e8e36e68e2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0b763daedfb7c2be1386e5918341444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcae4f970220c2565aba9e048ca970a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb90723180307c195239b2ea9a3335046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caeb4408869a962a2f08cefc2b93fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b688240ffeef66e39493b58687da25348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb38a5379f6a1b40db024cf0b9af1b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ff57cac7763bfd9b7d0c2c2860d3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27783f28c40ceaa299a9126b2392c06051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eea6dc8cd451aaba817d584cf5303652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f25491cf880d3e4b2e13015d6f312f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063241de20c248c24c07e6617651a8c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af6629ee28c461a50ea3aef9d81f9755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f41bc9d298ac5b0228a1ce187f2b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884a652c1dd874ae0156b082d645b9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77ba969815ba0bd6b2dde830b7da1d58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>