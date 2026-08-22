--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9936c20502d553fc9a7bc10d92be6a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930903e694f724591e962a0fc3cea4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefeed8e8e748549cf3308bfcc6b27e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05799affc53c5a152bc93f35b9dc8c4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6a885207cff2e433bcd6afda974f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7637e0e604ae41e4d22be87cdf5e1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1ab5db54442a16448c7783d3976c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5aa51ba7b996443a94faa709a4734e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4601a6920a8b32366c7d28dcb70419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09d2cfc1a2b45bdc4d27efcaf0b8e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337446abe642cc4185059bb6cfb4037111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8622587747f1f0022083939e7e7bac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166898362ec5c565b76337594e54c08b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e7ee331d46e1fbcef6ad6806e41cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04eaba40880be06da1a08f5f4d072315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92885f2952931dddde60d8805144a98316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a837ffc19ce07ddee5516be96702217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a61a13666ac5746dc9deece2def2b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862a03c0f4274eae45334d23706c74719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d80fbe52d23a25e45921ccb3bf9b3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07856bae15d8e2ce5506548c26c80b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf5abd1537832cd6f20c5cb5c13f6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2abf1ce792bb385fc629387a77ec5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42dcd41b7f3a0ef7bc75e5bb80532f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10bba3d02de069f1797138b7e042ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd288d1c0c159a3c4685bc43078d126026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9393007d1568e07eb20552448b67927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0ff7d6f79292012d5a44ae0ab952828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f2c15f2ab4b8fb3b01a5896afad5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b6d110ff28344bae4d4681540819a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a3f79d89a0e0e65a41b830974442f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcbd06be20bb6db96cfc65f8231dd232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bd138f7fcd12ac208b4a3e61d677e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd54e00c6a818e3bd9dadf498a936734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152b93d1e01675eefa30a033ec8353d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fed5c862dd4977de8906eaeefd56136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40996d886affec561eb1142053c5e08737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8f10a366e59feb336862b728ac64238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2c3b363f635ed20d9931def0e782b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e455a7adc72eb46ca8dc010187b976840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7443db2a33e6415c588b662ca020f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd872b346ce908a34084883aed0a1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a863695607f07f1212c4cb982fa97a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4daf771a1010042814474485affd4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2f7d327d3d0db18ebffab0306d89e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851fac68959823edea0a265c0a12f5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447a81a6a693eb401188cdc17f9c99847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bd55ea5a041608ce5d7ca46f0ad6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b740b7febb9f482df82d30b5a3f47d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da34dd066abcb67c3893f4ef2ba07650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b24c00260aab247b50162b6a1107bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf80ba6fcc125c8275759957e9e59552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf292374b81922114cafc2d4ebb02f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbdbe7ba05a762a1421c2b97109a0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3528dcad0036f7cb019be8624f40e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a45d21d72161ba6b63ce459a470a0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ff285f6ac37c99e9e57eb86dfc92e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006f9c26e3dcb1b5fb0a42ad5cc29e758.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf329e24d18b80a852ac7cfb133e92021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348f077217c70f62debe6fbe1ffa9e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610a2900222ec0bdfe4df2450859a4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bbce660e2a6661ed776e6c7e272214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596009566c99647f79859a8f827ea3105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ea1ae849bde911569a5ecf8b13a0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9c65e9dd9b1c9e36902b8e533a1cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1acb8f654e05e2b3aa985134875ea98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819582c342a244aa2cb3ca3ace6d25fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7caf64741ffe7d0381bc85fd1ee41710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23bc8f74234595f2b285dbf63bd24b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe4d1f32a82a24624f05412f55489012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16522eb3fd25c47d377c56b8cd410f6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06237f9975c1287d53b3bc5db41831b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c7bdc9d92e16493f5a62ad7cc72f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7b66cc76c784e22ab3720a97b32eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcc1ebb160c1bd7549ee254877b6bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9c4612c7cffe81947aefffe151fa218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847211b60b45e97dab68cb27f7daf0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8665a5e5717dcbc34329416a2e8f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff65845fa43f1b2a6d89d4ffc9a08a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495060a21f678f9fa5d07b5e9de798e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d276b7f80d4b1cd6189c630d0172fc823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a8d25b7e28f8c6b6e4133f674f57624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb061e5580947f987f1715364a3493a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfb79926f951076f02389fa76ee3c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9dd30b6d3ec676e7d63803d27e6fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e8e3e7d30bef09c4686573b947b2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8e15e3faec605822f807f3e71591b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d758f421ba2f6133b027ce32114d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d83d07c108b93964140b8d1a21a97b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d736e60205d708dcc5951ae4a7da5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3628b8c3e52acb154ac0dc88826edf233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033d866ab69eb0e1b7c2dcc0e9deb2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3886ab55dde81b1d46afa7e6fce56535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175e8670fd4e0c6e64db005e425867336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d7d4a9d28432b861abef039511c4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4eb94b18ecbe33de86a5329ae6a33538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb9c50306feba7197473dfeb74fca739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37920d96c80c36004f46bfcd528d0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d358d5320a15fdfb1f131baf101e95041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2afac17d730e8ace2148aba92941b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68941ca95be3365cf755e252d96a3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cbc0240ac6b0b43a6bfdb842c3e8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd772048ca70738d2c5d316694cefcf645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f96f44355b2848dd3d151e797b38e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edf492e34cf80850c63b857e57e9b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98a2cb279131ae8c4443a4a181376148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada36ace2eef14c45fe37436fd008c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca026338c1b185f42de7eec002e65a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c73de5fe320d687b8575597b70d18051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c7bc1e17e49dbd09956d8ca223c6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d640ccad6775f7b2f014dcc8e4eaa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6eb4f2f4900d28584cced900e0ee9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36cde30270d0a0e4c4abc01c642cb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d0b6fa7f58b3ae2f9a3f5ba3d268056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4f0b06bd86cc8b717bcacaf3e1d6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af7d26fc9585e18fb84a645e2a350a58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>