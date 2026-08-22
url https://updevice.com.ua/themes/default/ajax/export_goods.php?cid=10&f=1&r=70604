--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da47e42d687e17306eccc10fdecb271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7d6cba7e510275d0534d7d82fda242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13b649978754b64fa7ef1edaf0df383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b67a496cb9ce04b44e6c302afd7194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70c2ec49411f3f356b51606680c5a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7d2df74a644c65a2c8f89a1046f416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6097fbb13308c9bceb1352f7962beee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049aaba1d88e53a909b0b8469481fd128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae7e425c1e19336d37924702327ae19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101fcd594ce696baf56e2cea9d8222210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096508812b40dd42b505f0ad5954d1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11947e4340e9151f8ec9f19be2cc011e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539fa4b3442cafb26414468e05d463c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52248e008174547a56583c4258c9030814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25285892746c7bf7866ce2c26ba705a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573c5d018daed7fdad585631873c04616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1385e799de6c51e79f9bfcd261cea317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bb06d951da09aa004dcaf4c98fbb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf78f627fb393648b8df578b58693819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b71b146edcb9b8270db885b48c79d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12036678a8fa326b3bc8e1d78018ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365d34143f7d03534bcbf893bea87fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7396dc60e307a932d0792707f5be423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224df26aa99e651a903e84a0d49e9d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd628ecf251c7532b4dfa9decbd3e2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1e6c98435212382dcca133448704826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25e6220c993c13f94fa4af71e3f3f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d78a25afa746a784279bdbad13e7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca3d38ad7b5c607312f8f583a78d1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44faa2c82022cf1d063b15801c05fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb0c59f2db97ef07152e20a44b3d1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5567eaf3d76c523845e7163356ac18732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42311b94bdbce673cd92532d5c85cce433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355467dbc2135174643424bd1f390c9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81f21f45ae8052bc7d3d1d03bf490c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5c4c29520ed3607a426e768d1c9f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfc91a5bc03302b60748b2828a5b6e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddb20a03c500266176cdbcd980747638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c202a6a6b7f1bcf529537915dbd4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b30174928bbeb5302f9cb614cc69db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a62e3f1975021d6c7a619e203b1d3041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f7e6b6c3d26cc17efea9833a1cead42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca23d9ac548e072251101eadc7801043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc205152675a18616be6acafd6313a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b7cea448ca34d726534d1c98b549445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaee623f8b08984208f073f4e321c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba310e54d1fd79c4f9a4cf31a5dcbf047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88ab8cc6cd4395a7baf39f92ffe4ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad279c57635adc394aab3b616b53598f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b09ddf614b0fc6513928cd14c7ebed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031a5ab9fcc0e68ad8828f684bb824151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b62ace8290043828edb133fa9c436352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfc081ce4e9c118daa5c2fd7a0e4dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5207c16f9f497e688c9a2023a400c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7436252149b009046c05fff95e0ea4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d27fcafeb04dca62b6c9f5811477ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514be771cf666797e0691d6307ea1e4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d5c8b998ac611bffe974e238f239758.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a04053d498d199d7decc025297d32d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87f51eaa3d2cd4746842f02adfcb8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0b18da762e46fb95d6c3e5aa0801f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c78977b3ebc14e9600adf04e3233fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35849079637f8c32d97cfdfa8a2aa95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620f278aae7fe838978039dcfe44d286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19382310e9016903e7e111ad7c212dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e138be8d09f5e6505ab2042c52f9b908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a35fdcbc9ae4f32b9726c49ccd176a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69118439f06ea882216a401c2f4999f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bed776ac2dd71b9f801540a073e07a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e06b7b323e5a49916bbb7a306fd59a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59cb48cd557f61c424b6290a0b521613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbc8665292dfb768e7c28e32ffbd0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a847a4fe2b1f4a3c3da61c37f8dad215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fc4b0d11dd69b67bf89b5cf5057ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4fad9d42a415d3284abf576d3c83017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62a39be79101723d58bd6cf90a50cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cebed8e6257f13b125437b418a8c9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cd306f225f597b7c1039872f70c9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffe59da764a5dae60f13c9a341ee6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f62584a80f215f00165f6383902ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5d04e475bde509e2e36a77212cd1a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279eac1e52d9d6cfe5beb51a580904f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15ab0f155a951b03163a918a054e9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a9c98722d92d2a9a6256dba82b29226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73e37a2dc4eb0dbad61576f572134327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5242a9ca2bda62eed2917f029dbbf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39aac81ea13c97398d57886080da4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02688e7edc0598759de8278323d42aa030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec599554881c499dc3248c7347452a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897875e43b5a944b52d7de09796ea5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99961db51b8d06923e46af504416cb933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b197d30e3de9510e61a59c79895c89d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd83e891958789837a37c754b479bf935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3672314f9ff15c5b203274e7ff7a0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcc9cef079635255ac3ea24ec6683337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d703e75d535156c8641d24a7a7007d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4c28665f26176fffae9cec5d2082439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256e17c74c301fb5cee368f1403c06340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f09e5cae5707bd5684285022ef1d9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b76b5114b2a9e3fcfa103904d5f1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114441e67df79574b0b450a07eec655c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6ac62e34889588bfd58f20842312444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0975dbbf913092a67a6c879f14cbf145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471643fcc45356b60e22ebed772ac51a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acff349b3a978dee6d831e0b4863bbd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf114cb0e4263e8743d8840ba450a5548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738863befbb393815da3108f9cb9e6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d86baeb1c17f1af1d787132603c8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9ba3755d356e40576d0258e2791a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26faaba6f28dd107b0d13303b1b279452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ab70f7e3c930baf6a92af635e103d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ce3904b3836842b0bfc71dbf0a34f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31418813fc92f14bd6fccd3d60ab922e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa38cc25f54262da963dcb1adcd0fff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f227ff73af7910af5737f3ff4245657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9043b1780976945b4b45dda47d3376058.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>