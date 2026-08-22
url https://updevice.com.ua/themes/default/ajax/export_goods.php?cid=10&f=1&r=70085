--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e186a82ecdcc1516900264fbdfe0071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f525d224e0fd14505c89ace602c0ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380181ab18377825ced3520e6272df003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9ba1b75a0baf14f7f5e54b979d5294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644a4abe344aea469e97298293762c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab5d1665d3cea07bf13b427689dfea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd34613eb203dad36e323649bafd64f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184281556fddc2b56b5d9570cff766a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6397d6c94da1f9bda3fc15428681159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce92f998ccc164dfede45890bf485d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0217d8608b1ed4b46ae6219784174be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa79ce534620302dcf7317eeb62949412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc3ad13304c43e13c4d5d6ac7ba8f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfd62b5eba519e19d7adb0b46e6e2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2d896eb06050e7ca94366d05ff3aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598ffedf8894974e67691ee5ed68c9b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9b0823e8a39333faf083e5d89a65317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346d4c963dd6ca49ccab5593a3c281718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7c3bfacd72248a7b50af47ce6cbc319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9ba8437d90e5ce1d57cbec2d270e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433449d218d411f8fbe2be66d50b0d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf43c087397415a89cd7b6b72501d2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ff5e2078b04be4eb681edeef8cd6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473a35d2cce223ce0b67c1a2d74008d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db90dcb5f46a342a9bc5c1eae8112a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18576c73403a4fb791b8090695cf79c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150013e766cbc5f87e1b2b9776a10a4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510354f62536c38a5c22da6f28cf85228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0321bbb6dd42ae685ee4ed4279a20529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500762218658bd74bc59755d19c68bbe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611400b835e6bada5cfaa9107697917c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ad543c0aed7089b527037c703a8b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57c3d123fe0f89e62fae90a1f8cc9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ac8f1b63e2eba1b7796cc178b159934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de894dfbc8d3659e550c4d854378c77435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5773a53544b46c60c1d3c9efd02ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f274f81fe1f150c31433d920b2e9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a5dc11595addab37aab31a0ad5f7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee305a186f1f69e43b6ff6f3cc07cf939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7d52c812c95ac522a8f1ee4c4bb3840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fecbe93a58905ecb0c108686dc513041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41f17d9dda8555ac7eb203eb059ef442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349f15f68e46701ef461084a12bb48e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451d92abe0f6788553a5e834c5da3cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9e7bc834a596aa938511ff26d7f1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1136660152ee05b1ee3787f77b1f67f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf8b11fc23b6920fc863b212b67d5a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdd857e3bae9581c3d0f3ca077e8fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0561e72d1013c8a0bb91cc9b6ccbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96a61fc0b823a0f0d68a939b2d27c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe180190560472c074d203a7126d378851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e35c9ce405f8618b3e1fbb0f1513852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4daaf7d172f69d4703ec9dc9a6c6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18711f678b9c24a22f5a43df874e859a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd150f4b7df0a5d14488bf6530a2f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416389cf27119c89715a3a47634de1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b9b55bdff50247c08bab5b4c8a65357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b27efb7d7a64f61f7174a814c1d6058.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9d39f4eaa114177333ad317afbd9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed62f6c693e1c6440a5d470e1662ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77457077f90b781850f80cf8586985923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fef3261aaf7a5ed304016021a275f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3845fd67220144537d8666245314d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93517be553134ea8b43598ec13deeee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51a9a6afc216d9854f10f45a8a866d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4d7234f1f1bf1057586dad6ae38a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7653ff55e09a3678d4c997fd2a68c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957c3465e6f24f430df97872d4c09f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53391359db12eff5fd2d2acfe4e0f15f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706094a54e524b724c6aed3e0bdd619112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa98d1680e01e9fbe1f5d4c4158ef3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb58062b470bef52cd29bad8274199614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80319d34782eea012c489505b3f31615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998a1c1eb46e9a42c0ccca104d6203f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6944506a725d59e93b17e6f1715d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38261e88ec31fb72557c3149758f0e5418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5129cd0fed2eba6e3d8fd44ba3e76d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06577b61a76834b447fce7b54d316abf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdb232ec6d855a404b227eaa9f7a1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c09f646f43729f2211c889b1190c2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93dffcec53eb6cea29318847c5431b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead2eff497b4150f5d2d1a43db9502024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0847dd3ce5b302a1c074c5089d9002925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98b648ad46bbfd97d12eda0268115c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e297cdac7b0752421bbbf3925b3d1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d729ae56a44f2e6bad1fad8da1082128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac49791115dd50d14c47032d3db63e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04755a7df14403f33ebb659b145f3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacc14d42e42761e94aaae2612a87ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556fd9187c750ed851b3100e0933aa732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683a5a3a60d706708c763e47ac85dd633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93773573f8ed072107c2494aea11b95734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ae1da456d20005e8daa3628cd1d8c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535caf0707cfe391c5b957601a58e59736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1510fd9413de853693589d89a7d56b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706aeb3aa0189149ad55c29ec3c5577338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3b675a84c51efdf0a8baff6df733839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef7b77d56225c15cd91a467f84d06640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030812c0b13ecb8e4563c3a65e3840f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4657eb11e1b3669efb1e4bf2d1b1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f272ed57949ce8cab1b990f0818eaec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456e201810142f3b62b61d8f13ee68e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75fa45a16b28be7d8a85f3a106740145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c700d02930de0866fe9be0e9b9006746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd594300dee7e3ece99873f0885a74f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20db872e2b8864f57f56ff75bbc35b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67164a1d0640b2d88977da73aded1eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69d1654ad1c674f30faf856e81232d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d0502da0a24626de95f2f20b3b19e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ab4b3345a5544ba3d597c7e4df26352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80cb3f1146acab8c011d7a593b0d1e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45d63b6cd951e4ec942adb1ffa987554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf89a3994eebcf686f5a7a784b5d2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2163638a8d574cd5d5222c4422f5356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ebeaba151921a331778e81eb198bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc846f6cd30968391edf21597ed6b7c58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>