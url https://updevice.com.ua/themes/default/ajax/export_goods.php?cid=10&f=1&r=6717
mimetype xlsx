--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e781956232938a923f2fb5d67736f6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8b421e08bcbb79049a77b467a2a242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d5db98c738da1b74ac518861a74fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c2d46306e3ae77bd57f616f1a46624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68453f7fc4d9c37768423a807c7b5515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5313618e8066a5af8f9ed44094c32b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b24e66d35e9ee6016f8f57f62d5fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18000c4a3deb0e2d57bbe1874dc4c9e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a091df618e0cc96ddac80b6f757309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03097da1d94f1fe0cfb7aab6146ab31810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6047e04c191273bb04b4f0953aca04a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56ca17c09f127e41d8b5ff6bf50eed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245bce100109f137567d64351728f4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277f4aefa49ec415ec8a60496769cf614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ffb6a7e2c2f0fcbccdbfa10319a7c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94b4fa163e0f55f478bec59b6010b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e00b2de8cdd616fce2ed0aaabb88f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dce5f88fd8c5c1f49593bce26a0dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443103428cd644be6065fa18a17b4c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025388c4de18ac5d4b53c934e7f770f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06f25d06c5cf57e67eaeef40a3de1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd509c11b9785de38f9278da46db87122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bc766960088ae382bd7b12e7ed0f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2267b84e3557de51a14f22c7a752cb224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000b1c558293f7a3e3386cc09472fc225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8f6a67e056f60313f01e155c6db4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaa75630da850d67cdea693e89cec827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16011800ee6b97d853ddc2f2f951a5d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4857eb7fdc1883599fd4f5d35cd9c6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a320c88e9b25c211e5d08fbbd996830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de00227e4027976ca160f74f3cb13c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d70a35addce60fc6b7caeb238e75f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce26ac0d0b2a81f1ba1e8b1a3c279f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09032144ee280c5b82f23e91b6ab8e7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7a1f8657cb558d68178330c797e7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1c3e6b99918126c91b0ec8a87949a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20afb273f917230661d2c6ab7655d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec12b0679ab202a4e57d1f5f68075c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948e83263126dff112a8846e11a8f3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bec6a4f941c75f6d30fae1bd5a7ba240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c17954eebd51a0efadb9f3562f56741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd143b8d1e48cfc4b7d98a5e016a1c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15559b4b28f633aae6a4279edd47329343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38633969bf0e3b948ffe35350288f5f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ec622236b875063b2cdd9225deb4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2cbb5a183aa652c3e6bcf57ae601846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80600b8b111aca5f0be59808e149840e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcb9b4ea5662aae96edf15b69dfc3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3e622d4400abc0a7bae1e2d278aa249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d196fe6cb00ac26203077757c7bf5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6794c721f26160cc4f8f3dacab5e9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1c8bc314e1687f700e9bd63c3442a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7ee5baa24bcd61ff921d659a3627653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca059b03047d118f6b2c89a17e162d5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9c97be30ff57fcca5a287ade9dee955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc089d5c279cbb1dd28a7e9f9f1fa156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ab0313a8b4d60d0b552337601e69857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea4e30a6ec4be5bd406c1b06e8034f58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d814a24b0a6a23b04e707b1bc7edfd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e96fd7f8e0731eb2492e2e5b5007f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff845da85ef75842a2b96639252fa50e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f17d28bd2a58d40f883c7c2c99119c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb8a58ddaf587a1da23cc1ab5bc7925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3953340e980757b1356b13a0c3bb36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e380bfccb74fce1b6bd8e706aed727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12804f1d1d23f8e04e7909f0a6c24f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b3579a7601d0315077c78893b7a5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fed81691a9c9db1092bf403731f51f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be263b227f3f35d14fa308b49cf4c02311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70598c51dd90126a115d807ead1868bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69a15cce794397d6e7fa0b168d88b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a95bd23858f4938d49edf44002159914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df5171b52be2367dad3ce39fe82c0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484eeb3e2d33ebea89a99df88fa43a5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f0a460ab4b0b0cbc68fcf21d1eb7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9031d6f4d3f3c81c4994d2fabd08c9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb2b2e67bef31b9b37426e19771a2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448f31b38f1782013c112cd8abd095420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81c2e2f365ae5d51924251f994778c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415c1cbf3632e9f61831b883509993722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ba253f10b9d2a1973789641dd58a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53839fba0be3d798115383fa1871462224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97412d26587849407aab3eced6390225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7414a484b8e59b5b4c0127d9d420e3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f793c7ddb5b8c5f1b3590f197d24427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24de42e8e5723fa8c664be1eddaca128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da97b39c0b5fe71a94c747a792d54229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f450d97d21fbb3e401b68aa7bc474d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcb4c945fd90e2c3f9e24d0e59158731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9395adbef8f75062a49f62d317df3e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5edab0e74f3d7a17dcd6cda1d45ffb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf974fc35e0445738a1230eef8bf2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7b90d7b408d6013ac476c0d2fc6b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7374c0b5975dd0215517e46718fa56b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd908bfb69b4fd83994fab61862047737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a641397512d757918b55a80eef485dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b333d0c6c0081492d20bae452c8d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fbc3063c3dba9029ec822679e4dfa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7974f6cd89d3be4fedde09bf0f74841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012387f3837100d55879ffb4a0f93dcc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1276c7ebc05546f335441ea03ec9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77158843b0c46a8ef9465e8e94c1720f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875ecc05c89110779047cbf63ec44f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696000bc3a50ee1f6b02e54dfaa006cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1869633a969990e33dab059ae71cb2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febefbb2a62dba5d6ac4064bbec001b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947d2c0b93df61c5eae703f44e375ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743491e695844fedddaa410a3b8a2c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe04740efde75c1f471e2db5b79c76751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c622d311c43d94bdcba56af13e1dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb868764410b2a5d94d898622b6234453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848624e19b421f332227c47be8bf114c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2641f599a38e0cf7f271662b77e02ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1857f98d17fc233ec8152d977f7c4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c3f4fc698695534d27aa5f2c4458957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5675daad5f1ba2bb3012e680f936658.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>