--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,217 +14,160 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
-    <t>Baseus</t>
-[...40 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
-    <t>000010020</t>
-[...7 lines deleted...]
-  <si>
     <t>000010184</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
   </si>
   <si>
     <t>000010185</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
   </si>
   <si>
-    <t>000010186</t>
-[...7 lines deleted...]
-  <si>
     <t>000012119</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012120</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012121</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
@@ -244,93 +187,66 @@
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012125</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012126</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
   </si>
   <si>
-    <t>000012127</t>
-[...7 lines deleted...]
-  <si>
     <t>000012128</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
   </si>
   <si>
     <t>000012129</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-64gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012133</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012118</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
   </si>
   <si>
     <t>000012206</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
   </si>
@@ -382,51 +298,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b229d94368acb847907aca56f76dc2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ca7e6bbb896af63f588bc38dbd3b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c314aaa0c496266ca3b2eed8a561a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729720938f511f21d391b0b0b1f18a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860242e74c2f930406b30833243b7025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28dd260c62e5732e68aa026ca8cd946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965211801d1f08683d9df9a3331e8a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5f5e6db04b004a2169f78ecf117fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec66eb07fa6f78f25977fa2b2afffcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099843d032bbc3dd0642a6051170e5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f09f07cfe2056f87ade3141ecbbe911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2bc14da85855fc79965616170361712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc415cbd51c5a572c601e8e0a6bc1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d94c3650c20c8fed0339be920d361114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9958c30d4baa3ddef665a508ddf5115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ffb2a42fe6505f14cfef963bccc3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f13619ff8d5f909c7e44f056d5d8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b5498c6e06d2bf398415e8f23ffae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee30e885a74ab14ce0bcaa1dd3a52619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0052c77fd8431185f97c42938c195c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5517473f0aaeaed3ad94d482abad221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67c3b9d66954f71c444effce1760e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec823f1fc8f59e5ff4df47ca5a50c0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55fa791ff09fcf0809b0b68881235424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f6457cbc1ac73367545e124bbd33825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156148f21468abb23d111361423dedee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4f82dc737cb7ecbe2097a18673e3a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f5263e92ff76cc1ee4e718a3b4d3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f2c632aca12ca5c951cd32f3de90c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41164c7e2fed018b59f47f1c744b0b0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa17cdb9a5e8b2694d7f32e5e0dd6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ad54555e2e3c22b50855edb9c8ef432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6852a16d7539297bfed7f3a0ad9d54133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c7f549a9628ad23f3c631db0fb60934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595b4e560bb1137580c05c7f97b50f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7e08a452808e01cded3dffa00783336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49989e27a5062da119d352e822fdcb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d77d6d818ddeb3873f20fe9ea4496638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ec29cb5e984814a959be24cbde37a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161db2c0af9b8fec8b5e1f655bbd069440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e5b3aa65bcf6534f7ba133757b1e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d50552b88ef39b080413399fdbb1e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f343b77ca5de0485912d1a1f41a539743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522978e56d0214b4a2429bf4abe0f8d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c21baf04f0bc52e87850445bec3ec245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef9dcddaac893ccb4b23a054af659246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949afffe7948d31ffa3f99e431cb26e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b560dda1fca9bb84308d5775e63050648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b57db77141c723a69bf05ea7e56af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f621505187176e65dbc6ccce65d874150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19abbf452c6348a1cd1dd50fdac84451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f48ef082c58f336dfd1514a6cdd8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1845bb0986235d4344a9aa1c573b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae0579f70427f48aa958effeabe4aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612c10d287c0274f3eb3b82f01b862755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088feb8dbf57ec42d561058b94ff80e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e3eb6f5f12905acc76c994c9542f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3992d0e16756b3746e6f9f3ea9e1f58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e9f339d4ad5526dcbf7fa8191eb9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d98bbd7b2563b83540c94cd5d1a7712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc04e12f783f1f09abf3de16609f293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408ae50d5daaa116063a0d1d4111c294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8849e106c84291ee2e0687fe5c799935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cd30425bd497d5fca9056a42153336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845417e8f5adabdbf321633a328fe19e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea25c13b532a155cb6e7d525e62f048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026383bc1f4599d5195f4705a21a08f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055aec875a39358ec113e5c5eb062f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fdbd7daae089f65d8590bd98371a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242b2a37bf66b414fa56219a4da5df012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c833fb5d4a675ff96341aec23a456f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a464cd47b2b5c56fa286565bc5b36114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dbe45c03f792ac4285412a72aadb215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c149e3608115a7ce31030e4769ab2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbed794216e8114dad84563d791e7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b71c745d441a1a37769411d8b324c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0914865fd09d2aaa36906617e51364f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c5595ab9f521aacd883b1062d475120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0460f262d3f6f54a72eaf01c76c9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef452be73f3004fefcb566f566bf3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e5e6d1b104a53bf49948cd750012523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aded6ec6ad523a4ef2142afef5881724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf77413237c56b340538239af3509c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e0ee684f9da922505c3ca5434524426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92262f23783940df3afd8d1863f7aebb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b37afa5a512c876cd5eb9783ef57728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28e3752e9de44e92fbece62ba6097429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fce37249e05329ae07ec798fcc7e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28261cbc7be8ab15f3d9921a4c1703e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e9f76ade39a14b5339cf0ada7e8b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb258a5445ec6477e7b5b21d9d07deb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f07449b57ee5aa16d1f5c912f9e0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701051d16e22a706366918014990c0e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eedf261ab5868d6f82a09d3763060c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a070c20135068f2fc0e95a85c79b5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b975e45a92c9d36ca81250e72be852f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a30670d422ca23d743d3d33179ba839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd484098c507ee533c7e3062f0766e40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1574,590 +1490,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2424,51 +1800,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2500,742 +1876,519 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-      <c r="D22" s="0" t="s">
         <v>76</v>
-      </c>
-[...213 lines deleted...]
-        <v>104</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>