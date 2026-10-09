--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,217 +14,160 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
-    <t>Baseus</t>
-[...40 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
-    <t>000010020</t>
-[...7 lines deleted...]
-  <si>
     <t>000010184</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
   </si>
   <si>
     <t>000010185</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
   </si>
   <si>
-    <t>000010186</t>
-[...7 lines deleted...]
-  <si>
     <t>000012119</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012120</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012121</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
@@ -244,93 +187,66 @@
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012125</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012126</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
   </si>
   <si>
-    <t>000012127</t>
-[...7 lines deleted...]
-  <si>
     <t>000012128</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
   </si>
   <si>
     <t>000012129</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-64gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012133</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012118</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
   </si>
   <si>
     <t>000012206</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
   </si>
@@ -382,51 +298,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e846f0f2d88791b9afed9fc71d1af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9447b5d6d61d9055138e9d17885cb552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61661724f3da705f487bbcdcae174d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655c94459c275d885d3f4e70d5bab864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d430faa1181cf234c1fce797745945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0653ad2c4cb42ba96b01a806bed3ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32398f32d48926dc9d5c467ce35dfb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0a523054b6fea2acadcf1b121259e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c18591beff8e010a9bac5556a6ba29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d10a6a84ffd20847bb62fba9dce6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c1483b8497ef512bf4102c2c860ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b6b4270623cf7009eb4cd711fe5ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e5a134b9b96b29b45df11e5f1ea1413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058e5e69e3afcf21a323df1ea5280e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6567855a62eb15cf4f310675fb0c42b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6f1afe093a8cb84cb7d42df91a69e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd6fa4a52c413983e747693156768f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab97bb8247333150432497b126e44e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbaf6ccfab168f872cac5cfb96d43919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e1eddea01d837787eac3f2626206b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80821e92eab734105f3fa64bc55d7ce221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a78a734946d214f72e71f05f4516622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474c12615837d3571f0a219dd281fd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84f1b02691295401e236356293270a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296713750534ccff6b21add87ce0b2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8433e0ca43e1b949f7eda4833b20226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb50f6017f0deaf78567626ae8cfbc827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cc34f1418a7dd8acb938ae389327c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210bf506d328cec982a0f9c88e65a0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6bbbf48346803dc9691d99e5f921c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44785f029c87fff0e69eea8bde84212731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a65b949c2a9b48e63f5c46a036a0232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf311b80a623c1dc29d14f97dc4a0e3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5d9dd06643115cf308077449a6af834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af205dd887b55c75c6341741afb0d69b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509241492e94dd7c72eeffae8458f7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ad9dea52f000c9e704ceb342a369637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3f0c125646973ac8208c68888aefa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa291b3783b5560bc66f3352c95551c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9be09c37ab627019f7e50b6ef4d6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6d1aa1d7ef783cd85326c1d32392641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03542271c573a151638f0b882c282442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb320be9d3fc344ab68c244afa8c0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1b8e3845f6daa431df39048f02e6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ed4ba9f176142fae601c8301c8cab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b327244c3ce0fb1ca2e921dd539134c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011a0c18f8301320e62f680bd54fba047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d056139243d6d538c34f9eddb695a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e8f102d0439b2e6c78c0139ef231b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf945dde1778a7e3c6986b7f4c9b0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d69e58253f8847d78036b659abd69051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0d9b3faa4bcbe8e1e6fcda071cdee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757bca05e4641f309df6131b2336bb053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460ee83bcb6363547203939ca35a19b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63acd81fdb204ee600db1154babebf955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124d82cfcbf765f79c1de2167ee292856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8c5b8911e53c285d5b3d38f93d41757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ec6dfa2f603249ccf2735223100f358.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26e88050b581a5c5d79a86edf87fc21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676eea80fd7338eec06376635040d8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951bb6356091b89e772454009dcc3db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1eff0f0c06fa498aeddbf804215df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45d399129ca047f8c36601801260ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556d3b194637a984afefde891e815916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81027cf62403fb2b139599e5ec1f017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d333670981a3f48799a9d7531aa04508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f421e4478b4b45367a315e2e268629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76466b11c4a5955be6cb558ba997118410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d372c984e4ffe98791314dd08fbd211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2d63057a528303e6851ce6293209e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcd96ff7a77210cc191f997288edfd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215aca220b0e9525d0e7253c6c68508314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b977d525846963752bd15b55876fcb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f15013988e1b02d75845ddb994c3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc819d65f6f6795451b00343e8d8aaa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6740c13d906474d80f7dd5fb52afc0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18c8abdd6cdbb01538fe34f084f77919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b30a3972b56a8e45c47f3569e5127720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c66864153be1a9676318ead1119c9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c5e402f6bdec638cb374eafd2950e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2d6b17eda60005e09be447269d6d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f624a508b552aab3c536fa676c84324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2419996a12fbe61537cf15c622ad26b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744c2beddf9b1caa46006ac68231ea426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7061505ad75bcb41f058845e0276127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d9a0b0ccabe421c41f326c3263f8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f552f747590ba7b64347088895223e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df73055924c6f58fbb29eb33ff02c2130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c4b747f60e4ee923aae8a08b889ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6428fa642e89a8e08f05571438839d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26827a30b54ec21e8c32d30f9b29118033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbeabef15b25de23b1e303ce3bcc94334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb124b394d9748de5c9a10cf17977335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f54cdb942bbbfae2acc343831653336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6d8f8ad45ebde5b1c532f23f32fc737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef5b2013d025286fa1bb295d06daf438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bc1ba8eec836875b3deffeaf5baea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900ab3a35fdf1f5d9f3e9952f9fbb7f40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1574,590 +1490,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2424,51 +1800,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2500,742 +1876,519 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-      <c r="D22" s="0" t="s">
         <v>76</v>
-      </c>
-[...213 lines deleted...]
-        <v>104</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>