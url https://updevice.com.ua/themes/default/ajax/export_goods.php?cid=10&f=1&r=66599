--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,199 +14,160 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005758</t>
-[...2 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
-    <t>Baseus</t>
-[...43 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
     <t>000010184</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
   </si>
   <si>
     <t>000010185</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
   </si>
   <si>
-    <t>000010186</t>
-[...7 lines deleted...]
-  <si>
     <t>000012119</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012120</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012121</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
@@ -226,93 +187,66 @@
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012125</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012126</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
   </si>
   <si>
-    <t>000012127</t>
-[...7 lines deleted...]
-  <si>
     <t>000012128</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
   </si>
   <si>
     <t>000012129</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-64gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012133</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012118</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
   </si>
   <si>
     <t>000012206</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
   </si>
@@ -364,51 +298,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bb3cd4352d2dcb5476227c5df93e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e83d775444a3e711090da951204742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634ad671bd91d0fb93d4ddccd448e573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce843dba883b3a9162e4dddf878f9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafca946a8012ac306a86443be7c13c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c21b1b1c4b258f9714908d7843eb3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c3ee9e4bc863de5eb36631c1d0de47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d08ecbae515ea7060b41a7b9385a6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833afb018e8f272c549c15cb6d3f9ce09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4d4763962f03c2aaf1bd21e75548110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d90ea610ddc5f8fbaead054beec6d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1aa60e71cf5fa916dd9c532b12bf5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa17b918eff3419e3e4a5662a41ccc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5329f948af2a4aa2816671433cc4e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333cdae622b03040a71fac6cf79b56015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334e5bc53c529fad12dd2b90f1c823416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b1524ad4a2a83ec3667a5491ed67e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897185cbef9daade57f7883502388b3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea4f44d6331a2263391495828dd60219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df68e95ef7c77c4c17acf4ed97270d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9b91f443ca43c87a742a2a89f085121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705a02256d51e53187bff1417fde5e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d71e52586a9df133322dc0831603023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b8887761b93ea7261a2d715774f5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fc07e019fb629f2e5ab19a2edc01125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fc2c7322209fa32a917e13234f33226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2338de966ec43190a945ef621d49d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e42eb4d88d41c9e933842b91c961e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef985549e8da4f414e1c4b9c82334e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878861584396d648061c4bd2fc0d9ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea10692097a331e75fd8678ebfa5e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254144a2f61d1a5f33169831c98589932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d34ddf92e9595e82b210184283e3e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af335ffcfcc6bd040cd56ce74c0749e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486cb022ae1f78eba9eda36cdeab6f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231821b2b7418a146bda3d6176c549836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e63dc6dfaba167eef1c0c3fde8a3c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedd1b02b74b195f730ce0cf1e86ffc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a133cf70da1e94fd1d5cb34ee7faa0939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c7ecb14cd305865dd58d6c1898d0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea673a1fe58eef4d5600bde598005a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76721bb3ab38cef07fd322146c810a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13c8e6f89b57399261f5c884afafca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35ffdaf9d863597db0f94c8a7c5d4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3e2c0cc8326bafc863ec2f13d133f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acccc9c8e51c4e833445bdf9da7c03d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bd008e9633f3cb8f2d226ed4a8e9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe49d2e117637ea4d58c1c5dc533e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f35585bf730a68f05d6c59a146cac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266e0b40afcf1da2e51e316a4cbe20450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dff5d4bb8337771b0de14bd1f0e50b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a8134752e0b10ed03fae28f6555ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196d17a600c7a890bec8146c2b5e12553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce4a47e80f88522fd415f96ef3c94654.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a206b18a35837ea04cabc570267b5121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26d99516b76eeba9770178facb35df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e88b08e252c2cd3dcf018c91851583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4e8c90174110dff9f76a6deec08374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8bfd9d31ed01e10cd7a1ac7e58eec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191f6fb85ee9a83fda05d63df2b91636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf3b64008b90384b7b683663fb0fb07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1510ed0bc9e662326ec0f5afcc317f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f954f5e5a96b571298d8fa7629019819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d04016e224b968e93ee07e11405f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e60375d633f6eaebb4ed39a8fa625d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4cd7e511e87f2c9349101e844c73212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b549c018010746bd76c6c8f8f18f4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5d55e891b20e92827e23d13762bed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fa2e6f392a9896e41302b6b6eb49c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702de19968994d9c4e32df98b2c84ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add914ae73ec9d535cd315bd535b13617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be861ad22035182fda4088592a14dcbf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825d342b23b139402da77a01e89b72b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe07b9e8f1bdd9e9a6087b4daa2c8f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c2b2b9d7187e4897166e755023aeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397ee90153a0f05739aed464a640ab122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6d01cfa3d662e1ff354c9a6d5a23e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03563f9c33461943bd398873b6ca27eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7338638ad17cea6243cec3a31be98d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe04733ce60dd937cdf7ef7132b4d9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b5d8e5415549ef8fd3fa3e5470d5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb86ca0303397f69c4c84c563f4148328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce42407d793ec4d9b44221d53b58fd429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66fe409509f04198ec2ed6e7febccb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01449e5c4e826bd07e51d147e1f8750731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedda20351c07ddba807a40e9695ab432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318a9810ef12d76f049416d0765ebfa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298c49e7ab281245a9965409a6db75934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5b8126e022ae315740abd49080a2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f429eabc5ea6467185bf18295a897b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416c7562261a9cda3e47531fbda133737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ec4de93caaeeb50fb33860abf3e6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ec02e04d0a1a8fa3abaebb613666139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdb05123f786060ee1746042c136fc40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1556,470 +1490,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
-        <a:stretch>
-[...418 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2286,51 +1800,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J28"/>
+  <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2362,694 +1876,519 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12613</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.47</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12715</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="0">
+        <v>9.380000000000001</v>
+      </c>
+      <c r="J6" s="0" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12856</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="0">
-        <v>14.53</v>
+        <v>74.31</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12878</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>6.29</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>17002</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>18230</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>74.31</v>
+        <v>21.69</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18231</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>113.31</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18232</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>112.41</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17540</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>12.39</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>17541</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>21.69</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17542</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>37.71</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17544</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>11.96</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17545</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>19.96</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17546</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>39.7</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17547</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>5.57</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17548</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>6.32</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17549</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>7.47</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-      <c r="D22" s="0" t="s">
         <v>76</v>
-      </c>
-[...163 lines deleted...]
-        <v>98</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>