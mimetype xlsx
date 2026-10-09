--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,217 +14,160 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
-    <t>Baseus</t>
-[...40 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
-    <t>000010020</t>
-[...7 lines deleted...]
-  <si>
     <t>000010184</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
   </si>
   <si>
     <t>000010185</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
   </si>
   <si>
-    <t>000010186</t>
-[...7 lines deleted...]
-  <si>
     <t>000012119</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012120</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012121</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
@@ -244,93 +187,66 @@
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012125</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012126</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
   </si>
   <si>
-    <t>000012127</t>
-[...7 lines deleted...]
-  <si>
     <t>000012128</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
   </si>
   <si>
     <t>000012129</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-64gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012133</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012118</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
   </si>
   <si>
     <t>000012206</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
   </si>
@@ -382,51 +298,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e8b4ee005b1b02a1abc72678036581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fbb099caef8da6f8566fcf2059c3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fa311672ce76122e4c5722456bdf33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b689c4a5aae2a19ab230aa30e8b948e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bf4caf85b1d1d3be4f106c41b031e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce794b010a81b6df7ce0fa7d12daca16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b89f3e7b93970b546190e420f0183d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd908efb76abb3f1c1a4932363d60ac78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758b373f8e2ebca9f9cdd55ef5d28d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad00e5a721356adb2788c4dfc5ec44410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7e08bb49cbb6a330968c8286a5a5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b1a772e0c8e7b0c54bceea02dfa1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f729e2521736279ba004c0cf8090913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85185163e5082ce7809d6ebf55f3658a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e8d1ef5c3a1bda97c69878a6c374015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20745705cb03235626f2ef0b62eb2e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4eab2d4ca1c3cad423834daf6a72b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc424556b5d36387aa152d3f2b8ab9ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048771c78396b2ba470151a26ac39e3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e906cc18e59c3dbd7117ea61cdbb5f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b94374d46f008134098a66463e42521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee45ad5ef2ffdc1a9ab7b7dfbb424822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e84b42e658c2b538ff8c312492c1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1e11eca28f76c885230b5d317f19e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8ba802514088f476cc1b504eb163425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835e8a4bb4a05bb56c2dd0e7d7b8bbd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863ece0f35e00904a37f5897b8a7cc727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da64b6bfbd506c9f6a283e569bf927b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd3b4cb2866a865c1c6082e9a875f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66638cb76bd730f6437aa738eb506a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cdef10abf6f00c00817b9cd82451a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e234195f19293a8a3e043aae0e109532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bb41ed314f2fbf63d85394c5eb97133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7640c4b4d04922fab79c35e0961839934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f11dc683dd8a8484864b38380160335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e708edfbce06f344a552138cf35b8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5290c7fc13f3a2625eb300628372ec537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3879accde958dbbbb208ec989997d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96314db852e7abce89b4eeb4a3b391539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252669c94381fa45164d1171fffe2c9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba72bfe8a3030fd090481eff00b14c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6686f67bc9f57a070fc64263a267e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88437c928a8bb31f48689bf9c525306043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515c2a0633b6ae8fa3c43f4e0dbb7f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50489c6bf38ceebd75f737ae1e797245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e750eb2c64830b6109104fed064f7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3e25b10e70ddbf54c7a5f93f7042e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55180e07679019ba9f53626bf6002d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007fad461a7ba978d0089efe7d8200349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195508eeb8a44149611851e577bbd6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e04a718326652df159b92663d8dfc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6278ec2d9afc889e79d853f430ec352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d3432316430f730d8dfd446ea3d1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9627297511dbce91e072df21c8cda6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b5d2e4ccf172ccefe0f41cebfd24755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bca228cc91a24126e52bf811bfd8c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac940659e97e730b851b0ca800cc1557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c82886a71ed82dbeee19b9e30827f58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9f29a0c061008aa616103b151c4ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a032c88955c2b6d7b5fecbf4b9ccb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d1e2b31700221acb8fe843c6a310c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a68640bfe82e5360cb645e69bcfe094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccf9ac1cc371092ae13d3b16d8e80c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28773314471d3e73e5a29fd48f64b986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d551cabcc416b0cabdeb711324990c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd25405ffdc66861ecb262b2f4bf008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba24528bc94c319028a52d79d8f34519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6a3228af4f80d7f13711e25f7fd2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54424e0008b813b88b57c2992b94001d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28a0b0e353cd2176a43d7ef5919d2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35a4c42032ed5ded04272ef23b7c8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab7664d3390758cb22d055bb068f6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624049775d296e9961a432478c8f063315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ed6e2eda9cf7a20d18ca92066fe5e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6339819ad289a35a7dbf9ea6a917e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2677279dcac83ccbf5692bd83ac24418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91084e64f6ffc1aafc6b98b3723f50819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362a0633cb1b0c44ce23248d020fcad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550b07667e5db045891ebef824e14df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeed5520cbd934aeafd1718a87a9dda22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc108e7cf041c394299b1a0f4fd98123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fbff5d7570778952fa9f22cb8a11824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6c92666a905adaa55f920917c31d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c95ac7facc1cfa099697a62af588d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc845f452661c5a917eb5b3718d21327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a585b9a14369d7b1dd8ecf23b57ea6128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49472c5cbf9d47dc7d79a312920a6aa329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40859683610ebf8536c6d59611739c1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774614a2b5f9b6ed429bddc2010034931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060abb69d2de4537420c68872711756632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304e35aa94a129804df761992d08b7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f84e463368314f553c503cb528a42634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d3b8c612234d2b5cd2f102d89cb4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ce3d213b3bb14ad94e113ee2f786036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c1fa2da89334d1603a14ea379991937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1440f6499e4d37f5338c821a1daf738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96acd4fd01b4e4a42358b1d8e582b1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d26c66bbab667924bf71e4e35704940.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1574,590 +1490,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2424,51 +1800,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2500,742 +1876,519 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-      <c r="D22" s="0" t="s">
         <v>76</v>
-      </c>
-[...213 lines deleted...]
-        <v>104</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>