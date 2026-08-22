--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dc9ebc7fee534b5d19bd613bdc2361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf902363bb6c984d8db7731547842952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61475cbc8c5acba98f36e692d55c7913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dbb9ca710bd226f39231fd22d6ca84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab9e514bb2ebf96380ee299a5395b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b97babaef01f994fdd7a89814615d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45af8da5bcb84cac5c5b4d947757597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31543b0e79852cc0a07fbf8307a3e8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2656cbcb331dfb36439483f2747ba909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18efcb5e72d2fad98c70bbc728594610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360334036c4309cc7df2da4731d9844711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbac45cece47761efd0b235bc3121012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a01939a9aa9875f7304173db3fcccf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56ed43f5b932cf1ca46111ed357b0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4f4850e7b5d03d53c875e34ab0a2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faca349dc8eaac9c2e2f1bd34526f7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42471269815cbf6c0f3fe491116df70d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585d2193b0ed31123f5751277a66b6c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e943937471110b73d350fa9679bd3d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4260cb28a9de098f11201c86c345db520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041de88828cb8573e9ffcab8f1db27ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb00b87e71dc6ed51bd74624abad1e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28f62e49ff6dbb3133b79f6cdc52d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f78cc6c3421e738e5ea34d17a038024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf870f15a6275311be731236a364538b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600c2f63ac4f03f9f0bf5842cddd32126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc51f39bb8c05d3c326b6106987128a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ded2eda1ab51589948087b9afa08328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df3635f05e98b525af42c482d9f6a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04822172a83ab56ad256fd7c5dc589d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7faf444158bc0f5e8ea105c5c10be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47970864b1ae44999a531f553c84e70f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ecc9f4fa2e833eac0ef948cf0fe5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bf53b4f934f4387bdb57c1faca87234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e16a39358bbfc1a2539cadb034e1b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e35b94d1558a61338bc4bccf6649de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ed45c99039cb306d15010398181a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e486904421faf7bdaa9cc574c1cddb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cf70efa26d42f7e5d79df7b49375639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31dc90d56b0c3cc00dfcc7394c661440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184d74bdb0a51446f6c11b2f38dbf9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29007852f31317b3e11c804eece4a66142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247297ab2a7a56af59d661301855dda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61016c13bc9af182399e72f148e894ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367d4eba7c4e1c629fae89c63090d4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d379cc51473db948919c006342f2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d33c31069b8a711bce483037f783947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2310d3b7a88243cd53a54f0c48d5e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ac4ce5b9a9861d00a616b8b2dc43d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cda8ec611022c678a60983c69d647250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96ae10be9a861ac2b34c214175c9cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ccf7eadde6ccdfb7cba51efbbd22252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9399d431f9d7a98424e03980bc99553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0340b541b58c3e24abc254ed0f3177754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973dcca8196b41c577e56a100dfbe4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf68c3ebc9fa6ea256177cfc9c816356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273efc527cbacad0ac776ceeb24820457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e363794408d885050249f9731ac10a058.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e719f401e12f8b290b3aa3b5e34151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa36456fb76cd01458684b025613522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bb3f9468b8e8471ce474f7dee2d123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a86bc7b54bca19afa8b504b528d564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee230dc056d884d2f63a737b5970c72f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83569c5eca16526193a4e159cd2b6a686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465c545af6edf182d02927250843f4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a155bc776b2e613dab6b95ead9f2d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da070c047e39cd841aea0b1a053089b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c55cdb8f58a47533788d1ad7628ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752d25a8dcdbbfe4c1911041765145f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8feb64ebde2df7a9bd04c5aab80ba212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2045f599f98bad32d42e5b33e1a604f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800852df69682fcd85ebe75c333866c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59715d8b7981c92a057d2e54415e56415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613a7b2fb4a0eebed0bc2c347e0f0e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb0739a941584dbcc5f3847a18359017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c267efd00874f8e1842f5e13af0b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6156183a351b040c27778b0ac6daf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c705bc3cb2f59c46412b0c04987faa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8713fcf6f1bcec86ba3b4c7428134021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74d35adc59d4a1e1f3806c9de1c6b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a0858e5476f7518ba7454a511bf2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ff98eab098b60f567ef1c7519857b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787fe2c2ad59b1dbc87579b5099220325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434ace2d7b60b0599ebee777912703226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c30c8e4b79eb062b5a109dee5bb0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51359051335aae4c0ee0b73e42f785f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f78bd510d08a71812642162cf0d73129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3df22826ede7c866fefd192aa89c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d9b4f98ed3acc7c5d50f054fb64b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cf059bcd8d22c8a5dde6dbcb4232832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e419c89d7eff3826fdca4789345c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111df69f6022e7ff263f37060310fa2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f73dd64651a167006c97584b141e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd94d7de131c97ec570a8edb0cd4e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a246a2e279a62b194ebf1c0228c190d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41c2bddd313517bf44d97b708bb83d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6388651b5656988517ec0b4e48cd09839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a46a4c590bc6e3d7cb08662c11bd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb00d9d8796651e9edfd7db72ea84d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929fd4932613889ab19c7321f516d1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2f9c9a83cc7ac97ab609b30b9fa5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ee655cebe89ffed6e5b19b387af6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49eb4ac5ed75fa64e9009a85038b4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bdb1ae953c058c170d3591940b2ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742fed6156f90cbad71f588f5a89f4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5f166f6720f07b177323f1954bbfc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50fda89b7cb2bb4619b23b406be7d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412aa6e17e5334fb6e0c6d3ae3c7956550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc12ce5160d2455bb4d7fc21c5cec251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77a1cfb07fd2f90c4501bfbdf3af6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546720bfcf6cc29b1ed7f0d8edad71a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf88d3f12ab155b4183f8a7985428e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26160b2bdabe807eca3b52d037a1ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01143b0e77f0ccebfa15d1a540c317c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38967ce715f690fe569aeabc1fa0aef257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d769689cee4da7f1c1c94c716c2651e58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>