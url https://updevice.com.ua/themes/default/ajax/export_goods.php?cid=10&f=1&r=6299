--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2315f9aad93f21467144e71cda98c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6a56ece7424106e6c842e44a73d292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082ab0b72440d2525635dfbb49261713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2e9e701a8d898bb3e4a2a203384d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97039ad62972b4cb4453e96a276c9ef15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82d2d503b2da7d944d3a156e5433af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f380757e4663eb521c06905a31b47b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa806ac253c150a9dcb1c0670ae63db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6805edee548f6d6f2bf5dab57401349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ad251ac9f329a215ac119aff87bf710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba5cc02b7fec2115cb039aeedd839311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc590e633d3a2c1ee96a706865922f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce9c4bbe685f6dd0132f2f72b6c68813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bc21b79d2ab8bc033d75ae4917e6714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b1f1627d5f8fd10105c4efb652b0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dac8df9b3cd3382dd2168fec6a10c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1a68b685d61991eef1b1490cb940817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62324d3aa2e3d0abc48e2c6ab09cc03818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418153e2b43dace0d94bc240b9f398219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bd7445dd77e2989f1636eb82f637720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a99a729271f931098f0e40f9efbd821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cc7acd51e22db4524f4f2ac0d39db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654a1c57c1afc86160a4716f083a7c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a4e03413d5b640c50c45177448cde24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08213d76b5fd65f720119cad299ff525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abde14eae13c5a7f5bcfa1c9afda3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab6f7a83d36edd8c9efbb41abb20b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d827e6db5945cc4af44e189887742c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13457edf29d8b0bb32c8776d473f23f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f8f0784c805f31650f095a0cff1e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be026e4bf0ec490b99ec0bed1a2ea39931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dc22d35415a064b5ad60e2e45fcb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fbab78bb685432d62567309d5fe3d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d5508366744a9de2d9b1d6ec8573734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf72cc22bf9cc4bc5b4f41905ba60f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6fce76da3e9748d945403e39a5f8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6439a6020e90c81b182cc1626456037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc77b4f55616b9a401c49337d34260638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2589cc232d1fbc00e19a03e8e28ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24045c863c09da43589f667a5908086940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9132e32289076454f9df9b99e4e6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2569ea7da6a5820d4ccde8d0a2918842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf819190cc4c7a68ed0e191af2438343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a308c3c2c970467d98ebda2c540cd2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcd8470c08fe944e7b3c8cc018830e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf736ca0e518f94af9cb150935381246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3a30f9e9be402583fd4568b4d9d1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a091cd33018501ee9b7bc0cdcacf6fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fa4a0caddfaff9a54983c36eaa38049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9166a60b303d790a4419ea17e0647e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cc134f695ac28d3c63823df60b8bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167fe07d06bb04699d9e896bffe85c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca4a33ecd32ce0de8e37b213add81453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480f742fe2b40b69ad3eccc1e1f62d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601430f70d0945a94ea4ea2d688a1eaa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33b29d182bd97c2966888863f5e16156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d2604d49fa8283edae5423600e1c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6e2ff72e5b2bdb89eb30e2a19b8a758.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08306c35bb665da4b7b351f90508812a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5884a14c95915b82787214caa0cf72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247447981de14dc5591e78c48b09e953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53b87efdae9cc8ca522d961e827a534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8a5bc34e20ea36456f97a94864b355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa909ef868b1fa9216a0e73c469b321f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2109f359c86265d8bb36931eeb10c977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fc0ce449e20b42cbbfbf354de0b8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf105d76a43859f7c5c294e6bddeb5f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15c5eca9df02b4f06d6818d664326810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a9e528a1acebc3757f4f1c0ea79f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd6846911a9011b0c4960d923d279112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbb7067e5c649ed5de56c3b3bbbca313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b851d5b4bf614a77bd321c473bc41214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9738e565b701e153e9b1d77cf9b1d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181eb1dc07d4f74fb7f6573062a886916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253985be2c7be8b405b4c0e3e0ee13417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e225b2062e57561c2053a48b00854fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041321a9e4bfbda6f127d0e93a30c50219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0aaa145f0e25258f7cf257bcf5dd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a2d05d1c1e9f38358ba7e8e02d40121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce44a0b6609a124feb3d1a1a4a933f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869c52621cda59c070ce96bbc97e1ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44ed926707dec5916b5896ed86a17624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cb966241e35d91150c78faf1eed0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f00fd79625e633726cf554668199726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f21d617f21d2b957c805c25e8997427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290290403a43bff6cb622476421b7e3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba078268c4c67f46c0ead2116c0b310a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30658f6fe348db94dafa99a843103d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd4ec3d38514ed1749491c60ecef4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c40c36a4a0122f1403f0a31ed1907b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c81941f3ac460b8232a6a362f34f8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0df791d2b8d74d5ef8953300c8e7fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27196a160649bb8d05776fb74fdaa0f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc8fec2df780c34ffa7ccf6c96a5b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183f87e5f1cb59bc5d168f41c5f52d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6f98deaa056c46aeabe1ca1aa244638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b162035ed0df44e30e7f5dd0348f73439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ba3c691a530f9ab083b9e6d5e828640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308fbe1488fffed8107d3c3c861dcb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ce54557c1007d3e6a084ef2a22bb642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03566a4cfc23dffe220b453f547e24443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9c0d06caa468df74a92178a1dbeee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097aecb9c96c3125d7818c4c120aeec845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c2d9de7832b9e3e75a491dc09bdb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf6d90a093320e7d9139984d9492ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367e9f1f2a3e66cc8dc77f87973c2b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d904b0f0da59717430eb00f4cc71949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9673dda204f22a859a9d25e4e3f7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13abbed2de56cff30917103e38a4a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13ce3af3f2bacd3b1b2eaa426315ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c9e7ac4c36a6b82997e6e9b34f4ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57cb15d87ff95abf3ef90b72b0699d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a09c196fa1c463dec6c4bcad1a14b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbc393728a3094b10be5f5e102a17f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9782996c7a183b5de3c9f7c9168a53b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dd7280a6c87f6d62432e65dce3df458.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>