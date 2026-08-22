--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e233869c9eb7d6d1c800a6949261e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d82efa8d7e205b1662fca501d47322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90998027b0cb9de3bbb10053be10260b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e2214ecd17632a03ecd5759bd804a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6705fe2c33c4f232d9df4f4d7c2405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23029c97915f8dfbf3da1fd833367f0a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec52a4c3dda2c455590a449c5d5d957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c612801adae06b1d3b9be5dbb108ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4d079822a14dc1aa170ed85a14c7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e6f628c4c1c7b7e0e9fae0b8a0af310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262e5821f040bae44d4bf03bd30800511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a3a915e32cf076f118ce5494a478912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fed9cafdf0148215d4289e48c812313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd940a6c0d51647f2c5b9932035d3d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0854f7515be7638da5125617328dfa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daa9911cdce9bc1ee171fae777a6cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692de2e53475e264db8caa652ca1574817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef2c1f0217c494a9c45e353005801b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c763d92d52adbfa902eb8fc8d222a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5c6f3b0df22d9a7b2931538fbeca220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72017d3d242349aebb12e808cc0448f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877482690905c2d0ea4deda82c5d1b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1b406eaaa259e6fa8d8783415d27923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc68056b3699632dec53bcd842707124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80bcc24622ac27adb6b4c622a7c6ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049a13191a411e7bcae1f5b81f844f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff268cdda2863bc6e8f0ae7f0c76ffd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798500dc4618ec4604dc2ac03535848f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb60b719e049839d536c1b4ae5dc63229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dafb08b73294cabc30c91822e7987030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c71ff047b839cc6aa9c95535cdfb831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23460c886fb56584f609e44d8f06b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87140b845650f98b096b682527e143333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd545b6c9fd78fbb674e32e249369d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddca7362bcbb9e72ff1a27bc52055535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423b5c8b0237a28aedecabab517178a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ef787b9370474eccc63c049078d1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2b93d982e22d9864387fcd785f28c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b94cda2711400f391ceb823d42210939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4b132542dae9718144621c3190b4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c6600113e5e6c795942d06d288c9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f0286f83a00caccb7e4de3741423542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a0534603af11b574bb7bddb0828be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b242ca32b7959e73f64e0da60e0e7ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923d0a2f88d8fbf0ab717f83a00f6e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d44724f8cd77acd524e349189fd5bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd580a33b1e9128f585303f7f2d66f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96460b50e9f8c22a4f96f8ddc3c0c64a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d9a164bd13ad472c2cbb70997fce849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369a84a96cc12b8b9855a66e36edf9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e629ae456a841dde1c835c000e34451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aff2aedc903ad85aa20ae1ea8721e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f86de8c0045fc8d4874df93dd4e5e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154f5b654765083c09606091ef401a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2063266131e80d7dcb6e9af5e57a19855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618af303758fa277e761d40eccb13c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8e955fb31ddda51f809ee557f4f3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052acf5b274d48d10ca8c43b01bcb03f58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170050f0b0c9f7511628b241994d99691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f425e60faecf7bc4cbfafa043b094402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5f5eb1df7c6c54eb4a59f85d678573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54290f885e01e597f2843c26f5be1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b175b49302a060512b31fa81ba157245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0741965327676605436ead61cc09a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc620fb98e3b820a3d6e380d827dac47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8783852ef0a6403a1e3bee75caf05218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0739537935047a3c9de406e70897b2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6755ff5073a4a9bd65ec1ff319749810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533c6ba6ced23a9e84e970769b52a3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927f83d4a137c923b70ab4c5a6fa4a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04c3009a7f3f7455d62ad09c2cac9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208762b863b92978aafadc563a0b77e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bef429e6d9b2573409312e2e26bdb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50e45b24e7cd9d03c50aaf3e73de3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e32b439d8d6e9f38df74970231e8ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac5afadd3a8a0c03dfed2cdbe9d59818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44145b23071617bd525dfe32e919e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb182e42ccfefbdf5b75f4b157180820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5ceee1bdfe5c9f06f8433f551228c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0af4c962e7d326ff7bcea1666e05222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4fabc7e1806c9a0468fab4ed3f3fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dbbfedab01f5bf6bf8c5fbae9c31624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df944a382260273387d44d1c95df795e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2361881ed56bfafa1f3712b1d483dc126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4cfe0545a4861bf7aa51c3c5adfd327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a99b27744b8e6aa7894e5991b8a1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364b46729a76fc3dfe5dbef52cf9dda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3daf88147741e2c6a14b1bc9c8e0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406d515d4b1641ce67e93b6b421ecdd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff646885dbdf00c66acdd440a6b8b08032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f506d14463e63191640e1428cf4b0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54571762694aae35f61e61550632a2b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c45431c9ac03d94fa0b529dd3b09235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902523f485afe3a3bbdba6a4d995be6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bd40cf426c5a40728f288a4012b2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bee0b1cb2cc474f5397a43c1768a9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d11669385ba0d9d5efd8202b3642f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e35b8d197870fd1b6e20957283e9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b641037fddb950e718d325f2f818ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100562a25e59169a055c709312b43b8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc9556351d5f78be237669bae7465943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a8ef319bce209961139b90e9584b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e1760bd580c35158e569172c1ee5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd919aa6e263f8a3953c87d54f7dce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1107afe2a383acb002e83442ce98c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472f454a28b2116b2de5c204031306d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261d8a1c071a0e6821676e624efa82849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f7d4f2288b409d2b0e54ac89ee1db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4df706cc81984b467d18bd9dcf90f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20760cd39975ffbd37512312018b2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe6b4c1106191d96c95f5256ecbf0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cad3f1d79423c19d6826657af34a5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793340c2bd021e24e80087dde37f5cb355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4af312d6b8df595e6d3941d4946d6f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb314ba1c16e5ce677cb644612c6ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f133694d5ba55d630e4b043bfb4e958.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>