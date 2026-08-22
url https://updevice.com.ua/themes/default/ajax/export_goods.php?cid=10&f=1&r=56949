--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e696955bb92548a08e5090a91936d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943b43d10a1b511e7b4ba392d4eddba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9b82cf88b7e86dd34f1f2473c74f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05923409434ef4e8b2591d3d4c76784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb6858cc9064f8eb72cfbf5368b0d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce3988bb65453cec0fa5bacc1ce5ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17672c422746cce4518880a94422f6417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e02cc7b0c2941cbb55584652ddf3a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba93b2933872b5e0d4d827ee3478259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1af15e9fc291232a5c1ac62597d8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8cdc750e35ea1b55d1c0c1eea1c6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcabda9b2a70d4cf6809d6feac891ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15107351da43815c792e368b136da3bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a93c45b960d76ccdb4727c4f3ee5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ff8fcb4ec0a6c9ae9a23de6e6c4da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db55a17d0b5c7b2a2c417fcb16e2f4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857106e9cafbcbe93429b5b47a9d655117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed8eb3f131cd919e7c80c19339f63a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81881f7fa51e6b99c3f3e19b025d83919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081c8b92dd0ece7ae9b3f7450cff7c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98959d15531844b23ab7acbb8c4e10ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4ecbcd7f8876a174fd089d24ee58f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ff1cbdda4203beba26b0cbbcead2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34e3a21e23171199eeb0fad06f041024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055575308fb6285de2ea63a21cd6609025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1defaac32a87e211b8d215bfaf7bd826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09d5712e1d0895149f7a86a9445c6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2789b1d3e237bc0168ce6e548d6a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d1081e49fe821fa9f8dd2aaf7253129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaadb88b351483ee9bb8f30117e66630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078c34d27aa5ee38408250a45d35e3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2c656bea5cf06d4e6ca4b4550ed2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f15c92d391839169f10f678ee633a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5af24bb6f242e1b496c201b963bf5334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34651d4b3957c14616979f2020076335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9f3ad9b017431d80e92fe0ca3ee8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb8f9501d59751c17448bab83aabe337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759206b8e82c1366cfdfb89e172441538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4050cdda8633c09e33c6a559b7456139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68254aa0af5b723da2e6a8f7676575ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742b50d40686abf88fd9781b3663cb541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab2288491eaab99cb0d22fd17d1a8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587e3a0898ccdcc7ea579024e00556a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e319e1eeb28121ec49a20163185d11144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127efbbda28bca421c98bf3d3efe37cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4cd21848a00e7da3f0b711c99d45746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddf91ac648b9d3a73819fc8fde946847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaa680609e5aaf61f29a15371bdb5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1949544fc5638acafb44a779f2be949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff993b4e6251b920b9d542f4ae6edd450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17398fc36ec54879f0635b678350a73551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4a02b4e1ef0e84972caa8880d591252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbe96aa87070c55b4ec2beafa93f5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd511429d95f231132cfb11bad7bcacb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b505e1ebba3834e7db9da4317d43655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e286b21f256ef6d03cdce011f51612556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7e01a191d3a31405e27e47d88097757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e661c80c8df784121890f9b9fe98c9258.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6b26508a4947a3b435c905a647b3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1aa5a7fc0790aaf0bd57f1d5629cee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e7406c6baaa67cc65739ffec75b313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879c87b32614a67ad8ece66821adb9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f00809218cd0892895ad8704e6a585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e44140e04af2cff8e0324b3ac77e996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2bcf52c2a635dcfb4e347ee8cfb377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20305a0c348c5347ad3980ea3f36ebf78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220d0556b671f7b3aa9eecdef95f58e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9115a8588941a4f6eb697f36954ac5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33debb2c6f60ea373cbb62170bb457611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d294c9237b4004041c05803452cf012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe107c80bb18c4910896f69575581913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a1c159f142a36a714f7541e1a615114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6879a0c1a9ffd25222b78916246e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b26fb66b9c19a3f5a664c861224a9816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1fad846cef66bb5d27f763161438417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81315c06d135adce3af6a6aef1ade118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e69adf673b506c530313fcdbce25919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab61b749fdff7a86cd5907a657ce36320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7ecf21636846aba2f6eced8fb599121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691e487a799df2209227aad6c69051f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20b493e52d34ae44f666bc7786bb0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc100ae0222d0be283227161f69135f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65834895643027b5344fff30cc59fbd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06609b17be7953af6fbbfcfcb1c02926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fcd793b5f486eefea50920933751f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7346ffd49c3b086c51c62b23a3399f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d611b4d233593b4ccd1f5d96f04c9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcc51f064576080e6d79e620c559bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6505a1dadb624a8ef56f47099f849731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505e148f5a60d39ae9ee5922d60f12832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826c214359092c3ab51776ead47d41333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11090563a9b3b6bd060e089d8ee0aed134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29adf08a1f9aaf9d4e58bea274cb72b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c41b44b79a883aa0f1691cc8a73bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e0b68e72467b7c894a3cc84bc2dfc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f0d20c27a6fff8888b654d3d6d07238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fca4aa5a0f4ef160696cf744714fd839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17df1ff895b8382009e4f4586063e2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ae9c8ed176950760a03970423f27241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dfc6118c7f167772790f5b7e0341542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84519d1b675b561110eae75d49fa2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653c2730f4ac4dd0ce0f820b98bfe2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cc1493372809cb7e6ddde90f0e32045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc535376224cfc9fb26dab82a49fcc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a63aedba3b2775a9d7b89f3925d93747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55855a0c4952b122634067cadcb64c2a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacf49439579f892f279d37ed06340749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782d09bc41d962ed929bfc559ca56b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedded0874387a11ad638034bee3e5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265e765fd09f00e3914a5a2f7901fa352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fd677c913461b84a0eea353e6886553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa91f0f9ea4d0fbd1fe2171b51a50454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704b9e9d929e1107ed2ae8dc9bc356d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e234ad289eb8bc4fa2afbc290ba94456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207a1871c678ea92e066d719b1c961957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149d1e1e6ed1f7002394a61c11a2f5158.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>