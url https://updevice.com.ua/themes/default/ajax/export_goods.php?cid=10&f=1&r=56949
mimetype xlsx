--- v1 (2026-08-22)
+++ v2 (2026-10-10)
@@ -14,217 +14,160 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
-    <t>Baseus</t>
-[...40 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
-    <t>000010020</t>
-[...7 lines deleted...]
-  <si>
     <t>000010184</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
   </si>
   <si>
     <t>000010185</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
   </si>
   <si>
-    <t>000010186</t>
-[...7 lines deleted...]
-  <si>
     <t>000012119</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012120</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012121</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
@@ -244,93 +187,66 @@
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012125</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012126</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
   </si>
   <si>
-    <t>000012127</t>
-[...7 lines deleted...]
-  <si>
     <t>000012128</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
   </si>
   <si>
     <t>000012129</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-64gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012133</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012118</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
   </si>
   <si>
     <t>000012206</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
   </si>
@@ -382,51 +298,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6b26508a4947a3b435c905a647b3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1aa5a7fc0790aaf0bd57f1d5629cee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e7406c6baaa67cc65739ffec75b313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879c87b32614a67ad8ece66821adb9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f00809218cd0892895ad8704e6a585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e44140e04af2cff8e0324b3ac77e996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2bcf52c2a635dcfb4e347ee8cfb377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20305a0c348c5347ad3980ea3f36ebf78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220d0556b671f7b3aa9eecdef95f58e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9115a8588941a4f6eb697f36954ac5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33debb2c6f60ea373cbb62170bb457611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d294c9237b4004041c05803452cf012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe107c80bb18c4910896f69575581913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a1c159f142a36a714f7541e1a615114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6879a0c1a9ffd25222b78916246e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b26fb66b9c19a3f5a664c861224a9816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1fad846cef66bb5d27f763161438417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81315c06d135adce3af6a6aef1ade118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e69adf673b506c530313fcdbce25919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab61b749fdff7a86cd5907a657ce36320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7ecf21636846aba2f6eced8fb599121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691e487a799df2209227aad6c69051f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20b493e52d34ae44f666bc7786bb0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc100ae0222d0be283227161f69135f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65834895643027b5344fff30cc59fbd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06609b17be7953af6fbbfcfcb1c02926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fcd793b5f486eefea50920933751f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7346ffd49c3b086c51c62b23a3399f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d611b4d233593b4ccd1f5d96f04c9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcc51f064576080e6d79e620c559bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6505a1dadb624a8ef56f47099f849731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505e148f5a60d39ae9ee5922d60f12832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826c214359092c3ab51776ead47d41333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11090563a9b3b6bd060e089d8ee0aed134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29adf08a1f9aaf9d4e58bea274cb72b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c41b44b79a883aa0f1691cc8a73bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e0b68e72467b7c894a3cc84bc2dfc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f0d20c27a6fff8888b654d3d6d07238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fca4aa5a0f4ef160696cf744714fd839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17df1ff895b8382009e4f4586063e2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ae9c8ed176950760a03970423f27241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dfc6118c7f167772790f5b7e0341542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84519d1b675b561110eae75d49fa2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653c2730f4ac4dd0ce0f820b98bfe2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cc1493372809cb7e6ddde90f0e32045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc535376224cfc9fb26dab82a49fcc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a63aedba3b2775a9d7b89f3925d93747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55855a0c4952b122634067cadcb64c2a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacf49439579f892f279d37ed06340749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782d09bc41d962ed929bfc559ca56b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedded0874387a11ad638034bee3e5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265e765fd09f00e3914a5a2f7901fa352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fd677c913461b84a0eea353e6886553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa91f0f9ea4d0fbd1fe2171b51a50454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704b9e9d929e1107ed2ae8dc9bc356d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e234ad289eb8bc4fa2afbc290ba94456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207a1871c678ea92e066d719b1c961957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149d1e1e6ed1f7002394a61c11a2f5158.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba539296f27d061c383f33af7497fd51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a041602458211bdf2a0d7bbe8e8682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171f46f120c6ad5f20b2a8c36ecb4a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501f98e3a648ed01784592936ebeb344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079b8efb24a1c663d1ea077fe8b3d645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d509c96b95c61f5ba2f39b91cd77ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60aed02f2b29d2c554ad78086094d667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71529b3bffb27c9c3485d8b793df488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5acd81e3e9eecbbbfe64e12a0e71869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4a9e6c6790fba9e34ff0d4bdc433c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623b1a9df55b47b4e3fe894f739bb3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531e97960ff78776e87e4ec65d0fecd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6611a922836ecdffe6f7a84b87154d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63c1221635a4e72f19fa179036ccbb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36468480550acf21c26b41bb8524c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96e7213be457c60b4d0f184e5f7a7616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304820e5f1a3b51c9155ee93dc5be2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c682e89ec37284662550f07864b0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78022d9e6cbc95eeefff2c3d9a58a1e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f797e34a4231ef53e8d4750245399fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fd38edb8c0d92dfba3935342cd53221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6d0443ec247b1245de5bb0141386722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d801cb3e2e8e46282ae16db2e248e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191b1a191beb87c52739b0218328e7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ed58e86ae18140b7b44945832bc6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1eba473f3c49e98b34d995b706f0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74a140063fdd2cbc9d94ff17ac455f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ab19300284fbf85115ee8d692589c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514c7808e808f2efb615c8c3268f9f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca443cf215e2370d2ff88687768925430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ce17d254fedec0ed5110efedbab7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ed9927dca6d07465521bba815ffcf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b681d93608f7fd14f86fa7704e1c8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16f0e20da86fb9f68472590ffd1e2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d6f390bb452b3b709207b6e744e5035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d9859f52575cd9f533d3e2befe06636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50909d1a1344b831da305d1315b5d65d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb5d77b411bec3b73814a955eaff1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecb8ab38c414d486ee50c1025f68f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739660af0709ddbc9823369e7431ee840.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1574,590 +1490,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2424,51 +1800,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2500,742 +1876,519 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-      <c r="D22" s="0" t="s">
         <v>76</v>
-      </c>
-[...213 lines deleted...]
-        <v>104</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>