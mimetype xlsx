--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9f258a819ed0561d74af09cf125841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c35125fe38aa28f0fbe67aff7185e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01fa13655eb4257e2ceee9d79389853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492f376975b5e584cb9aa5e7a71f7b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d69084465c4bea9d274ca07e2f2905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c1dce6aa76f8ba6c3f3e5bc064d5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690159de9c47d2a48fc37eeac81551257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db76d14b6dfd561c70ed8b06e942a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2454d9f727aa0c23b2eb82e37afd3c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fea8d8c0bbfb4d8016ec22dd8dc2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132e9502866332372e81c27d083c8c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46009e971c07b19c9aa174b38d911312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cbfe938dddca3be60102c84dd83ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038d5f9fb74d3bc8f41655daf8c7f5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfce231b98962f0cbb8defb914635615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700644c4154d0264b4cd6818e40c737016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957208abc5f2364470da3bacab436c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af237c53eb82e75c0ce9373479bd7b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33a43bd0f895767c3604cb0d556f3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93a602f1fb51d79b61929b40deb97820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0f1f394b02c916e6dba09b97c53ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aba57d8a5c5c0f47a704c5fe16b09722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cdf6009998927a9271859bd07bd1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4198b418fd33f561a90cc10840ac0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afb678cd766f74f6e64ce0913444d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e16baeb4a4885eef0bbbce104d13c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ebe997b26e88c0bf09ff91be425f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec18f51465e59a718eecfec417a76928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9596a946a49bc98db644d2a9adb55229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b61d835965f6e6c54cdbcbd8c4168b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb02629c2e765e297e6ca40c3b83a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b372e269869eaa4adfb95a0ae91eae832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343098cc91d74e2de81144e16df886533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9623f0a4b108642f1e09b4784224b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dda0090bc9c85db022f1c5a219854b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822761f18e847ccca0f855ffd669ea636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde625d35d4bc5433793955a6d2fe03f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9222d97451605520f6e3de46f3f40e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fda996057a983724b4118a8a74b43b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4504ae05eb8ddca43cf39009004b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc6f0186dc5d720208ae69403ac0a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e67edfe79da465e01ec468b1e6da342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c542323bfcfcc874aa1e999ee17d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77035c31e70be691a8c7b43e2c3bb21c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c11da562c8acd252466f2d70727e2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855551fb4936e06e5eae48ab3e25e27546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2d03da00735f6b04b46c4137ec76b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51086800284db9a2888bc8745a39aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943c4030d1cf8023e6895c60d23110f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1150c77a9fcf70b075465986f1dce150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e098f82c27c364b3624fee2185d6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad0213b84cecb690cd98be9c43159652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22404c0fa8f9dff2a66def4c9af63c6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d9b3a0334d326ed7d84eda98f89d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519215955888b2fac0a6d29dd2cc250555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6403bbe01690758bcb138ee12717956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc08f835548bb8d93be58b8ddf3147b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e96a472875ec6b0467d736353ed1258.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943507ac64bbe80d7beae8cc04adcb521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d91adb04f3e102a84305d394d259092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332bea285fa7a19073f114a40fc6c893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31041018bd611b64377732ff1fcae3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574778816eb219f13c057a556fb34845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc7c99f1664c1fecc23805f20983c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4289f6dbcb3fd2f5978d99e58d058297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a223d0234c5d5e766c375fea965d1738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f772f8cb17a096d296c9be0e9828b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c2c492a5779f8744bf70e0b265ab210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420ca54e6d0f5d11131c62b0d8ff83211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c953439283bec9f0531f90dc1754a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2a678d3b627ed03f57676a97e42bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2a0ddb86fc01676772b053aa6a1b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79af6d1df0c5a30180753827da2c9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e142ef000395a5c6eaa045b1e0d5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8548e45415ada8e05eefda5eedd6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3559cfe67e3752b590ccda0b66e4bf518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7dc0d8a6660dc466bc71999ae4d5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2a1ab55d259aea52656185da3c51520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac70df4bf5a97c1a41a40dad2b3f87421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015674e0fbb29ade0fa154fa41c337d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99eb0c55c8c804224da3161ac7eb7023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a13298e780e4fbb74b41e25ee18a9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8cd5bf7e40f6d3931453e0c7d919725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c4540d2bdcad0811ea1bd8a43edcd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffdf781da7753e1f1bcd8204d297f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212ecf2445066cb27bfe1e81d41a76528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3e959d91c75a4db5ecbe6cd70efcb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa520b2fbecbb57992558a1086511d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459583cd2b391f5a718ce76b53fc3ab431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9e30e008ace70157fccb9d85b86da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15bd393873fb4a0df8a59848e34fe433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d2962cd68c789ec6891a17506dece34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3a086a426669fa2cb851ea9f9dc6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114e6af15b72d7bfa419d8e227f1c3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e541ceda8c03db0ef89210c0a344e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc554ca2258fd2793469f39a01d37e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2d68ce6ba120e31765e3e3d69e6e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463134552a0a686d2a7c4971a645c2e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a65600320c31efdcbf4ee950df91541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3613a4887ce0b6fc3ae6379fc2aa8042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ec35173b0517adbe946fca14e0d7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18856db814222f40f1aff795ff532e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0c55d2f9068b302d4b1fae776c0e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39611efbf8522a7c14207fa6d508017b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ff727ef77f916ba2901d8de60b36647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c861e7e55d9eb1aa35f1a39d0b2c29c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ebf5088aa0d70de43ab23cf9ada5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ba47d751e3b9c6519836cbc77facb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70eeb06696f8f5b4c2c1067e1b2386051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bdabe91a505152bcae6f561f9744652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fefcc1c73de8d041cf21b076fbc9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21043c1f64348e604686948e2737bf3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbaf6b00958778e40068a5768b083455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6fcc9d8dea627b6fc1bca960ee1a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad922cf1bb50385bc494b3ef4cd1a4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d9105be742b5e8282cef237bb2e1a58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>