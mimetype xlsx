--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c60c6b035759adf08d654fc53f0091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577bb0df4523aa115d6e1d8591cad622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a235a7bbd4f1d1961893df543ee844e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805ae93408b57ac601d1351525d11704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3580c32fd272859f0e509c719af455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84b5462ac6b5b52bd8cd5b1f22126e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f182fb5004d9f9be02e5f7fb72d03b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d97826d65fc1a77971a0673c6fe03c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5958bc8d9f86be0c923301da67d74d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4266dd3e9bc18f35d2b77d980e49110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842dda61969ca03f6003b2c5ae5909f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8645c2945b4e1dd37bb6fbccbb76fe212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b169fd9d42f35ce23f65ead96860313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c1a8b8e2e3a70d57cc884c2846f6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebb057d4cad842b2ec78b139c9c59c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257a833afc1b198a213353baad9077716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e14c26fcfe80a27a603f97e77c2ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1478f22de9cc14aa55cd63262e91618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff0459cdbee62cbc61db601d51676f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dc46099fa9efd2e8d426ed26d82bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24c7a8976bf73948b61525db22a60421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a623750374a9f6358f3ba1ba8043e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a4f182d6ba76c85fc0d4e2609e6ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d930c4cf50913bf987fd6a90c204f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b59049d2fda98edbe6a12591139a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381b4f7c8cf889585247735bedcb87f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de936f7468f32cd24292c9f072ce5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d786c830903ce16b758f42d2f35b0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d68630c586f418ef313594c7c8221429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b18e5e2ab0a3cbd6349d25e793324b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ba14604d8e88b312f76a7625540a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da873fff1145f770dd70590066fedc1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a98a98722c72c7402b8c89e64e27f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca1d7cffc2236ed63cdfdce91fedbd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e48a8cb94ca2c3c10ce09745b4970535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e03aa2183e1a43efaa6ed5d9cd959536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc27a92f45269e7a4533a8ce87c1c1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7a4b1bc30dc1f76890c90765c871b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b4832e057c88a0c1aae3d9cebdcdd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb58f17a779a3843e695ecfb549504740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c769ce42da0dc825939a074bd889e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091af448221d0a86c16dba219b3cf1c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606565f685dbe4a2cb740e3c274bf8cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304f14f3ade132d9efaf3a54c0575c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5e27ed6248f1156d77970ab47e9eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c04f03f6ad8aaa1b678137859033146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75e67ce314c231a593ce3b1428e34647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9bcb1c7a16cbe5bc75db8ab66597d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d55362fa9f296c3963602f0d7ed05249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629ece00d24e2ddcbefd9bb0a33571750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df500b7a74a25eeffaaa4d58af54c68c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7f566a97c3d47f4409c09f21b8f2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae469e8394eaf4d8e3b8918edb7014d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad272576d35e622c5eebdba325364e3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1da1c8f04841343723ae9937b0e23f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071f98db4b8968e4a5a0c708b33235256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553e3227607c863a3ae2d19d5d25d1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b48639ab4400d40da61a2b2e68c10c58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cdd1b81b81b6194499b12854fb7491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03f0191561d166a07289cd8e6c78ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72478a2b61e75c85673b42e3d3138c6b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fb1317ef0f0439483e77aefbb67004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ef0da826926af57afa091af00ad395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccc1e74d60e2df50fb5fda06b086aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9b0d88667bc738bf9419b395e1a077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d314cbf012b28ccdd0cf3a39e9f6138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2332c15bd7fca4764fa0d9f979dae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca39d36b9fd3b29cabdee51c88843310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efe3b7cc3af3fcbf125ccd7cb5bef611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5e14e6601a7ced920785e0b05ba7912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689520d74b173081e9c43ec4ec9ce5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c68650664925bdf2785a7afce6475e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035197c7a04774dc78c263b77a72452615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f141c93b3f1ffaa94bd2ee77cad7dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903b9d3708dcc11fc548f60f5b0e84417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fd28f8b38fe4ce0281bb0b3fb20bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601b45d58685957de7dc145cbc27f7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a46e695f0414dcdcb7b156b1e8692520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3996e610ada559898539be783e5cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01a0af613f7fe741af35c914070ed622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7408987fb13389fa06fadb944791c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e11c72ede6d05a22b9f01239550f6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e33ec83c88a1fe20b5c9b647053b0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d2f10af5c65899a3487f78e98e66726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6929ca74ae55c7aaba3a52c5653401927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb9f4a6c03ba0fba02cbe759c9929f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e99ecfcd7037f1c222c7fbd107d1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc279f3ef523d61f3178c2ea0e16502730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced5f6f99fa0bd12c68fb26810b236831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820b9030c7b9a4cf644e5f3831685ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f2a0cd58b258cb10d1ea09ea95b5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba71efee644026f2cb8844dc83c74734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abc0290cc793d5487912d34f1a4b6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498fd1581544025f6a65b4c0d77539336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b68f3b85e1d46e4de310ff9f8491d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4306cc13eeaa846adfeedb539719938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a73fc4276b84290c4afeb5b401f3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1701dec6e40d8f1101f39ad8b21e2ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa011a4b0e4e7ad45562b6cfccdbb3f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9689925273937fdb463b79a73e63ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb185384f5aa4628e306649a593e0a7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53472c87cfefa9cbd3851cd6986468a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc3121476fe408c9461f8d87a14d7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147688d992cdf5bac4d67342618842346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964df1330617a87b25e2c3e80b1f5b8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82923b17c6773c8a0f7e7ba1f9528c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f732d081ddc70045575eb40f75259af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9403de114d4d5e7eed970cdf8df64e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bda04d5fb372f70ab9b610d12a65e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfc67904ab4f175aa9f754bc2de36d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a4c6816715d90cd951f8312f3103a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152f167ec55d0721daf35215b43cf3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e966b4cb49d10ce5da586ed6d9bc1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa06d1700d1ad94af758f902309d80b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5c58c115c8a93b58e93dd54aac74c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e074a55992afa2d0f9d9e88cf0114b658.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>