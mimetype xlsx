--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,217 +14,160 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
-    <t>Baseus</t>
-[...40 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
-    <t>000010020</t>
-[...7 lines deleted...]
-  <si>
     <t>000010184</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
   </si>
   <si>
     <t>000010185</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
   </si>
   <si>
-    <t>000010186</t>
-[...7 lines deleted...]
-  <si>
     <t>000012119</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012120</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012121</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
@@ -244,93 +187,66 @@
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012125</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012126</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
   </si>
   <si>
-    <t>000012127</t>
-[...7 lines deleted...]
-  <si>
     <t>000012128</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
   </si>
   <si>
     <t>000012129</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-64gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012133</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012118</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
   </si>
   <si>
     <t>000012206</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
   </si>
@@ -382,51 +298,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ed21f1c1f47f155dd294a446624f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8711dff8674941f46709011ff377cbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b7f36f0721c8b3fef57b82d5d2fcd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403fac9b15b33b7d0fd9f9b74b1040b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfbfa3ab9f83e1d0a8f846a33a12bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759cf3babcdab520380f739c8fc41c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c294d1014a61271cf39ac22a7923cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2097c8acf46d4bb8f0600aeb4f1b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc0f510f1b9877d1002980804eb1969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52dff1786d2b62583a6ac03123e63e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1fb0c4df0986f04aedc5efe34b09911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dba9ecf03baba2acb9dc05d147035f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9eca32e0e17bff7991057bbd4e68f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168440f1e1db1de891240c5a2595a4ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405168fae9cbf7381892538b884ff5a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e660d43622bb6288d6c3e95eea1c5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dae903ec5d2ce3cf360821281fe0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918408436cd4ff322bcec60c41c685218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51ee5dddee00a5e1b35877f470c80c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c06f48d8be13a792eea3bfbf5d6f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255627a5cf85f2825a8ed0d1b18328b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05963f47e72fda8edf0eb038c0d3ca2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f1e2fc0bb0cc5da0188edb3dfb47923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ac19d3b81db493485f2d58e3f468324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7199e3ef7614ec2cb4d12e181a8da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88168cd2364ffc40744cae50eed63a5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc892e1a32c738f27dd590f6b4a048227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7991926368f712a500c70e714484a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579071313f20267b58c90e0c4be2235329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef0345e57dba4996cf5875fef0406a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0d09fbab81d0061d2adbe0a1fff7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8d70230cc35bca3c7b52d4c178fa532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cfd86c701b22ef4eaae12b87b972033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b672a9b44060e1d6a3eb646c16fc8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd98cb99afee0ccfcb34e680c3b8b1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391a9b3ac863d4d24e43ce9d849762936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39cb86a45115f1438668f1d162a42337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682de13f535203b353e68e6cdedb98d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4f21387c5adb57ab87864222913cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45dde2992c944b8323c7ca717aad8040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe2021b7a3e7003091eb758b2ec80041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d91341a0b5187da0dde940c89644ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626447fdcc3847544ccc496b8a67b0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493ada388dc8748df852df002f2845e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770dd9a738a3150a38c6c61084ad81845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b90abedef783612bd60abdf3b969e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17863692f1c64bcf8ef5a3b87c6fbde847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451919065873748a11a9b7a825ef563248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc00488b13332cd75d9530f9dce3ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135c2f893a67193f639df02244c5d0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c227096acf5e62682fd8a22c12cff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cba7fa923caefb2573a1b1d5b3f0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1798203f93fed306ab265250a3ee953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84373cd87ed09a216e2c5d0e30b5ccd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81e75507f694128e2db2e5b78e076555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c1143fc840bf9ecdca4ae579cfabc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bf02942c620a74b77bfb50238c9da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f9051895f0c37a52947eecd60a73b58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac9da0ad8e3f7a25b200b9901ca08c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4f40e8b4530236ad588e3696656942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb627085420eee2246de469c122c753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a00e238e547840efda8907bca2055f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126726745229ba885a4664c3d83cf6345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86338f7798fb583f0e704363540698356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf091168b9ec82ccdd2a8738fcef6d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f821b75707f791498d8beef73da7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd74c9e5766f0423001b9b4b8a826199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056874a253978cd0201f7852328483f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb3344a653f1bdb09047388ed681e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be7b09f5695dabf05a9399653ff98212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71d30e7d9021c31bf03c6bc58e7ea813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e182bc5745d1cbf472d51a1ff63c53b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09af3d59603a77599424afafccbd37115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b78ac4c8170d76b57f08b60c2e10c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1892cb737e59b91647bddc3a3d99817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54908361762b8b80ce7b8d31aca710f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb71d1669887b0ab73dadb8e405b2019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c0443a1650bf0e6249076641d0d2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df1d4343e33d64c7d4dce5945e6c3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2940f92c7cdef0b939e51e9cd517a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894d1fa15a0532ed45c04d327cfcd1a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa83a704a80dfe908824fd228ff102c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14bc8c8c364eed8bbbbc7d6ccf954c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce40f22e82f168ce2676ed0749a05126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726be8f5c6275d934b3954c13b2cbb8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10e1d6a9e782985ecd6ced679252bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e26bcf1cc0a4f50e680e91b594da229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da16bec57f946d2b6b883784e0d2b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f9f9776e488ed0028c2a87f41ccdb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1ac07c7c6d952993b5050ba7d645b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a242849c43c1ed6f9b559d4c6ad6e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6edbfa94e4de1dd0fb02c3e43352e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a86993f9f6658503ed9bc1d154cb935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483df2e8fb95aa802d4e3f05595c132c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccd582a84a98d8c734e08febfbc67837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bd2881d2d0f5c3bd1632feb7e7b0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1aff55ef002d2d09e6763acfdd6c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b256f10703524ac9628dc8cfeffb4a40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1574,590 +1490,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2424,51 +1800,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2500,742 +1876,519 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-      <c r="D22" s="0" t="s">
         <v>76</v>
-      </c>
-[...213 lines deleted...]
-        <v>104</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>