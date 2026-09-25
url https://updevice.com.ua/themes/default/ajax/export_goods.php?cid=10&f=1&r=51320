--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -83,59 +83,50 @@
     <t>000004729</t>
   </si>
   <si>
     <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
     <t>000006125</t>
   </si>
   <si>
     <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>Usams</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-wise-usb3-0-type-c-otg-usb-flash-drive-ud10-128gb/</t>
   </si>
   <si>
     <t>000007158</t>
   </si>
   <si>
     <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
   </si>
   <si>
     <t>000007725</t>
   </si>
   <si>
     <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
     <t>000010184</t>
   </si>
@@ -334,51 +325,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836a6109ebf4786b90bfe5e8d86dc001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63745e7fd590cd59477567ae35279ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75899b36e8ef57583aecbda62d2a83d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161df1d9096694d80874621b0d75d1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe17b4338c20c4a147a8912eb41d0405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f791cc322a839e14f30b69c8a15cbd06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9390ff88f380d7a6baef8cd3106557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50df2a76d6e76ad5a6653a3fc417cdc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d26c9f8bdaf43b9e7d0c5feed7fcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35852950f6550360a8065536eb652b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87da3da630db51904dedf015e2d03511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad61e7c8b710878ad6e10193a39f00012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e256da755f7d0c730987c3abe855413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239cbe4800f1d5f6d93fac69dd3ef6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4809a86eff6d174d35e19ab09768a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796ce1c5db6394a371e8553577f43f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd33b5bd0cddf28cf30486a016961ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49b30d8b10943ac1c3c94fe56d328218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b98ad1b991f4599b6566920e24f6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4930f618ff408ee48b4da8f7b90bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704fbf43203180a4b323c6c43dfe16621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943979a29067cb6d4609fc9bccb3e87c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32462f8238e429a238b1ddeb41534323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b3ae11c89871a95c9dd126759b59724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4567fdfc5b99321b5967090baa2f30625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2aff5064cb5c6670f9ffcbc7c961e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c38007f04548d9d12bcb1e6b171f0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5c041d3d0f31576ee725d2af945c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aadf85b4bed11ad30c6e223cef1f2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389e869adee2a23de3fa7bbe24a05bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cfdce1462c0c080725d5e04a206b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679c14bc136509561169629a5aa9c8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b60535d003002f511b3826a3a1d5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9089c78fcf3d25c8716a7eeb4c99a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1f2163d36615181cdb429e735dd0f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520228976a9dcec2352762ab4e1e4f4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e553f140e518ca2da4365e862b96d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb582c6060334d2ccca684cbda4e1d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd183b3b68c0cea240b52954b057a8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408ed7a2b71ba3187e61f942b69c23140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f5b3c5a9dac6b43b705a0b706568541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af888127ea692079150eeae6a86f84ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd398f6a9e7a9741252363cc1fefa2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f767205402610d714d1f081fdc9a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f546ea0266e746743c898a13af12a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81262f227ff07a6982b4145badba289546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087a9c21c34911f287ccfd7d49a4aef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3f16caad3fdc2b7ea41bbfa02c4db48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ee7920e57dafa6acc800fb55a8e921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacde3608fdd9f3260c286bec0c6e4f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943a3d81a5ca67a3d2b96b18495ab7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5afe99863b13930ad9fcbf20519244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff23bd1df279c7851ecf7d40e5c20c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912340681f6190fc9000a54dc031a46c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d470cedfdb0f5016a54ba7a26b99c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5122b6a47a5331c79c633b61cfe71c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528516cafc78fd6f87217626184ef619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af2881c1ef2d781127de26aa5f3c3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1aa49ceb40d9d8192e693d2dbeaa2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490c0463e72338913a9230035d1662112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a174ff60883d8a509668b0f32729fae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b539d1e0e8fe166a1b7087d85110fb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72ae4675e2932f889e1ab9e559953415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a24fa8b782edd2f625dcc88c81bdd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588c396853a652d3e77715ababb54ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d65d379b6b1e787ce408fddf7f2d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e1c46e3a09124ddfc32264c5fe79e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081c3aaf242867b10d667d941a3628320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35b54d164229459a9e92930704404721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b64eddacc139f69eb26a36f9360bf122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a58df7fe27da59220b2fe7cab44d3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e4b71706db40408476621af126d9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae5ef207d86b29e364da54220fb2ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936657bf301528a45260325b5bc25a0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd6639f0261a42adecf6442711308f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e58c1642dfbcea6977e568ed95dcf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b982dd1962b2c6d02f3b9e600813ea729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb4b6db8fe45d26c5f97b2190873c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157c501c9c8715f553fafa11f7dbad231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c035ef01135f5f4ba5660fb0070e61132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64934534ed04658d159bf0daf08501933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec50877d95f9a9cb79ee3f3d46978b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eeb3bab2288329d8c12781c0191b5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839efc7d91948c93b8678196c10a433636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6272bb62bb647ebade7bf661894db6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd46649ac9c86c35d5e2b0811a7347a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4f8f61ab39431838a2c83ba3ab44a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e5e9815c52ca18711824ff30bb38140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed3fca856ce02c349aaa067dd8ead741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d584e4641e9c41e9bc73a980b9639f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7cf46f7ea388265d53aec1a911c0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f730190edf1d867527b1b269a5b8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92525131b20c21782580d3dd5855e9ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72a557b95770cad535dab586e3aa1446.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1706,110 +1697,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2076,51 +2007,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J25"/>
+  <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2202,569 +2133,544 @@
         <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="0">
         <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12856</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I5" s="0">
-        <v>14.53</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12878</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>6.29</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>17002</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I7" s="0">
-        <v>9.380000000000001</v>
+        <v>74.31</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>18230</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>74.31</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>18231</v>
+        <v>18232</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I9" s="0">
-        <v>113.31</v>
+        <v>112.41</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>18232</v>
+        <v>17540</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>112.41</v>
+        <v>12.39</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>17540</v>
+        <v>17541</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>12.39</v>
+        <v>21.69</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>17541</v>
+        <v>17542</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>21.69</v>
+        <v>37.71</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17542</v>
+        <v>17544</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>37.71</v>
+        <v>11.96</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>17544</v>
+        <v>17545</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>11.96</v>
+        <v>19.96</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17545</v>
+        <v>17546</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>19.96</v>
+        <v>39.7</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17546</v>
+        <v>17547</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>39.7</v>
+        <v>5.57</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17547</v>
+        <v>17549</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>5.57</v>
+        <v>7.47</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17549</v>
+        <v>17550</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>7.47</v>
+        <v>17.35</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17550</v>
+        <v>17551</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>17.35</v>
+        <v>6.1</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17551</v>
+        <v>17553</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>6.1</v>
+        <v>8.73</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17553</v>
+        <v>17554</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>8.73</v>
+        <v>17.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17554</v>
+        <v>17539</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>17.72</v>
+        <v>15.31</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17539</v>
+        <v>17585</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>15.31</v>
+        <v>33.05</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17585</v>
+        <v>18352</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="I24" s="0">
-        <v>33.05</v>
+        <v>6.4</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>83</v>
-[...11 lines deleted...]
-      <c r="E25" s="0" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>88</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>