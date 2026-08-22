--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccb41e29883db5776b8dab073865161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3351b36407fb110d86561735ae92ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067a623acea321f0e51f39a2dae54083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866ff823ca66e8b95dc66bccd77e2774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b811676f4468eaf00bcd7ebe18bc55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7301dc1d89fe62ab14cb5b53eee0d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e313fb79b15f5a313b9d11f7a65d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0360868b2a81a82c9a73bf76a38408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37eb60c227347ba05862a2993e2dffc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142d714714b55d0ccd89ed995e7b32d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9de6bd6d15e22bf15b48a1963c6a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac86fe6dc937439cd28cb266c96055d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab46dad10a648009b22dc92399076c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627f3e4f1d79f34eb4a4249763ff9c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba275e89a40f9459ba643511b11e4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c9cea7f6870331bac95a0525ebc8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a760bfd218181b530b999f7ac5b5417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5258fd4b9ce034fdfc3b4b279e47d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a2b2eaff3287dcfae5f4192afee9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b5f397efda66cf61841ded5fb3be320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe81f09fa23d97163096072133e5df021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e144aa15dea5db0d419bb79acffa922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef142057f417b760561f2316bfe88a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d7c50ad47f6458ddc84708f0b86f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35546ada6f6fb999a41ddcb856cc1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d163e71d735cf3a8d53a0b21f7f59f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ae125030e72d40ffe30f58c5f82b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa26f0459a6645d5a28f857d2a47ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b988b7488e4b150ecd4ac9e6446679d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ed0f9f3eb22d9691c58e8c05c236730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f163acff14fadfc9ddf0372dd2a26c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6510f5b2cfd857d3d06fca1c77c225032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc064ae9e466e64fcf1a54e0958e2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910aabeea3a5f3c478567b53d6c30f6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf900fda1814106252434adda8d21035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d7dab3f2d72cef18e799a71dafed536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb71856bbca9949daf3aa30d58966ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209d2713c092efab9782d7c62a57d2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1a08c54b7aa88b761e042b1bda5d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbd0ee98ae231f870a0a27316cb90340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e886a20d1d0d8970ae0939cdde38d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745135a58dd91e6d9d0af8df2afd7e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af623d8caa9e69490b44fa16d0ec3b7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3ab01e8faafed4e328064fa75b14444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cad5a69d6486041c5c3e057f948e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c92ff38349a589035e27acb574233546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571a1ff6bebe7c43b6fc896f0ff48fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782dfc8be0e88ace748681cdfaaca8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75863d172edd291a4872a7896c0ee7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30ef8456ec79eaa8e97d21ed35e90750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3c6f84de642545892f4643cf8980951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de1e787052682df080df75cdaaaeae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683741b55821d5574926a77e90ad4cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1441662e77af3971a974517ca232ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa3cb7971ca33c94eab59badf7391d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77958b83fe7af5e7dc908571c7cc1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2ffa60f3d13a51f15db2482f76da157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e152be35a969ec40ef38ecec712b3ba58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c88028736be32b5dc27560edd07c141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8169ef6ebe52bd94ac154e571ffa2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ec6f26cccf54ad19e988e704bbebb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc1e9aa2338268ce73eb5c5a0e2d584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b68dcb79e4d75fd8f6acd74701f4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba673433fd8a9a3afda5ec713de82a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac22abe00128e37f6d128e709d4f9667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2da6ba944521a83168f60cfa08ae68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9ce0ce23769f655eaf3593710513f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4baf2a59f7f2aa7dbfaeb8753047510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292dcd79e6a0d1a8ef4f7e7475e3e3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdce6f998235519d9fe119c7182c5c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192737603276f67fd493deef1e76cab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb322f8b0c731be898d8fa6a0605ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dd7f5f8c4c783bff0e7d4b09bb11715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9ce69c451384ee774e503a2123f4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfcd122f79cea6b5e0b6e130f5986717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fdc2f2561682617078d1027aa782c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d399b2e21dab750ff2b966def0e69c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9f14394b96223059d488258f77d5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca498ff9d4a04a643e43905dd2ae3d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cac6115f90f5efefe0b660dd3ec53e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf046136510531a97efdbb8c37da7a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b388ea2075d6eec012eaf562d9d8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d02ef5ef67307202161eb702cad9f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d616af879d3a29e80d3c4b14e2fc8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42efc03f9abb2ef4b596a62e66bfa8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f7a8a2450ccfa937cfe2e69f2be3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c00bf0af0841743dfa7cb5480ff5c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840eb2ee6a42693b9d142fd7d2a610630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5ae493bf283b14cecbbd10d06739131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98d3c6f4f9d23fd5da37abecd735ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fd8f19f4f932bf2897e7724ace83b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a931dd74a644249f0d6a1b0668f1b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712e78e395fc9809289e0914dc43b7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10c3a3b76476a2cfb2ac1be49c0af536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8de90ad627fcfd50443d513617c5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b97e25f3c2b15084b05af3b87babf138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffaa23702e8d49c1d742d5c55ca06c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bf6d5a49e5c3ead9e20fe319e372e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1bad70b115d6b6672cd41571770bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd60487ac6a698b3fa90c5be54920242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8125974c2669b06196ccf39494624d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec9913c415862dee22712c4af61f4744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08f1e9503289e5787a0051de045c0645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2281a60f9df00da066d317bdbae96546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6972ef7ce639ba3d411fc382deb0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f30d742184d946426cada82b32098b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fdbda573efa62eecedfcf9e9e432f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d88a2c61ba6eb22f7d070a092524850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afede8d12ca2fbc487e4e2a0b0b0a7bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa580a6658fa76a26ce6edc9ed05944c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3c13961c714e4feb1f4654586716253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eff0bf16bfa99d6fc83ce88325584854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81f0f0b20c18e63c90370dca74cff955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afde0c589c404bd86b64bbf3876f7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da470c4bfc6437b5175a4c77f207b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056f4caa0e6a0ced40cb8380d2a86cb58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>