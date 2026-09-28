--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -316,51 +316,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98629db5cdd46a6a5a579f7c5f31105f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0c90e198c49047e7554166a2333d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0166ad10bc39f1e400f25662cdaf703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ed1d482cf7a055e67cfbada41edd14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed1d23f92df7428ec9641bd11660de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb703577d35e093bcf6bddcbb6dc8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67773bcdc8e9d70165de60d5c37c0f917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e21b91a1d8096bfd9b5a3ee0771608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbe75f33a5469a97a93c754ec14a0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5082a2a8e2251c3505fd2ffedbe33210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7d212c6c4f34e057b2d0f245921c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb465f7727a950f572c653283636cec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b831e83bd8cda31ae611ff77dab8e0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d93141f3b3f9a084f428b439de10d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43154ed34fb54e6dad888edd49d4affd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c3508ffd05c539d2bb74e6c8c8c0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfcbafa3f74ab0b55c80a294ba507517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da792dd3a4107d8662b23ce53b24345818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5ce0dd0ac979bc11654856d7d011b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c41794cbc644521fe14a5f2a707fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677fc6131fc2b7b0fa06aa3ff393aab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821ac728a7732f6151cae7b3e76297322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a642da964558c5335369d84a204a1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc1a48b09bb1b4437a837eead62e8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabf0253e8743d1a9664018ef6dd93825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f1aaaf508d3d9487981500dad395b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52755e57722b6f23209c857488e101627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537c652269a6691742efd63f4b4f71728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303ffd002d064b954f4c9c22afbfac829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31359e3fa81bda6167156cd82fa01c0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd428a1e09e0ec8ee7a932fd0547e85431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262aee51cd3942c879a74496a639817c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ae7328a59bdb85647ac310f5ae79433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4364574af15fa3f7197780a2d6ce134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d16211678d398a585637146b2285a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82e7239771a2ec773082a4e85f67a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561502502b162cc7f164c9bd0a8524c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f5b70df78df568bd9e20f5fdf49e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad585bd53a59c3bfdfad2ffbce7e58239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a69db7b142cf2c69be3aa6601e25240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59618f2d7d0a68de3dc40e375c4d010e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041657163876167bc521c9a640d3762342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52ed1fe7d164f85959bea85b368c2043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c705723eb557773462671df62ae1144.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12036b28a49b73e9f7dc4bb171f54381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0f1111b567881ae822ad02695de612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafda225aebd54f51b86ede8f3126693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15a8de927b1441f97e7dcdecc3f8594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e2a43221b1d93d24a48615a90cd825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6076b77ac5da50a7096a426c152e3236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e83b2a49dac41557ba7d4183667f827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc2622c48c3cb998d23797a94c12188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf71cb7adb3f34d770fa88232af41d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7f701ed47656d03e01895a361a02710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56465c194c4cf612777fc72d47ee7a4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4336098bbb8dcf8734dc397b5ff2be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ee245b8369192a3fdd195fcef36dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e13d4ce4e4dbdf855c0bdd51805c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bf70b08ec4a703f65a3c1f940db4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc091196d09c47ac3d38e811e56d4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6222205beb01a940648f269c5ff069917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbb50456d51820c30027385c40264318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad021dca3491faea802ad4f424c5ed9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879a1fc7ff01576b3c1b9f26d777ad020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68072ceb97572c5f18cb655c09b562f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ca9ef21cf877d9dbd838449e4bfa322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491dab1e59f5ecbe416924e6ab4570223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cb938eda1ed7e330ac68e700833c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131c2a48ef68fab96c84cdd8da0362a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47005a025bcf863f9ca08075f871d1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3360815d2883f0c2f5102aec73018627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930220f32f9f0ad82da53a60cf64f7c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ea2e6156ca6590d0ce5a6e1499b5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd16bbe33821f149aa96ddb6a891f2830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2970ea562833a0b2eedd8794d04289431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74d35eb26cd5af60b46b764f5c95a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201258a13f2e7e0c0cee4c6daeebc5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb3fe3d14eebad1d70ee45a95bf1af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc600d2b3fbcd58c5405171bb3c7a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672315284ea3805a12a9551985a5c03f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3027a4f79122ff1a3695d40577cc337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70955ed978ef6435a5fdb94ef118838b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80a875e8192d2f7c7b641c434af68139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48332080d3d6d0e7babda9a370561d5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aceb79cf99abc02b8b0a2f3160633c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571286dd771bd4ede19efb19eaf6ac042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619209b0f0f024a2501c86a3d2b5819643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62dba7b8ac0bb4b34d5d21c315150644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>