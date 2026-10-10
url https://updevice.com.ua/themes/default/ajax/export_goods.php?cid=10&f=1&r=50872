--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,217 +14,160 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
-    <t>Baseus</t>
-[...40 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
-    <t>000010020</t>
-[...7 lines deleted...]
-  <si>
     <t>000010184</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
   </si>
   <si>
     <t>000010185</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
   </si>
   <si>
-    <t>000010186</t>
-[...7 lines deleted...]
-  <si>
     <t>000012119</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012120</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012121</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
@@ -244,93 +187,66 @@
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012125</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012126</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
   </si>
   <si>
-    <t>000012127</t>
-[...7 lines deleted...]
-  <si>
     <t>000012128</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
   </si>
   <si>
     <t>000012129</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-64gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012133</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012118</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
   </si>
   <si>
     <t>000012206</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
   </si>
@@ -382,51 +298,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bee7c1ed77771e8e774346061b4fdc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79831488732f08a251768ff1504c13912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca51d0ff4adf3c4a934a98d6d7ddc583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130347c2c62f526f185c664cf776ad54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd6949387213cbcc8cb46d61adb7d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f90bf0e1361a8d228ee6259f3ee7d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c7ec6cd9cbdfa49f78e8996a2ff6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54d6315f2174ef2686a47328bab7848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc04ac9c64e54f99a268569fb6243d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dadc3a35e11e4c38cab51ed0e192210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df164ffefd30953ec178a89fdd8210611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2be5355341d322dc3e22886328f49d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58632ed7947592208cc6a67618a111413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655024fd190fe3d27dbdf104a0486d5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c901602a02a4f619ee1986a052d0e3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f949e10e4bb492826b5dad87b5f604e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3815ff133002de0828e699775b93217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c5dc95de04e3cff327264e78d333f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280877089a19c7c2cdfcc5f2eb3fcce819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961d140ec9237a9552ff86a12924ee220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1856e71713a14bd7a7fb82254f11921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad05299ecfcd08e0f0a08c674aafda222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbacf8aebef3dc3f7e0faf1ea055afb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927192087342e10aa1764dfeed5259bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23bc9d9a51ee6d00cc13550d99353425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d7348c6eb78d1e6b1f69b5f32bce426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9c1fc54c8672ee61929becdff183527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29c042089c7bb56ff62bb35264701c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f381328af110788c2dfd7e308fc6d1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7c5b8713175e67fb70ca0e37bd02930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdf92a2e475948337c2aafe016d17631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78728c848d7875558aa6d9a623255e6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325f80d507eca94b2adb1d9e85ece6c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38af4894a274b5121eaa2239b13cc034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014c2bba8ad8937b6c4231da5c635a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4da001fd99b57fe4d71e4ce0ce5a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e09a6bbb39087cbf913961294054537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c91d89d184d0946911eaa4b5c308438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fc9db470672037fbdefebeaee315739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9368f9c9a7a257f4fdcd3d664d06f5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f01598b4c457b10e4f9b2325b8d3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f824c21c569672d8231a4235bfbea442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04001a9e33f97a47da6b7c36ef46abe543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e579dd2163fe2849fe90a74f3eb5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f3a9a8c1e90c2ef38002e708b08d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f69b2c8e3001db5ceca905b45ae78846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a1b144c178efe2721495a9f46c69047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27fe428bbf0e8a1eb24ca2ca2f3ca848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd85272e6d50786c3f01818fa7f163849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0053fe80a7d29a23bb64a7afa896350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43976c3ea27b9ec06dc8f61b50566c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d18721b784f0c2f8596ff36a7c09dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fca6badee9ea5feafb875f673f7e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9fdb77f75ae7c699790d27005981854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fb4234a56d28f5de0b835e0b426cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5b6b63c7a9354e31c6c652bc3246256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca90581af0c0f5b26892489f9b987e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd39e14b6039101dbeb77772c44dea58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab5a7e0ceefa6eb0921235bfed1d8d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6217433b8abdcfda682ab7d99016212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38a9cc74ba41063bc0c0b0944a91d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b442f819f6622e54c10cfc04695d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f37f7063c594fa72c76338b1bddae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93734562b86457ed338177a5fa717896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05492c1be183b52bac58ffcedf736e607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5001178f3b6b155b01e3e4c2da0858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7dc93b4a1afeacca7f3cb04ffb83a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c95317a3c5a4d19641727030a7482d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294258e75701be0d7625c77010e1dbb311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c1693a7a866b65ff7c979048be58b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6edbf0cbffd53b2a43a83e34992f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddb18d672da5d1f4ad9ee7cb7f97df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c995eef6a782a63abee905e4d5de9cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f5aa597ad582fffcb22760d39c46c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be243dd465884dfefcbce1071e0ca2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af12124e346c82ad14edabcbed119118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba35ed9da0c81283d06ebd7c2c9a7919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa269abd23982e1b05d488b6921889520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e9ae8f4c4f028186431a3a151651b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9cad54f1ee0771e00515f7497ae8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd28dda1ac1c79c8ddf2b37b92b33123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45f53cf43162466a05231359f5f8c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37937f038f34c7540093f83e8574854425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6df727082f75d409f063699db7b76f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744a16d3096463e85bc487d2b0e893a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63034c62b26def912c99c93f2b5b64a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60454c1e08ceb8b02ca8bc23acaccbee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2585ed76bb6ddb28fdb6b243dc2d94d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db1dba0340e0ab578ada7b55f28e3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3cf4dda2e4c8de51b8578296b2a6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108e166ced7a01152925e14e4f6aed633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b70367802714badd204f75dba4172a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6a18afdb89ad0d4d9f30b21988e9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d092b0599824600948508f3e4af327d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62fe49beb0da32f12d398d13e2fcf537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50818aabfc72ce3cfe36076aff37fe8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db753e68b4dca24bea68ef18d58d0e6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224db8b851692b3e1d31115858f448940.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1574,590 +1490,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2424,51 +1800,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2500,742 +1876,519 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-      <c r="D22" s="0" t="s">
         <v>76</v>
-      </c>
-[...213 lines deleted...]
-        <v>104</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>