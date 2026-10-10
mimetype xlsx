--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,199 +14,160 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005758</t>
-[...2 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
-    <t>Baseus</t>
-[...43 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
   </si>
   <si>
     <t>000010184</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
   </si>
   <si>
     <t>000010185</t>
   </si>
   <si>
     <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
   </si>
   <si>
-    <t>000010186</t>
-[...7 lines deleted...]
-  <si>
     <t>000012119</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012120</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
   </si>
   <si>
     <t>000012121</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
@@ -226,93 +187,66 @@
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012125</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
   </si>
   <si>
     <t>000012126</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
   </si>
   <si>
-    <t>000012127</t>
-[...7 lines deleted...]
-  <si>
     <t>000012128</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
   </si>
   <si>
     <t>000012129</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-64gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012133</t>
   </si>
   <si>
     <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
   </si>
   <si>
     <t>000012118</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
   </si>
   <si>
     <t>000012206</t>
   </si>
   <si>
     <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
   </si>
@@ -364,51 +298,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264408675b5d284803d100bb7b72b691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820fdcd5197fee443a972e012e6dd852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1c262972ac63e9cf18f6091b507913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d001046d0feb68d3d4beeb77bf69814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60d294a45b29ccbf594d69d2c8e6955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173384886292b7d3d1c0fd4c4375cfe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6790317f0e0bf17ceb5243fd5eaab517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fb691402c447525a580e9f8ba974d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dad9781db42641b157ce797eef6689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f76ef9d3a35fbc94b48ab4ad92cd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb8ac95aa52f223804fe06fcd1bdfa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f30703600f377dacfa365bd35603be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adf002c13600dda2139fca9f845ad013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cbe27cd7891dcfb2b3982586b43b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd3d69b63624cf560bf517a57c9ca415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf57daab6e6a6284ce60e20147048416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982616e7baa2e2d09034dfb63d5712aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37984b972af3e49530cbb13ee7d08418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a64b0bf114ac589c9281c5f17afd019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e44c18e1196789df90a8d815cab7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e6e9262be6e90f24dd5c0234357e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4cb2ad074f9dff11bdb8bdbe771bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d11a09adf2dbbb501599f111340e3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee64506e4dc407ea93bd45d395546f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113023e32d18943c2c6286809192788b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721076b9a2a1137579a2039a2f0319b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1ef258412e7e7192beca3ab05be4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a167ad311c039d8b1f0afbb9e13a83428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde43cc00e446525ff0d413b3bdbf7c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef67a03e8bc67041e763421223c616630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d6981e6e675108f4c78c39de368c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf4f6ec8812a44f2154e531be516ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd11f3832b0dbf727d5a1102a00c98833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c9a7d94fe7644c3ebd0080434f97834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789702c5d2f19a0145448e25b60e9e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2ed6929e3680466d984b220be4dd436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7c646351fd059b97795a909dcd43d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ee10514cbf477a58af55adeb434f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0073313a24d877071ed7bbecd553ccb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a42c967791b6642148aa299e0a76240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910c13e8189d41cfe62be822d7fb22341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acbfada5f4d28f2d0375eac5c1473042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1a69022d0e42a495c633557d2afbf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af405bf4bea48a608bb0e2f1caa422244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282faf526e8d5501241ac663d77c9bca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f7c9bf37335403d4a638ffb0d7c1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fb31c8a6693ce6d49d2ceb98b441547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ade85196f39f2111b1b92433e7f93948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862add9f9a73534d1f06d291b09eac249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893953d4100fdc2fb03a326d068bf8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8bb75de3081665312628d6da939d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc28fe6ab607b23006b06641108fd6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446e054faf0be5d7bb8f904c2aa836f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29fd691882ab6670c08f3db8e913c654.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd305de5bc8d8c85a9624b021ff7085b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb001d5b4e3d0c0941a25c30e41d462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985baac03b801bcdd3deedd105b6d23a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca5e22d074c7798cd897f5b693a0684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f95f831851397170372013cdcba2835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349b7089a9f96f2c9217358d99cb4c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7da8bd36208774e08fb5e4cd5103f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2d6141fc702be21089eba74b965118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf80ec6e5830fa590e69d0d4aa4cc79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6618ffe38c87a2bf71e698a04e0466510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f16c1761f839ab19f1cb06fde30c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55563a55132fd4ece2e7cf32fdd0716212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ed6f7e1224e9a8be5d3cbd68f094213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f4fec14bbb36689dfd8a07e5a417614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505055c8d50ee0e929e4e47b8f2bc76f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522d95a4bce10d1909eda5bb7c9681a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01030e3cd210ae2f1d9b80e08084bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeab3577272868672c0a54972c3f01418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6496de3c6300dabde98e7dc1a044419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e740f9f2889a14137f1f358e7af7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b5338d5be9cb4d5e841bc8da95af821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30215078bc80d90cf506fa449563c6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3ade07592ed99dec6e32b03f8e0ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bfd4819da428357d4ce06c65d90f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07e9ccbc446fade3d2f9fe5d1adf4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bede33cfc6e7b8bdebdbabfcee4f2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79370850e56c52b045b585e320e3b21827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca9a41a4422fdd63a5e12b224353ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51231270e871d4a37e9aa0ab25aea13929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672e2e1ee266e1d0d4a753ba6213fb630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04f144007d73e2411df2d7afcd57ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e1cdd1c863ad045ad8c03737850b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd371f880689f1283cf29214ad97fc6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8efe8e0ccbdad9619c5b2896d509c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97252501ca482172499ed2f99a6cfa7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff01d1c8daf14c96d3608271e54f36736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe39513c2746e1f8f0412af9d53d2a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68f467068f5a7641c6ffac264d7fde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a262b4fe55a939b2360ab922ada0939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aab450921be753a1dd45f26eb374fd40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1556,470 +1490,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
-        <a:stretch>
-[...418 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2286,51 +1800,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J28"/>
+  <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2362,694 +1876,519 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12613</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.47</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12715</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="0">
+        <v>9.380000000000001</v>
+      </c>
+      <c r="J6" s="0" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12856</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="0">
-        <v>14.53</v>
+        <v>74.31</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12878</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>6.29</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>17002</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>18230</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>74.31</v>
+        <v>21.69</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18231</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>113.31</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18232</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>112.41</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17540</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>12.39</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>17541</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>21.69</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17542</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>37.71</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17544</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>11.96</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17545</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>19.96</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17546</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>39.7</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17547</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>5.57</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17548</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>6.32</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17549</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>7.47</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-      <c r="D22" s="0" t="s">
         <v>76</v>
-      </c>
-[...163 lines deleted...]
-        <v>98</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>