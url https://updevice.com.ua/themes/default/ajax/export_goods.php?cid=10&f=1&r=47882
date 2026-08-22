--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -382,51 +382,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba0444da381d0113e3ceda587974161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18107ec89bede477913fb7fde879702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb89e293558a4cef0225f3ed1dc9c203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6559ab3240292618cbd07cff855664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c16e015867dd90404d34ccb6bfca7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772d731b16a46eabe58b3f66aa549346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44ece12b0d8ac14f337389541eeaeb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c8bde1d7bac8a48b72d12b7f93c198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773dd1dcf528a0dd420577ad34608b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01c1f1a4f945b8f4b2b6449335e3d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e162a3c8535ea111108400232495b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935e97d9d19c6cd3cab62c8f707cd4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30500d5e125e01c504770e1582bb7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c10a8dcf0f552706bfd4c69cb80a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9cbc81cfcb2b6737ccf8ded6c470715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94efbd78dcfdeb4340ba3ae8b2a031116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cd686e564bd49cb18ba4aa4f43cdf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0ec9a301d712ae8164b550ec9008918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8437c3fae483430b5c20ecee09f7bf519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4a314cca753289c38fd77e617786420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c5edae63562abbbd33b8f20c0050121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aabb5b79cb2f1fde617735d9a513722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17235902a757f2a193458f038b284223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43d7e5b81d4330a87dac17e8e80fbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a013ad0487fa934ccbbea11cf03ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc396f47c57428d0add907ecdfe0a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e38d8ef1be978218dc2a253da1139627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246764aa0e91053695883b9489e7a11f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d247e67a5f42532210a81023a37bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df057bfe3b75e7cc0f747f614da423b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c8102bf7523608c9a3a1359db07e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e3ba1d5eca471d125a8ec72588c9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b2d27cf5032d6359c8f0aa89745ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6dccb418963823084884e3a46e69e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a186264c5a509f9e89b7636547cd2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafeece71cfdd72bb9e19d91c755945336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097549ab02d4a6e63450b4837521f48f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a59927512c1c9346485cdb5d1a76d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18947dcec56bd2497d625b38d5729839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f0b7d3d9251e7277b91b38b11961640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca438561f9f76a2a0ab498f252100b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b6987cdbbb87cf6d74bd399d7b25e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce35b8f0594c2dcf31249baf8116a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd024db6da8d31e3d484404ba722b0c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86ce9db5a43a242563e10df124306e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c62b878e32dcf4fc001adbdfc1a93746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd41abfe1cbd0424c0f471b1e6c50d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7630c4245707c640d37dc0114d0a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9e146529382567dd25b1b4692d64449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810afdb11c2f22d91a35c7cbcc7ada2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137652e37cde8dd750903d3a17c0161451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6476e932f8e4a2926c2089a2fbb4d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c71ff347ae1a2812526c1a6d88e6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db9fa7c1f835b1008c226b07a44fb454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75af6ee26e26a7aa6421f9f36b6c0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaef2b10785587306dc4aa6e867891d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda43d22cd630398e8af46b6efd05c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195dfea1fe4c7abe6a48a28e6ce2a2d58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e30837768a69ffe8ed17ae815ed5a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5e8e3306a6d9f041b89febc715a1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9aeae45bd44e9a4e6d4a250909eec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4eb0b9d43d3172c19fb3592bdf68c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d404704b85768cd1199b257bdc1285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58d14bafb10a01e162d7317717e9ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8dd2d4450a4967e005c97601c3da57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807666eeade8d8be22112118d0d75678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78376b0e086f9b3d6f573e32258e1f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9214741a4731584f07fc6afbf574010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1d5b35d460c97a842784a27761f1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39233870cd273f72e93a8d9cbe1aeb012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a24393852f2ac68e008ca7badddc6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505ce662a98ad36481d9da455a6aa7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127943ecc27a2056b96fbca834fbb2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426654a9309f7183f4b96c88594d8ef816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41030b38b959119df601af3f0ac23ca317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ecbaa53f09d700aaed20048e0499018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f7560613ff18268c62a1230e92ab919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18d0dd49a8e2d113b345ba60698cde20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303120816017092a9af7ef13fa43d3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776623fd187b47e4d8c462a100175f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2d52ee4f1a8f9baf96da757806c9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bdca6ab9d990cab0448f596c6456d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1f0238ec6859602cc2ed4f3df83a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5fcdbbcbf7dbbb42d0bad898cd45c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327469d4279c953ecb375dda46cf48c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b95920a4efbcf7e6c906b6e0fa87528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362854a1f745ef58c424cc7261ebf2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0254ce75a8dcaaa52e9906e09396530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657e03026a5563cac7f1236d9753d9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbd60ce1ab76ef6f3a1031e10a7cfa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d2fa41e5ede8aee0ffe8c8b6b64f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e08d510140a94ad057a62a654db7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07425bc9c264403e9a5fc1fa05d0d7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54564862a3a7331ed0bf294a2d2b096636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cbad93fbb7425ac992e3e77093ba037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb667065e5cdb8c6bbd15361c6d8d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e02984c653506665c833c18ca1623e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec77941e657770cdc2277862f33a4540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff658267b75b013319f2a22680768a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648341d6d470b93865c4f046baaab4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a587c48302784d595a903a7ea55d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4ec3c4204d76de0b25af36816de9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd19bd405e47699b1320d4c3a2618d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632a6e4f4e0312ac535f865270e78dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0562cb38b03c1d13f1737a2dc9aac447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73fa7f003ea8af138bb2fc4c60eac448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdd9260c267d03e5b94a40379256e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb3d4dfc69852e83ec8dc15d50761a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bb86f773191f1254f445fe41bb09451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bf3354df2af5c5d73ecb2c579fcab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842fe0324e0fb9885d5a0bad542fe2453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69234b4e3159e9290244b3baeebdf7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92535b323084604d936a2f67c4d6e2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58050e1e2ab93469e1c6cd810ed3361956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88dad3879b65fa46f308e6b93b283c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d2fd3db4796156a708097cab7f28a58.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>